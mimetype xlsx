--- v0 (2025-12-07)
+++ v1 (2026-06-01)
@@ -233,75 +233,75 @@
   <si>
     <t>Parque Nacional Talampaya</t>
   </si>
   <si>
     <t>parque-nacional-talampaya</t>
   </si>
   <si>
     <t>APN-PO</t>
   </si>
   <si>
     <t>Monumento Natural Laguna de los Pozuelos</t>
   </si>
   <si>
     <t>monumento-natural-laguna-de-los-pozuelos</t>
   </si>
   <si>
     <t>JUJUY-PO</t>
   </si>
   <si>
     <t>Reserva de Biósfera Pozuelos</t>
   </si>
   <si>
     <t>reserva-de-biosfera-pozuelos-jujuy</t>
   </si>
   <si>
+    <t>APN-LO</t>
+  </si>
+  <si>
+    <t>Parque Nacional Islote Lobos</t>
+  </si>
+  <si>
+    <t>parque-nacional-islote-lobos</t>
+  </si>
+  <si>
     <t>APN-PG</t>
   </si>
   <si>
     <t>Parque Nacional Patagonia</t>
   </si>
   <si>
     <t>parque-nacional-patagonia</t>
   </si>
   <si>
     <t>APN-MA</t>
   </si>
   <si>
     <t>Parque Interjurisdiccional Marino Costero Patagonia Austral</t>
   </si>
   <si>
     <t>parque-interjurisdiccional-marino-costero-patagonia-austral</t>
-  </si>
-[...7 lines deleted...]
-    <t>parque-nacional-islote-lobos</t>
   </si>
   <si>
     <t>FFAA-PB</t>
   </si>
   <si>
     <t>Reserva Natural de la Defensa Punta Buenos Aires</t>
   </si>
   <si>
     <t>reserva-natural-de-la-defensa-punta-buenos-aires</t>
   </si>
   <si>
     <t>APN-MK</t>
   </si>
   <si>
     <t>Parque Interjurisdiccional Marino Makenke</t>
   </si>
   <si>
     <t>parque-interjurisdiccional-marino-makenke</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1280,129 +1280,129 @@
       <c r="D21">
         <v>-22.33003</v>
       </c>
       <c r="E21">
         <v>-66.05473</v>
       </c>
       <c r="F21" t="s">
         <v>72</v>
       </c>
       <c r="G21" t="s">
         <v>13</v>
       </c>
       <c r="H21">
         <v>1</v>
       </c>
       <c r="I21">
         <v>50388</v>
       </c>
       <c r="J21"/>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
         <v>73</v>
       </c>
       <c r="B22">
-        <v>347</v>
+        <v>85</v>
       </c>
       <c r="C22" t="s">
         <v>74</v>
       </c>
       <c r="D22">
-        <v>-47.15918</v>
+        <v>-41.43785</v>
       </c>
       <c r="E22">
-        <v>-71.31701</v>
+        <v>-65.06369</v>
       </c>
       <c r="F22" t="s">
         <v>75</v>
       </c>
       <c r="G22" t="s">
         <v>33</v>
       </c>
       <c r="H22">
         <v>0</v>
       </c>
       <c r="I22">
         <v>50388</v>
       </c>
       <c r="J22"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
         <v>76</v>
       </c>
       <c r="B23">
-        <v>322</v>
+        <v>347</v>
       </c>
       <c r="C23" t="s">
         <v>77</v>
       </c>
       <c r="D23">
-        <v>-45.07224</v>
+        <v>-47.15918</v>
       </c>
       <c r="E23">
-        <v>-66.09692</v>
+        <v>-71.31701</v>
       </c>
       <c r="F23" t="s">
         <v>78</v>
       </c>
       <c r="G23" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H23">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I23">
         <v>50388</v>
       </c>
       <c r="J23"/>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
         <v>79</v>
       </c>
       <c r="B24">
-        <v>85</v>
+        <v>322</v>
       </c>
       <c r="C24" t="s">
         <v>80</v>
       </c>
       <c r="D24">
-        <v>-41.43785</v>
+        <v>-45.07224</v>
       </c>
       <c r="E24">
-        <v>-65.06369</v>
+        <v>-66.09692</v>
       </c>
       <c r="F24" t="s">
         <v>81</v>
       </c>
       <c r="G24" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="H24">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I24">
         <v>50388</v>
       </c>
       <c r="J24"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
         <v>82</v>
       </c>
       <c r="B25">
         <v>336</v>
       </c>
       <c r="C25" t="s">
         <v>83</v>
       </c>
       <c r="D25">
         <v>-42.22179</v>
       </c>
       <c r="E25">
         <v>-64.20093</v>
       </c>
       <c r="F25" t="s">
         <v>84</v>
       </c>