--- v1 (2026-06-01)
+++ v2 (2026-08-18)
@@ -1295,54 +1295,54 @@
       <c r="I21">
         <v>50388</v>
       </c>
       <c r="J21"/>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
         <v>73</v>
       </c>
       <c r="B22">
         <v>85</v>
       </c>
       <c r="C22" t="s">
         <v>74</v>
       </c>
       <c r="D22">
         <v>-41.43785</v>
       </c>
       <c r="E22">
         <v>-65.06369</v>
       </c>
       <c r="F22" t="s">
         <v>75</v>
       </c>
       <c r="G22" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="H22">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I22">
         <v>50388</v>
       </c>
       <c r="J22"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
         <v>76</v>
       </c>
       <c r="B23">
         <v>347</v>
       </c>
       <c r="C23" t="s">
         <v>77</v>
       </c>
       <c r="D23">
         <v>-47.15918</v>
       </c>
       <c r="E23">
         <v>-71.31701</v>
       </c>
       <c r="F23" t="s">
         <v>78</v>
       </c>