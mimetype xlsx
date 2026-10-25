--- v1 (2026-06-08)
+++ v2 (2026-10-25)
@@ -77,69 +77,69 @@
   <si>
     <t>Sin validar</t>
   </si>
   <si>
     <t>APN-AL</t>
   </si>
   <si>
     <t>Parque Nacional Los Alerces</t>
   </si>
   <si>
     <t>parque-nacional-los-alerces</t>
   </si>
   <si>
     <t>Ocasional</t>
   </si>
   <si>
     <t>APN-LA</t>
   </si>
   <si>
     <t>Parque Nacional Lanín</t>
   </si>
   <si>
     <t>parque-nacional-lanin</t>
   </si>
   <si>
+    <t>Regular</t>
+  </si>
+  <si>
     <t>APN-TF</t>
   </si>
   <si>
     <t>Parque Nacional Tierra del Fuego</t>
   </si>
   <si>
     <t>parque-nacional-tierra-del-fuego</t>
   </si>
   <si>
     <t>APN-LB</t>
   </si>
   <si>
     <t>Parque Nacional Laguna Blanca</t>
   </si>
   <si>
     <t>parque-nacional-laguna-blanca</t>
-  </si>
-[...1 lines deleted...]
-    <t>Regular</t>
   </si>
   <si>
     <t>APN-NH</t>
   </si>
   <si>
     <t>Parque Nacional Nahuel Huapi</t>
   </si>
   <si>
     <t>parque-nacional-nahuel-huapi</t>
   </si>
   <si>
     <t>APN-PM</t>
   </si>
   <si>
     <t>Parque Nacional Perito Moreno</t>
   </si>
   <si>
     <t>parque-nacional-perito-moreno</t>
   </si>
   <si>
     <t>APN-PU</t>
   </si>
   <si>
     <t>Parque Nacional Lago Puelo</t>
   </si>
@@ -875,171 +875,171 @@
       <c r="I3">
         <v>2503</v>
       </c>
       <c r="J3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4">
         <v>18</v>
       </c>
       <c r="C4" t="s">
         <v>19</v>
       </c>
       <c r="D4">
         <v>-39.85001</v>
       </c>
       <c r="E4">
         <v>-71.43103</v>
       </c>
       <c r="F4" t="s">
         <v>20</v>
       </c>
       <c r="G4" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I4">
         <v>2503</v>
       </c>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B5">
         <v>38</v>
       </c>
       <c r="C5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D5">
         <v>-54.64226</v>
       </c>
       <c r="E5">
         <v>-68.48597</v>
       </c>
       <c r="F5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="G5" t="s">
         <v>17</v>
       </c>
       <c r="H5">
         <v>1</v>
       </c>
       <c r="I5">
         <v>2503</v>
       </c>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B6">
         <v>19</v>
       </c>
       <c r="C6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D6">
         <v>-39.03034</v>
       </c>
       <c r="E6">
         <v>-70.35218</v>
       </c>
       <c r="F6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G6" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="H6">
         <v>1</v>
       </c>
       <c r="I6">
         <v>2503</v>
       </c>
       <c r="J6"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>28</v>
       </c>
       <c r="B7">
         <v>24</v>
       </c>
       <c r="C7" t="s">
         <v>29</v>
       </c>
       <c r="D7">
         <v>-40.95411</v>
       </c>
       <c r="E7">
         <v>-71.53639</v>
       </c>
       <c r="F7" t="s">
         <v>30</v>
       </c>
       <c r="G7" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="H7">
         <v>1</v>
       </c>
       <c r="I7">
         <v>2503</v>
       </c>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>31</v>
       </c>
       <c r="B8">
         <v>30</v>
       </c>
       <c r="C8" t="s">
         <v>32</v>
       </c>
       <c r="D8">
         <v>-47.88697</v>
       </c>
       <c r="E8">
         <v>-72.25014</v>
       </c>
       <c r="F8" t="s">
         <v>33</v>
       </c>
       <c r="G8" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="H8">
         <v>1</v>
       </c>
       <c r="I8">
         <v>2503</v>
       </c>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9">
         <v>32</v>
       </c>
       <c r="C9" t="s">
         <v>35</v>
       </c>
       <c r="D9">
         <v>-42.17903</v>
       </c>
       <c r="E9">
         <v>-71.68728</v>
       </c>
@@ -1055,51 +1055,51 @@
       <c r="I9">
         <v>2503</v>
       </c>
       <c r="J9"/>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10">
         <v>26</v>
       </c>
       <c r="C10" t="s">
         <v>38</v>
       </c>
       <c r="D10">
         <v>-34.2345</v>
       </c>
       <c r="E10">
         <v>-58.87724</v>
       </c>
       <c r="F10" t="s">
         <v>39</v>
       </c>
       <c r="G10" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="H10">
         <v>1</v>
       </c>
       <c r="I10">
         <v>2503</v>
       </c>
       <c r="J10"/>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="B11">
         <v>31</v>
       </c>
       <c r="C11" t="s">
         <v>41</v>
       </c>
       <c r="D11">
         <v>-22.34173</v>
       </c>
       <c r="E11">
         <v>-66.00193</v>
       </c>
@@ -1235,51 +1235,51 @@
       <c r="I15">
         <v>2503</v>
       </c>
       <c r="J15"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16">
         <v>33</v>
       </c>
       <c r="C16" t="s">
         <v>57</v>
       </c>
       <c r="D16">
         <v>-24.70046</v>
       </c>
       <c r="E16">
         <v>-64.62734</v>
       </c>
       <c r="F16" t="s">
         <v>58</v>
       </c>
       <c r="G16" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="H16">
         <v>1</v>
       </c>
       <c r="I16">
         <v>2503</v>
       </c>
       <c r="J16"/>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
         <v>59</v>
       </c>
       <c r="B17">
         <v>27</v>
       </c>
       <c r="C17" t="s">
         <v>60</v>
       </c>
       <c r="D17">
         <v>-31.88216</v>
       </c>
       <c r="E17">
         <v>-58.25668</v>
       </c>
@@ -1325,81 +1325,81 @@
       <c r="I18">
         <v>2503</v>
       </c>
       <c r="J18"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
         <v>65</v>
       </c>
       <c r="B19">
         <v>9</v>
       </c>
       <c r="C19" t="s">
         <v>66</v>
       </c>
       <c r="D19">
         <v>-25.27733</v>
       </c>
       <c r="E19">
         <v>-65.93186</v>
       </c>
       <c r="F19" t="s">
         <v>67</v>
       </c>
       <c r="G19" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="H19">
         <v>1</v>
       </c>
       <c r="I19">
         <v>2503</v>
       </c>
       <c r="J19"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
         <v>68</v>
       </c>
       <c r="B20">
         <v>3</v>
       </c>
       <c r="C20" t="s">
         <v>69</v>
       </c>
       <c r="D20">
         <v>-40.82941</v>
       </c>
       <c r="E20">
         <v>-71.62874</v>
       </c>
       <c r="F20" t="s">
         <v>70</v>
       </c>
       <c r="G20" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="H20">
         <v>1</v>
       </c>
       <c r="I20">
         <v>2503</v>
       </c>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
         <v>71</v>
       </c>
       <c r="B21">
         <v>10</v>
       </c>
       <c r="C21" t="s">
         <v>72</v>
       </c>
       <c r="D21">
         <v>-26.82658</v>
       </c>
       <c r="E21">
         <v>-59.65506</v>
       </c>
@@ -1445,51 +1445,51 @@
       <c r="I22">
         <v>2503</v>
       </c>
       <c r="J22"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
         <v>77</v>
       </c>
       <c r="B23">
         <v>36</v>
       </c>
       <c r="C23" t="s">
         <v>78</v>
       </c>
       <c r="D23">
         <v>-32.55677</v>
       </c>
       <c r="E23">
         <v>-67.13459</v>
       </c>
       <c r="F23" t="s">
         <v>79</v>
       </c>
       <c r="G23" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="H23">
         <v>1</v>
       </c>
       <c r="I23">
         <v>2503</v>
       </c>
       <c r="J23"/>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
         <v>80</v>
       </c>
       <c r="B24">
         <v>92</v>
       </c>
       <c r="C24" t="s">
         <v>81</v>
       </c>
       <c r="D24">
         <v>-37</v>
       </c>
       <c r="E24">
         <v>-70.1</v>
       </c>
@@ -1565,51 +1565,51 @@
       <c r="I26">
         <v>2503</v>
       </c>
       <c r="J26"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
         <v>89</v>
       </c>
       <c r="B27">
         <v>23</v>
       </c>
       <c r="C27" t="s">
         <v>90</v>
       </c>
       <c r="D27">
         <v>-50.31667</v>
       </c>
       <c r="E27">
         <v>-68.97287</v>
       </c>
       <c r="F27" t="s">
         <v>91</v>
       </c>
       <c r="G27" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="H27">
         <v>1</v>
       </c>
       <c r="I27">
         <v>2503</v>
       </c>
       <c r="J27"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
         <v>92</v>
       </c>
       <c r="B28">
         <v>160</v>
       </c>
       <c r="C28" t="s">
         <v>93</v>
       </c>
       <c r="D28">
         <v>-40.76667</v>
       </c>
       <c r="E28">
         <v>-65.03333</v>
       </c>
@@ -1775,81 +1775,81 @@
       <c r="I33">
         <v>2503</v>
       </c>
       <c r="J33"/>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" t="s">
         <v>110</v>
       </c>
       <c r="B34">
         <v>322</v>
       </c>
       <c r="C34" t="s">
         <v>111</v>
       </c>
       <c r="D34">
         <v>-45.07224</v>
       </c>
       <c r="E34">
         <v>-66.09692</v>
       </c>
       <c r="F34" t="s">
         <v>112</v>
       </c>
       <c r="G34" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="H34">
         <v>1</v>
       </c>
       <c r="I34">
         <v>2503</v>
       </c>
       <c r="J34"/>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" t="s">
         <v>113</v>
       </c>
       <c r="B35">
         <v>85</v>
       </c>
       <c r="C35" t="s">
         <v>114</v>
       </c>
       <c r="D35">
         <v>-41.43785</v>
       </c>
       <c r="E35">
         <v>-65.06369</v>
       </c>
       <c r="F35" t="s">
         <v>115</v>
       </c>
       <c r="G35" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="H35">
         <v>1</v>
       </c>
       <c r="I35">
         <v>2503</v>
       </c>
       <c r="J35"/>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" t="s">
         <v>116</v>
       </c>
       <c r="B36">
         <v>338</v>
       </c>
       <c r="C36" t="s">
         <v>117</v>
       </c>
       <c r="D36">
         <v>-49.54806</v>
       </c>
       <c r="E36">
         <v>-67.62472</v>
       </c>