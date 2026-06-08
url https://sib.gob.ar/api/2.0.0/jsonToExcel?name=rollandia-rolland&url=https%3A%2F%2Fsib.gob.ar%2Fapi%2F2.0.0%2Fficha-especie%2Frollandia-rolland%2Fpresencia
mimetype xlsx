--- v0 (2025-12-09)
+++ v1 (2026-06-08)
@@ -1805,54 +1805,54 @@
       <c r="I34">
         <v>2503</v>
       </c>
       <c r="J34"/>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" t="s">
         <v>113</v>
       </c>
       <c r="B35">
         <v>85</v>
       </c>
       <c r="C35" t="s">
         <v>114</v>
       </c>
       <c r="D35">
         <v>-41.43785</v>
       </c>
       <c r="E35">
         <v>-65.06369</v>
       </c>
       <c r="F35" t="s">
         <v>115</v>
       </c>
       <c r="G35" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="H35">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I35">
         <v>2503</v>
       </c>
       <c r="J35"/>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" t="s">
         <v>116</v>
       </c>
       <c r="B36">
         <v>338</v>
       </c>
       <c r="C36" t="s">
         <v>117</v>
       </c>
       <c r="D36">
         <v>-49.54806</v>
       </c>
       <c r="E36">
         <v>-67.62472</v>
       </c>
       <c r="F36" t="s">
         <v>118</v>
       </c>