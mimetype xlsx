--- v0 (2025-12-09)
+++ v1 (2026-07-04)
@@ -1607,54 +1607,54 @@
       <c r="I28">
         <v>2415</v>
       </c>
       <c r="J28"/>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
         <v>95</v>
       </c>
       <c r="B29">
         <v>85</v>
       </c>
       <c r="C29" t="s">
         <v>96</v>
       </c>
       <c r="D29">
         <v>-41.43785</v>
       </c>
       <c r="E29">
         <v>-65.06369</v>
       </c>
       <c r="F29" t="s">
         <v>97</v>
       </c>
       <c r="G29" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="H29">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I29">
         <v>2415</v>
       </c>
       <c r="J29"/>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
         <v>98</v>
       </c>
       <c r="B30">
         <v>76</v>
       </c>
       <c r="C30" t="s">
         <v>99</v>
       </c>
       <c r="D30">
         <v>-32.35</v>
       </c>
       <c r="E30">
         <v>-66.91667</v>
       </c>
       <c r="F30" t="s">
         <v>100</v>
       </c>