--- v0 (2026-02-24)
+++ v1 (2026-08-09)
@@ -80,93 +80,93 @@
   <si>
     <t>APN-FO</t>
   </si>
   <si>
     <t>Reserva Natural Formosa</t>
   </si>
   <si>
     <t>reserva-natural-formosa</t>
   </si>
   <si>
     <t>Presente</t>
   </si>
   <si>
     <t>SANTIAGO DEL ESTERO-CO</t>
   </si>
   <si>
     <t>Reserva Provincial de Uso Múltiple Copo</t>
   </si>
   <si>
     <t>reserva-provincial-de-uso-multiple-copo-santiago-del-estero</t>
   </si>
   <si>
     <t>Sin validar</t>
   </si>
   <si>
+    <t>APN-GP</t>
+  </si>
+  <si>
+    <t>Reserva Nacional Pizarro</t>
+  </si>
+  <si>
+    <t>reserva-nacional-pizarro</t>
+  </si>
+  <si>
     <t>APN-RE</t>
   </si>
   <si>
     <t>Parque Nacional El Rey</t>
   </si>
   <si>
     <t>parque-nacional-el-rey</t>
   </si>
   <si>
     <t>APN-EI</t>
   </si>
   <si>
     <t>Parque Nacional El Impenetrable</t>
   </si>
   <si>
     <t>parque-nacional-el-impenetrable</t>
   </si>
   <si>
     <t>APN-CH</t>
   </si>
   <si>
     <t>Parque Nacional Chaco</t>
   </si>
   <si>
     <t>parque-nacional-chaco</t>
   </si>
   <si>
     <t>FFAA-EC</t>
   </si>
   <si>
     <t>Reserva Natural de la Defensa La Calera</t>
   </si>
   <si>
     <t>reserva-natural-de-la-defensa-la-calera</t>
-  </si>
-[...7 lines deleted...]
-    <t>reserva-nacional-pizarro</t>
   </si>
   <si>
     <t>FFAA-AS</t>
   </si>
   <si>
     <t>Reserva Natural de la Defensa Ascochinga</t>
   </si>
   <si>
     <t>reserva-natural-de-la-defensa-ascochinga</t>
   </si>
   <si>
     <t>SANTIAGO DEL ESTERO-PP</t>
   </si>
   <si>
     <t>Parque  Provincial Copo</t>
   </si>
   <si>
     <t>APN-PN</t>
   </si>
   <si>
     <t>Parque Nacional Ansenuza</t>
   </si>
   <si>
     <t>parque-nacional-ansenuza</t>
   </si>
@@ -650,189 +650,189 @@
       <c r="D4">
         <v>0</v>
       </c>
       <c r="E4">
         <v>0</v>
       </c>
       <c r="F4" t="s">
         <v>20</v>
       </c>
       <c r="G4" t="s">
         <v>21</v>
       </c>
       <c r="H4">
         <v>0</v>
       </c>
       <c r="I4">
         <v>36486</v>
       </c>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>22</v>
       </c>
       <c r="B5">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>23</v>
       </c>
       <c r="D5">
-        <v>-24.70046</v>
+        <v>-24.17</v>
       </c>
       <c r="E5">
-        <v>-64.62734</v>
+        <v>-64.06249</v>
       </c>
       <c r="F5" t="s">
         <v>24</v>
       </c>
       <c r="G5" t="s">
         <v>17</v>
       </c>
       <c r="H5">
         <v>1</v>
       </c>
       <c r="I5">
         <v>36486</v>
       </c>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6">
-        <v>346</v>
+        <v>33</v>
       </c>
       <c r="C6" t="s">
         <v>26</v>
       </c>
       <c r="D6">
-        <v>-25.00468</v>
+        <v>-24.70046</v>
       </c>
       <c r="E6">
-        <v>-61.10564</v>
+        <v>-64.62734</v>
       </c>
       <c r="F6" t="s">
         <v>27</v>
       </c>
       <c r="G6" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="H6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I6">
         <v>36486</v>
       </c>
       <c r="J6"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>28</v>
       </c>
       <c r="B7">
-        <v>10</v>
+        <v>346</v>
       </c>
       <c r="C7" t="s">
         <v>29</v>
       </c>
       <c r="D7">
-        <v>-26.82658</v>
+        <v>-25.00468</v>
       </c>
       <c r="E7">
-        <v>-59.65506</v>
+        <v>-61.10564</v>
       </c>
       <c r="F7" t="s">
         <v>30</v>
       </c>
       <c r="G7" t="s">
         <v>21</v>
       </c>
       <c r="H7">
         <v>0</v>
       </c>
       <c r="I7">
         <v>36486</v>
       </c>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>31</v>
       </c>
       <c r="B8">
-        <v>334</v>
+        <v>10</v>
       </c>
       <c r="C8" t="s">
         <v>32</v>
       </c>
       <c r="D8">
-        <v>-31.40369</v>
+        <v>-26.82658</v>
       </c>
       <c r="E8">
-        <v>-64.36772</v>
+        <v>-59.65506</v>
       </c>
       <c r="F8" t="s">
         <v>33</v>
       </c>
       <c r="G8" t="s">
         <v>21</v>
       </c>
       <c r="H8">
         <v>0</v>
       </c>
       <c r="I8">
         <v>36486</v>
       </c>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9">
-        <v>15</v>
+        <v>334</v>
       </c>
       <c r="C9" t="s">
         <v>35</v>
       </c>
       <c r="D9">
-        <v>-24.17</v>
+        <v>-31.40369</v>
       </c>
       <c r="E9">
-        <v>-64.06249</v>
+        <v>-64.36772</v>
       </c>
       <c r="F9" t="s">
         <v>36</v>
       </c>
       <c r="G9" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="H9">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I9">
         <v>36486</v>
       </c>
       <c r="J9"/>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10">
         <v>348</v>
       </c>
       <c r="C10" t="s">
         <v>38</v>
       </c>
       <c r="D10">
         <v>-30.9678</v>
       </c>
       <c r="E10">
         <v>-64.2909</v>
       </c>
       <c r="F10" t="s">
         <v>39</v>
       </c>