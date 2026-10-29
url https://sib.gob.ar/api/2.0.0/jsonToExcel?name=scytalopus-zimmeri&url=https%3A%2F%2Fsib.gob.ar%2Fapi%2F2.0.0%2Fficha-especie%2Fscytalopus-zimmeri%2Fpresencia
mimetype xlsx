--- v0 (2025-12-06)
+++ v1 (2026-10-29)
@@ -1,685 +1,339 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+    <Relationship Id="rIdWorkbook" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
+    <Relationship Id="rIdCore" Type="http://schemas.openxmlformats.org/officedocument/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
+    <Relationship Id="rIdApp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
+</Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
-[...4 lines deleted...]
-  </bookViews>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="scytalopus-zimmeri" sheetId="1" r:id="rId4"/>
+    <sheet name="scytalopus-zimmeri-presencia" sheetId="1" r:id="rIdSheet1" state="visible"/>
   </sheets>
-  <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
-[...72 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
-      <b val="0"/>
-[...3 lines deleted...]
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
-      <patternFill patternType="gray125">
-[...2 lines deleted...]
-      </patternFill>
+      <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf borderId="0" fillId="0" fontId="0" numFmtId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0"/>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
-  <dxfs count="0"/>
-  <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...289 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+    <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
+    <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
-[...22 lines deleted...]
-  </cols>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
-    <row r="1" spans="1:10">
-[...149 lines deleted...]
-      <c r="J5"/>
+    <row r="1" spans="1:10" customHeight="0">
+      <c r="A1" s="0" t="inlineStr">
+        <is>
+          <t>parque_id</t>
+        </is>
+      </c>
+      <c r="B1" s="0" t="inlineStr">
+        <is>
+          <t>area_id</t>
+        </is>
+      </c>
+      <c r="C1" s="0" t="inlineStr">
+        <is>
+          <t>parque</t>
+        </is>
+      </c>
+      <c r="D1" s="0" t="inlineStr">
+        <is>
+          <t>lat</t>
+        </is>
+      </c>
+      <c r="E1" s="0" t="inlineStr">
+        <is>
+          <t>lng</t>
+        </is>
+      </c>
+      <c r="F1" s="0" t="inlineStr">
+        <is>
+          <t>slug</t>
+        </is>
+      </c>
+      <c r="G1" s="0" t="inlineStr">
+        <is>
+          <t>presencia</t>
+        </is>
+      </c>
+      <c r="H1" s="0" t="inlineStr">
+        <is>
+          <t>is_validada</t>
+        </is>
+      </c>
+      <c r="I1" s="0" t="inlineStr">
+        <is>
+          <t>Sp_id</t>
+        </is>
+      </c>
+      <c r="J1" s="0" t="inlineStr">
+        <is>
+          <t>situacion</t>
+        </is>
+      </c>
+    </row>
+    <row r="2" spans="1:10" customHeight="0">
+      <c r="A2" s="0" t="inlineStr">
+        <is>
+          <t>APN-CD</t>
+        </is>
+      </c>
+      <c r="B2" s="0" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="C2" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional Los Cardones</t>
+        </is>
+      </c>
+      <c r="D2" s="0" t="inlineStr">
+        <is>
+          <t>-25.27733</t>
+        </is>
+      </c>
+      <c r="E2" s="0" t="inlineStr">
+        <is>
+          <t>-65.93186</t>
+        </is>
+      </c>
+      <c r="F2" s="0" t="inlineStr">
+        <is>
+          <t>parque-nacional-los-cardones</t>
+        </is>
+      </c>
+      <c r="G2" s="0" t="inlineStr">
+        <is>
+          <t>Regular</t>
+        </is>
+      </c>
+      <c r="H2" s="0" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="I2" s="0" t="inlineStr">
+        <is>
+          <t>2143</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:10" customHeight="0">
+      <c r="A3" s="0" t="inlineStr">
+        <is>
+          <t>APN-CA</t>
+        </is>
+      </c>
+      <c r="B3" s="0" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="C3" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional Calilegua</t>
+        </is>
+      </c>
+      <c r="D3" s="0" t="inlineStr">
+        <is>
+          <t>-23.66054</t>
+        </is>
+      </c>
+      <c r="E3" s="0" t="inlineStr">
+        <is>
+          <t>-64.85000</t>
+        </is>
+      </c>
+      <c r="F3" s="0" t="inlineStr">
+        <is>
+          <t>parque-nacional-calilegua</t>
+        </is>
+      </c>
+      <c r="G3" s="0" t="inlineStr">
+        <is>
+          <t>Regular</t>
+        </is>
+      </c>
+      <c r="H3" s="0" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="I3" s="0" t="inlineStr">
+        <is>
+          <t>2143</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:10" customHeight="0">
+      <c r="A4" s="0" t="inlineStr">
+        <is>
+          <t>APN-BA</t>
+        </is>
+      </c>
+      <c r="B4" s="0" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="C4" s="0" t="inlineStr">
+        <is>
+          <t>Parque Nacional Baritú</t>
+        </is>
+      </c>
+      <c r="D4" s="0" t="inlineStr">
+        <is>
+          <t>-22.58199</t>
+        </is>
+      </c>
+      <c r="E4" s="0" t="inlineStr">
+        <is>
+          <t>-64.64422</t>
+        </is>
+      </c>
+      <c r="F4" s="0" t="inlineStr">
+        <is>
+          <t>parque-nacional-baritu</t>
+        </is>
+      </c>
+      <c r="G4" s="0" t="inlineStr">
+        <is>
+          <t>Regular</t>
+        </is>
+      </c>
+      <c r="H4" s="0" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="I4" s="0" t="inlineStr">
+        <is>
+          <t>2143</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:10" customHeight="0">
+      <c r="A5" s="0" t="inlineStr">
+        <is>
+          <t>APN-NO</t>
+        </is>
+      </c>
+      <c r="B5" s="0" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="C5" s="0" t="inlineStr">
+        <is>
+          <t>Reserva Nacional El Nogalar de los Toldos</t>
+        </is>
+      </c>
+      <c r="D5" s="0" t="inlineStr">
+        <is>
+          <t>-22.26581</t>
+        </is>
+      </c>
+      <c r="E5" s="0" t="inlineStr">
+        <is>
+          <t>-64.75309</t>
+        </is>
+      </c>
+      <c r="F5" s="0" t="inlineStr">
+        <is>
+          <t>reserva-nacional-el-nogalar-de-los-toldos</t>
+        </is>
+      </c>
+      <c r="G5" s="0" t="inlineStr">
+        <is>
+          <t>Sin validar</t>
+        </is>
+      </c>
+      <c r="H5" s="0" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="I5" s="0" t="inlineStr">
+        <is>
+          <t>2143</t>
+        </is>
+      </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-[...10 lines deleted...]
-  </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...23 lines deleted...]
-  <AppVersion></AppVersion>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <Application>Spout</Application>
+  <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>scytalopus-zimmeri</dc:title>
-[...3 lines deleted...]
-  <cp:category>Excel</cp:category>
+  <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>