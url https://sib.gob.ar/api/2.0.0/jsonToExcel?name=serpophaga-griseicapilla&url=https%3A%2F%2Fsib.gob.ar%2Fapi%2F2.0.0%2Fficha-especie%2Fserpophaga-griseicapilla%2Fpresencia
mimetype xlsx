--- v0 (2025-12-12)
+++ v1 (2026-07-08)
@@ -809,54 +809,54 @@
       <c r="I9">
         <v>44834</v>
       </c>
       <c r="J9"/>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10">
         <v>85</v>
       </c>
       <c r="C10" t="s">
         <v>38</v>
       </c>
       <c r="D10">
         <v>-41.43785</v>
       </c>
       <c r="E10">
         <v>-65.06369</v>
       </c>
       <c r="F10" t="s">
         <v>39</v>
       </c>
       <c r="G10" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I10">
         <v>44834</v>
       </c>
       <c r="J10"/>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="B11">
         <v>330</v>
       </c>
       <c r="C11" t="s">
         <v>41</v>
       </c>
       <c r="D11">
         <v>-32.27913</v>
       </c>
       <c r="E11">
         <v>-60.72</v>
       </c>
       <c r="F11" t="s">
         <v>42</v>
       </c>