--- v0 (2026-02-04)
+++ v1 (2026-06-12)
@@ -1211,54 +1211,54 @@
       <c r="I19">
         <v>2106</v>
       </c>
       <c r="J19"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
         <v>68</v>
       </c>
       <c r="B20">
         <v>85</v>
       </c>
       <c r="C20" t="s">
         <v>69</v>
       </c>
       <c r="D20">
         <v>-41.43785</v>
       </c>
       <c r="E20">
         <v>-65.06369</v>
       </c>
       <c r="F20" t="s">
         <v>70</v>
       </c>
       <c r="G20" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H20">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I20">
         <v>2106</v>
       </c>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
         <v>71</v>
       </c>
       <c r="B21">
         <v>330</v>
       </c>
       <c r="C21" t="s">
         <v>72</v>
       </c>
       <c r="D21">
         <v>-32.27913</v>
       </c>
       <c r="E21">
         <v>-60.72</v>
       </c>
       <c r="F21" t="s">
         <v>73</v>
       </c>