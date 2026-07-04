--- v0 (2025-12-18)
+++ v1 (2026-07-04)
@@ -1451,54 +1451,54 @@
       <c r="I25">
         <v>2104</v>
       </c>
       <c r="J25"/>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
         <v>85</v>
       </c>
       <c r="B26">
         <v>85</v>
       </c>
       <c r="C26" t="s">
         <v>86</v>
       </c>
       <c r="D26">
         <v>-41.43785</v>
       </c>
       <c r="E26">
         <v>-65.06369</v>
       </c>
       <c r="F26" t="s">
         <v>87</v>
       </c>
       <c r="G26" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H26">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I26">
         <v>2104</v>
       </c>
       <c r="J26"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
         <v>88</v>
       </c>
       <c r="B27">
         <v>25</v>
       </c>
       <c r="C27" t="s">
         <v>89</v>
       </c>
       <c r="D27">
         <v>-22.26581</v>
       </c>
       <c r="E27">
         <v>-64.75309</v>
       </c>
       <c r="F27" t="s">
         <v>90</v>
       </c>