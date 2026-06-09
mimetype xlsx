--- v0 (2025-12-14)
+++ v1 (2026-06-09)
@@ -1649,84 +1649,84 @@
       <c r="I30">
         <v>2072</v>
       </c>
       <c r="J30"/>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
         <v>101</v>
       </c>
       <c r="B31">
         <v>19</v>
       </c>
       <c r="C31" t="s">
         <v>102</v>
       </c>
       <c r="D31">
         <v>-39.03034</v>
       </c>
       <c r="E31">
         <v>-70.35218</v>
       </c>
       <c r="F31" t="s">
         <v>103</v>
       </c>
       <c r="G31" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="H31">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I31">
         <v>2072</v>
       </c>
       <c r="J31"/>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
         <v>104</v>
       </c>
       <c r="B32">
         <v>85</v>
       </c>
       <c r="C32" t="s">
         <v>105</v>
       </c>
       <c r="D32">
         <v>-41.43785</v>
       </c>
       <c r="E32">
         <v>-65.06369</v>
       </c>
       <c r="F32" t="s">
         <v>106</v>
       </c>
       <c r="G32" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="H32">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I32">
         <v>2072</v>
       </c>
       <c r="J32"/>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" t="s">
         <v>107</v>
       </c>
       <c r="B33">
         <v>25</v>
       </c>
       <c r="C33" t="s">
         <v>108</v>
       </c>
       <c r="D33">
         <v>-22.26581</v>
       </c>
       <c r="E33">
         <v>-64.75309</v>
       </c>
       <c r="F33" t="s">
         <v>109</v>
       </c>