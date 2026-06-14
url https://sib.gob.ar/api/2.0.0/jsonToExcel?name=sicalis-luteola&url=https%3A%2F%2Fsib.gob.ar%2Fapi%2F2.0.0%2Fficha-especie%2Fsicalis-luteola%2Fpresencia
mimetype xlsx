--- v0 (2025-12-10)
+++ v1 (2026-06-14)
@@ -392,75 +392,75 @@
   <si>
     <t>Reserva de Biósfera Pozuelos</t>
   </si>
   <si>
     <t>reserva-de-biosfera-pozuelos-jujuy</t>
   </si>
   <si>
     <t>APN-CD</t>
   </si>
   <si>
     <t>Parque Nacional Los Cardones</t>
   </si>
   <si>
     <t>parque-nacional-los-cardones</t>
   </si>
   <si>
     <t>CORDOBA-DH</t>
   </si>
   <si>
     <t>Refug.Privado de Vida Silvestre Las Dos Hermanas</t>
   </si>
   <si>
     <t>refugprivado-de-vida-silvestre-las-dos-hermanas-cordoba</t>
   </si>
   <si>
+    <t>APN-LO</t>
+  </si>
+  <si>
+    <t>Parque Nacional Islote Lobos</t>
+  </si>
+  <si>
+    <t>parque-nacional-islote-lobos</t>
+  </si>
+  <si>
     <t>CAPITAL FEDERAL-CS</t>
   </si>
   <si>
     <t>Reserva Ecológica Costanera Sur</t>
   </si>
   <si>
     <t>reserva-ecologica-costanera-sur</t>
   </si>
   <si>
     <t>CAPITAL FEDERAL-ES</t>
   </si>
   <si>
     <t>Sitio Ramsar Reserva Ecológica Costanera Sur</t>
   </si>
   <si>
     <t>sitio-ramsar-reserva-ecologica-costanera-sur</t>
-  </si>
-[...7 lines deleted...]
-    <t>parque-nacional-islote-lobos</t>
   </si>
   <si>
     <t>FFAA-PB</t>
   </si>
   <si>
     <t>Reserva Natural de la Defensa Punta Buenos Aires</t>
   </si>
   <si>
     <t>reserva-natural-de-la-defensa-punta-buenos-aires</t>
   </si>
   <si>
     <t>APN-TL</t>
   </si>
   <si>
     <t>Parque Nacional Traslasierra</t>
   </si>
   <si>
     <t>parque-nacional-traslasierra</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1664,54 +1664,54 @@
       <c r="I28">
         <v>2065</v>
       </c>
       <c r="J28"/>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
         <v>95</v>
       </c>
       <c r="B29">
         <v>2</v>
       </c>
       <c r="C29" t="s">
         <v>96</v>
       </c>
       <c r="D29">
         <v>-42.84453</v>
       </c>
       <c r="E29">
         <v>-71.83818</v>
       </c>
       <c r="F29" t="s">
         <v>97</v>
       </c>
       <c r="G29" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H29">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I29">
         <v>2065</v>
       </c>
       <c r="J29"/>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
         <v>98</v>
       </c>
       <c r="B30">
         <v>1</v>
       </c>
       <c r="C30" t="s">
         <v>99</v>
       </c>
       <c r="D30">
         <v>-27.19383</v>
       </c>
       <c r="E30">
         <v>-65.95758</v>
       </c>
       <c r="F30" t="s">
         <v>100</v>
       </c>
@@ -1949,120 +1949,120 @@
       <c r="D38">
         <v>-33.01667</v>
       </c>
       <c r="E38">
         <v>-62.06667</v>
       </c>
       <c r="F38" t="s">
         <v>125</v>
       </c>
       <c r="G38" t="s">
         <v>13</v>
       </c>
       <c r="H38">
         <v>0</v>
       </c>
       <c r="I38">
         <v>2065</v>
       </c>
       <c r="J38"/>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" t="s">
         <v>126</v>
       </c>
       <c r="B39">
-        <v>289</v>
+        <v>85</v>
       </c>
       <c r="C39" t="s">
         <v>127</v>
       </c>
       <c r="D39">
-        <v>-34.6</v>
+        <v>-41.43785</v>
       </c>
       <c r="E39">
-        <v>-58.33333</v>
+        <v>-65.06369</v>
       </c>
       <c r="F39" t="s">
         <v>128</v>
       </c>
       <c r="G39" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H39">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I39">
         <v>2065</v>
       </c>
       <c r="J39"/>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" t="s">
         <v>129</v>
       </c>
       <c r="B40">
-        <v>365</v>
+        <v>289</v>
       </c>
       <c r="C40" t="s">
         <v>130</v>
       </c>
       <c r="D40">
-        <v>-34.61667</v>
+        <v>-34.6</v>
       </c>
       <c r="E40">
-        <v>-58.35</v>
+        <v>-58.33333</v>
       </c>
       <c r="F40" t="s">
         <v>131</v>
       </c>
       <c r="G40" t="s">
         <v>13</v>
       </c>
       <c r="H40">
         <v>0</v>
       </c>
       <c r="I40">
         <v>2065</v>
       </c>
       <c r="J40"/>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" t="s">
         <v>132</v>
       </c>
       <c r="B41">
-        <v>85</v>
+        <v>365</v>
       </c>
       <c r="C41" t="s">
         <v>133</v>
       </c>
       <c r="D41">
-        <v>-41.43785</v>
+        <v>-34.61667</v>
       </c>
       <c r="E41">
-        <v>-65.06369</v>
+        <v>-58.35</v>
       </c>
       <c r="F41" t="s">
         <v>134</v>
       </c>
       <c r="G41" t="s">
         <v>13</v>
       </c>
       <c r="H41">
         <v>0</v>
       </c>
       <c r="I41">
         <v>2065</v>
       </c>
       <c r="J41"/>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" t="s">
         <v>135</v>
       </c>
       <c r="B42">
         <v>336</v>
       </c>
       <c r="C42" t="s">
         <v>136</v>
       </c>