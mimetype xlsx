--- v1 (2026-06-14)
+++ v2 (2026-10-06)
@@ -53,93 +53,93 @@
   <si>
     <t>slug</t>
   </si>
   <si>
     <t>presencia</t>
   </si>
   <si>
     <t>is_validada</t>
   </si>
   <si>
     <t>Sp_id</t>
   </si>
   <si>
     <t>situacion</t>
   </si>
   <si>
     <t>APN-LA</t>
   </si>
   <si>
     <t>Parque Nacional Lanín</t>
   </si>
   <si>
     <t>parque-nacional-lanin</t>
   </si>
   <si>
+    <t>Regular</t>
+  </si>
+  <si>
+    <t>APN-LB</t>
+  </si>
+  <si>
+    <t>Parque Nacional Laguna Blanca</t>
+  </si>
+  <si>
+    <t>parque-nacional-laguna-blanca</t>
+  </si>
+  <si>
+    <t>Accidental</t>
+  </si>
+  <si>
+    <t>APN-NH</t>
+  </si>
+  <si>
+    <t>Parque Nacional Nahuel Huapi</t>
+  </si>
+  <si>
+    <t>parque-nacional-nahuel-huapi</t>
+  </si>
+  <si>
+    <t>APN-OT</t>
+  </si>
+  <si>
+    <t>Parque Nacional Ciervo de los Pantanos</t>
+  </si>
+  <si>
+    <t>reserva-natural-otamendi</t>
+  </si>
+  <si>
+    <t>TUCUMAN-HM</t>
+  </si>
+  <si>
+    <t>Reserva Horco Molle</t>
+  </si>
+  <si>
+    <t>reserva-horco-molle-tucuman</t>
+  </si>
+  <si>
     <t>Sin validar</t>
-  </si>
-[...40 lines deleted...]
-    <t>reserva-horco-molle-tucuman</t>
   </si>
   <si>
     <t>APN-BP</t>
   </si>
   <si>
     <t>Parque Nacional Bosques Petrificados de Jaramillo</t>
   </si>
   <si>
     <t>parque-nacional-bosques-petrificados</t>
   </si>
   <si>
     <t>FORMOSA-EB</t>
   </si>
   <si>
     <t>Reserva Ecológica El Bagual</t>
   </si>
   <si>
     <t>reserva-ecologica-el-bagual-formosa</t>
   </si>
   <si>
     <t>APN-CO</t>
   </si>
   <si>
     <t>Parque Nacional Quebrada del Condorito</t>
   </si>
@@ -857,51 +857,51 @@
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>10</v>
       </c>
       <c r="B2">
         <v>18</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2">
         <v>-39.85001</v>
       </c>
       <c r="E2">
         <v>-71.43103</v>
       </c>
       <c r="F2" t="s">
         <v>12</v>
       </c>
       <c r="G2" t="s">
         <v>13</v>
       </c>
       <c r="H2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I2">
         <v>2065</v>
       </c>
       <c r="J2"/>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
       <c r="D3">
         <v>-39.03034</v>
       </c>
       <c r="E3">
         <v>-70.35218</v>
       </c>
       <c r="F3" t="s">
         <v>16</v>
       </c>
@@ -914,231 +914,231 @@
       <c r="I3">
         <v>2065</v>
       </c>
       <c r="J3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4">
         <v>24</v>
       </c>
       <c r="C4" t="s">
         <v>19</v>
       </c>
       <c r="D4">
         <v>-40.95411</v>
       </c>
       <c r="E4">
         <v>-71.53639</v>
       </c>
       <c r="F4" t="s">
         <v>20</v>
       </c>
       <c r="G4" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="H4">
         <v>1</v>
       </c>
       <c r="I4">
         <v>2065</v>
       </c>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B5">
         <v>26</v>
       </c>
       <c r="C5" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D5">
         <v>-34.2345</v>
       </c>
       <c r="E5">
         <v>-58.87724</v>
       </c>
       <c r="F5" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G5" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="H5">
         <v>1</v>
       </c>
       <c r="I5">
         <v>2065</v>
       </c>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B6">
         <v>240</v>
       </c>
       <c r="C6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D6">
         <v>-26.91667</v>
       </c>
       <c r="E6">
         <v>-65.08333</v>
       </c>
       <c r="F6" t="s">
+        <v>26</v>
+      </c>
+      <c r="G6" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="H6">
         <v>0</v>
       </c>
       <c r="I6">
         <v>2064</v>
       </c>
       <c r="J6"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>28</v>
       </c>
       <c r="B7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>29</v>
       </c>
       <c r="D7">
         <v>-47.69349</v>
       </c>
       <c r="E7">
         <v>-68.06604</v>
       </c>
       <c r="F7" t="s">
         <v>30</v>
       </c>
       <c r="G7" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="H7">
         <v>0</v>
       </c>
       <c r="I7">
         <v>2065</v>
       </c>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>31</v>
       </c>
       <c r="B8">
         <v>130</v>
       </c>
       <c r="C8" t="s">
         <v>32</v>
       </c>
       <c r="D8">
         <v>-25.98333</v>
       </c>
       <c r="E8">
         <v>-58.4</v>
       </c>
       <c r="F8" t="s">
         <v>33</v>
       </c>
       <c r="G8" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="H8">
         <v>0</v>
       </c>
       <c r="I8">
         <v>2064</v>
       </c>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9">
         <v>11</v>
       </c>
       <c r="C9" t="s">
         <v>35</v>
       </c>
       <c r="D9">
         <v>-31.69761</v>
       </c>
       <c r="E9">
         <v>-64.78331</v>
       </c>
       <c r="F9" t="s">
         <v>36</v>
       </c>
       <c r="G9" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="H9">
         <v>1</v>
       </c>
       <c r="I9">
         <v>2065</v>
       </c>
       <c r="J9"/>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10">
         <v>32</v>
       </c>
       <c r="C10" t="s">
         <v>38</v>
       </c>
       <c r="D10">
         <v>-42.17903</v>
       </c>
       <c r="E10">
         <v>-71.68728</v>
       </c>
       <c r="F10" t="s">
         <v>39</v>
       </c>
       <c r="G10" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="H10">
         <v>0</v>
       </c>
       <c r="I10">
         <v>2065</v>
       </c>
       <c r="J10"/>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="B11">
         <v>28</v>
       </c>
       <c r="C11" t="s">
         <v>41</v>
       </c>
       <c r="D11">
         <v>-32.14052</v>
       </c>
       <c r="E11">
         <v>-60.64033</v>
       </c>
@@ -1154,381 +1154,381 @@
       <c r="I11">
         <v>2065</v>
       </c>
       <c r="J11"/>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12">
         <v>4</v>
       </c>
       <c r="C12" t="s">
         <v>45</v>
       </c>
       <c r="D12">
         <v>-22.58199</v>
       </c>
       <c r="E12">
         <v>-64.64422</v>
       </c>
       <c r="F12" t="s">
         <v>46</v>
       </c>
       <c r="G12" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="H12">
         <v>1</v>
       </c>
       <c r="I12">
         <v>2065</v>
       </c>
       <c r="J12"/>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
         <v>47</v>
       </c>
       <c r="B13">
         <v>274</v>
       </c>
       <c r="C13" t="s">
         <v>48</v>
       </c>
       <c r="D13">
         <v>-36.35444</v>
       </c>
       <c r="E13">
         <v>-56.87624</v>
       </c>
       <c r="F13" t="s">
         <v>49</v>
       </c>
       <c r="G13" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="H13">
         <v>0</v>
       </c>
       <c r="I13">
         <v>2065</v>
       </c>
       <c r="J13"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
         <v>50</v>
       </c>
       <c r="B14">
         <v>33</v>
       </c>
       <c r="C14" t="s">
         <v>51</v>
       </c>
       <c r="D14">
         <v>-24.70046</v>
       </c>
       <c r="E14">
         <v>-64.62734</v>
       </c>
       <c r="F14" t="s">
         <v>52</v>
       </c>
       <c r="G14" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="H14">
         <v>1</v>
       </c>
       <c r="I14">
         <v>2065</v>
       </c>
       <c r="J14"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
         <v>53</v>
       </c>
       <c r="B15">
         <v>27</v>
       </c>
       <c r="C15" t="s">
         <v>54</v>
       </c>
       <c r="D15">
         <v>-31.88216</v>
       </c>
       <c r="E15">
         <v>-58.25668</v>
       </c>
       <c r="F15" t="s">
         <v>55</v>
       </c>
       <c r="G15" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="H15">
         <v>0</v>
       </c>
       <c r="I15">
         <v>2065</v>
       </c>
       <c r="J15"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16">
         <v>20</v>
       </c>
       <c r="C16" t="s">
         <v>57</v>
       </c>
       <c r="D16">
         <v>-37.93488</v>
       </c>
       <c r="E16">
         <v>-65.60471</v>
       </c>
       <c r="F16" t="s">
         <v>58</v>
       </c>
       <c r="G16" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="H16">
         <v>1</v>
       </c>
       <c r="I16">
         <v>2065</v>
       </c>
       <c r="J16"/>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
         <v>59</v>
       </c>
       <c r="B17">
         <v>12</v>
       </c>
       <c r="C17" t="s">
         <v>60</v>
       </c>
       <c r="D17">
         <v>-25.82089</v>
       </c>
       <c r="E17">
         <v>-61.88005</v>
       </c>
       <c r="F17" t="s">
         <v>61</v>
       </c>
       <c r="G17" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="H17">
         <v>1</v>
       </c>
       <c r="I17">
         <v>2065</v>
       </c>
       <c r="J17"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18">
         <v>15</v>
       </c>
       <c r="C18" t="s">
         <v>63</v>
       </c>
       <c r="D18">
         <v>-24.17</v>
       </c>
       <c r="E18">
         <v>-64.06249</v>
       </c>
       <c r="F18" t="s">
         <v>64</v>
       </c>
       <c r="G18" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="H18">
         <v>1</v>
       </c>
       <c r="I18">
         <v>2065</v>
       </c>
       <c r="J18"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
         <v>65</v>
       </c>
       <c r="B19">
         <v>3</v>
       </c>
       <c r="C19" t="s">
         <v>66</v>
       </c>
       <c r="D19">
         <v>-40.82941</v>
       </c>
       <c r="E19">
         <v>-71.62874</v>
       </c>
       <c r="F19" t="s">
         <v>67</v>
       </c>
       <c r="G19" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="H19">
         <v>0</v>
       </c>
       <c r="I19">
         <v>2065</v>
       </c>
       <c r="J19"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
         <v>68</v>
       </c>
       <c r="B20">
         <v>7</v>
       </c>
       <c r="C20" t="s">
         <v>69</v>
       </c>
       <c r="D20">
         <v>-23.66054</v>
       </c>
       <c r="E20">
         <v>-64.85</v>
       </c>
       <c r="F20" t="s">
         <v>70</v>
       </c>
       <c r="G20" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="H20">
         <v>1</v>
       </c>
       <c r="I20">
         <v>2065</v>
       </c>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
         <v>71</v>
       </c>
       <c r="B21">
         <v>8</v>
       </c>
       <c r="C21" t="s">
         <v>72</v>
       </c>
       <c r="D21">
         <v>-27.31754</v>
       </c>
       <c r="E21">
         <v>-58.94984</v>
       </c>
       <c r="F21" t="s">
         <v>73</v>
       </c>
       <c r="G21" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="H21">
         <v>0</v>
       </c>
       <c r="I21">
         <v>2065</v>
       </c>
       <c r="J21"/>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
         <v>74</v>
       </c>
       <c r="B22">
         <v>10</v>
       </c>
       <c r="C22" t="s">
         <v>75</v>
       </c>
       <c r="D22">
         <v>-26.82658</v>
       </c>
       <c r="E22">
         <v>-59.65506</v>
       </c>
       <c r="F22" t="s">
         <v>76</v>
       </c>
       <c r="G22" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="H22">
         <v>0</v>
       </c>
       <c r="I22">
         <v>2065</v>
       </c>
       <c r="J22"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
         <v>77</v>
       </c>
       <c r="B23">
         <v>13</v>
       </c>
       <c r="C23" t="s">
         <v>78</v>
       </c>
       <c r="D23">
         <v>-24.27366</v>
       </c>
       <c r="E23">
         <v>-61.80071</v>
       </c>
       <c r="F23" t="s">
         <v>79</v>
       </c>
       <c r="G23" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="H23">
         <v>1</v>
       </c>
       <c r="I23">
         <v>2065</v>
       </c>
       <c r="J23"/>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
         <v>80</v>
       </c>
       <c r="B24">
         <v>17</v>
       </c>
       <c r="C24" t="s">
         <v>81</v>
       </c>
       <c r="D24">
         <v>-25.66836</v>
       </c>
       <c r="E24">
         <v>-54.31053</v>
       </c>
@@ -1544,171 +1544,171 @@
       <c r="I24">
         <v>2065</v>
       </c>
       <c r="J24"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
         <v>83</v>
       </c>
       <c r="B25">
         <v>22</v>
       </c>
       <c r="C25" t="s">
         <v>84</v>
       </c>
       <c r="D25">
         <v>-28.01299</v>
       </c>
       <c r="E25">
         <v>-58.06922</v>
       </c>
       <c r="F25" t="s">
         <v>85</v>
       </c>
       <c r="G25" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="H25">
         <v>0</v>
       </c>
       <c r="I25">
         <v>2065</v>
       </c>
       <c r="J25"/>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
         <v>86</v>
       </c>
       <c r="B26">
         <v>29</v>
       </c>
       <c r="C26" t="s">
         <v>87</v>
       </c>
       <c r="D26">
         <v>-25.06531</v>
       </c>
       <c r="E26">
         <v>-58.13715</v>
       </c>
       <c r="F26" t="s">
         <v>88</v>
       </c>
       <c r="G26" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="H26">
         <v>0</v>
       </c>
       <c r="I26">
         <v>2065</v>
       </c>
       <c r="J26"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
         <v>89</v>
       </c>
       <c r="B27">
         <v>34</v>
       </c>
       <c r="C27" t="s">
         <v>90</v>
       </c>
       <c r="D27">
         <v>-26.01709</v>
       </c>
       <c r="E27">
         <v>-53.78987</v>
       </c>
       <c r="F27" t="s">
         <v>91</v>
       </c>
       <c r="G27" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="H27">
         <v>0</v>
       </c>
       <c r="I27">
         <v>2065</v>
       </c>
       <c r="J27"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
         <v>92</v>
       </c>
       <c r="B28">
         <v>36</v>
       </c>
       <c r="C28" t="s">
         <v>93</v>
       </c>
       <c r="D28">
         <v>-32.55677</v>
       </c>
       <c r="E28">
         <v>-67.13459</v>
       </c>
       <c r="F28" t="s">
         <v>94</v>
       </c>
       <c r="G28" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="H28">
         <v>1</v>
       </c>
       <c r="I28">
         <v>2065</v>
       </c>
       <c r="J28"/>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
         <v>95</v>
       </c>
       <c r="B29">
         <v>2</v>
       </c>
       <c r="C29" t="s">
         <v>96</v>
       </c>
       <c r="D29">
         <v>-42.84453</v>
       </c>
       <c r="E29">
         <v>-71.83818</v>
       </c>
       <c r="F29" t="s">
         <v>97</v>
       </c>
       <c r="G29" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="H29">
         <v>1</v>
       </c>
       <c r="I29">
         <v>2065</v>
       </c>
       <c r="J29"/>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
         <v>98</v>
       </c>
       <c r="B30">
         <v>1</v>
       </c>
       <c r="C30" t="s">
         <v>99</v>
       </c>
       <c r="D30">
         <v>-27.19383</v>
       </c>
       <c r="E30">
         <v>-65.95758</v>
       </c>
@@ -1724,51 +1724,51 @@
       <c r="I30">
         <v>2065</v>
       </c>
       <c r="J30"/>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
         <v>101</v>
       </c>
       <c r="B31">
         <v>334</v>
       </c>
       <c r="C31" t="s">
         <v>102</v>
       </c>
       <c r="D31">
         <v>-31.40369</v>
       </c>
       <c r="E31">
         <v>-64.36772</v>
       </c>
       <c r="F31" t="s">
         <v>103</v>
       </c>
       <c r="G31" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="H31">
         <v>1</v>
       </c>
       <c r="I31">
         <v>2065</v>
       </c>
       <c r="J31"/>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
         <v>104</v>
       </c>
       <c r="B32">
         <v>35</v>
       </c>
       <c r="C32" t="s">
         <v>105</v>
       </c>
       <c r="D32">
         <v>-29.23817</v>
       </c>
       <c r="E32">
         <v>-69.26616</v>
       </c>
@@ -1784,81 +1784,81 @@
       <c r="I32">
         <v>2065</v>
       </c>
       <c r="J32"/>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" t="s">
         <v>107</v>
       </c>
       <c r="B33">
         <v>160</v>
       </c>
       <c r="C33" t="s">
         <v>108</v>
       </c>
       <c r="D33">
         <v>-40.76667</v>
       </c>
       <c r="E33">
         <v>-65.03333</v>
       </c>
       <c r="F33" t="s">
         <v>109</v>
       </c>
       <c r="G33" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="H33">
         <v>0</v>
       </c>
       <c r="I33">
         <v>2065</v>
       </c>
       <c r="J33"/>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" t="s">
         <v>110</v>
       </c>
       <c r="B34">
         <v>37</v>
       </c>
       <c r="C34" t="s">
         <v>111</v>
       </c>
       <c r="D34">
         <v>-29.85015</v>
       </c>
       <c r="E34">
         <v>-67.87759</v>
       </c>
       <c r="F34" t="s">
         <v>112</v>
       </c>
       <c r="G34" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="H34">
         <v>1</v>
       </c>
       <c r="I34">
         <v>2065</v>
       </c>
       <c r="J34"/>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" t="s">
         <v>113</v>
       </c>
       <c r="B35">
         <v>31</v>
       </c>
       <c r="C35" t="s">
         <v>114</v>
       </c>
       <c r="D35">
         <v>-22.34173</v>
       </c>
       <c r="E35">
         <v>-66.00193</v>
       </c>
@@ -1904,231 +1904,231 @@
       <c r="I36">
         <v>2065</v>
       </c>
       <c r="J36"/>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" t="s">
         <v>120</v>
       </c>
       <c r="B37">
         <v>9</v>
       </c>
       <c r="C37" t="s">
         <v>121</v>
       </c>
       <c r="D37">
         <v>-25.27733</v>
       </c>
       <c r="E37">
         <v>-65.93186</v>
       </c>
       <c r="F37" t="s">
         <v>122</v>
       </c>
       <c r="G37" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="H37">
         <v>0</v>
       </c>
       <c r="I37">
         <v>2065</v>
       </c>
       <c r="J37"/>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" t="s">
         <v>123</v>
       </c>
       <c r="B38">
         <v>264</v>
       </c>
       <c r="C38" t="s">
         <v>124</v>
       </c>
       <c r="D38">
         <v>-33.01667</v>
       </c>
       <c r="E38">
         <v>-62.06667</v>
       </c>
       <c r="F38" t="s">
         <v>125</v>
       </c>
       <c r="G38" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="H38">
         <v>0</v>
       </c>
       <c r="I38">
         <v>2065</v>
       </c>
       <c r="J38"/>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" t="s">
         <v>126</v>
       </c>
       <c r="B39">
         <v>85</v>
       </c>
       <c r="C39" t="s">
         <v>127</v>
       </c>
       <c r="D39">
         <v>-41.43785</v>
       </c>
       <c r="E39">
         <v>-65.06369</v>
       </c>
       <c r="F39" t="s">
         <v>128</v>
       </c>
       <c r="G39" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="H39">
         <v>1</v>
       </c>
       <c r="I39">
         <v>2065</v>
       </c>
       <c r="J39"/>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" t="s">
         <v>129</v>
       </c>
       <c r="B40">
         <v>289</v>
       </c>
       <c r="C40" t="s">
         <v>130</v>
       </c>
       <c r="D40">
         <v>-34.6</v>
       </c>
       <c r="E40">
         <v>-58.33333</v>
       </c>
       <c r="F40" t="s">
         <v>131</v>
       </c>
       <c r="G40" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="H40">
         <v>0</v>
       </c>
       <c r="I40">
         <v>2065</v>
       </c>
       <c r="J40"/>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" t="s">
         <v>132</v>
       </c>
       <c r="B41">
         <v>365</v>
       </c>
       <c r="C41" t="s">
         <v>133</v>
       </c>
       <c r="D41">
         <v>-34.61667</v>
       </c>
       <c r="E41">
         <v>-58.35</v>
       </c>
       <c r="F41" t="s">
         <v>134</v>
       </c>
       <c r="G41" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="H41">
         <v>0</v>
       </c>
       <c r="I41">
         <v>2065</v>
       </c>
       <c r="J41"/>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" t="s">
         <v>135</v>
       </c>
       <c r="B42">
         <v>336</v>
       </c>
       <c r="C42" t="s">
         <v>136</v>
       </c>
       <c r="D42">
         <v>-42.22179</v>
       </c>
       <c r="E42">
         <v>-64.20093</v>
       </c>
       <c r="F42" t="s">
         <v>137</v>
       </c>
       <c r="G42" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="H42">
         <v>0</v>
       </c>
       <c r="I42">
         <v>2065</v>
       </c>
       <c r="J42"/>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" t="s">
         <v>138</v>
       </c>
       <c r="B43">
         <v>369</v>
       </c>
       <c r="C43" t="s">
         <v>139</v>
       </c>
       <c r="D43">
         <v>-30.99468</v>
       </c>
       <c r="E43">
         <v>-65.6267</v>
       </c>
       <c r="F43" t="s">
         <v>140</v>
       </c>
       <c r="G43" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="H43">
         <v>0</v>
       </c>
       <c r="I43">
         <v>2065</v>
       </c>
       <c r="J43"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 