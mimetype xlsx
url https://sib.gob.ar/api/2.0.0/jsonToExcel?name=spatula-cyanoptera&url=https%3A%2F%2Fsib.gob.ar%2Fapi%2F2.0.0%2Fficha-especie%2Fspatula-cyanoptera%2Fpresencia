--- v0 (2025-12-08)
+++ v1 (2026-10-06)
@@ -65,72 +65,72 @@
   <si>
     <t>situacion</t>
   </si>
   <si>
     <t>APN-PD</t>
   </si>
   <si>
     <t>Parque Nacional Pre-Delta</t>
   </si>
   <si>
     <t>parque-nacional-pre-delta</t>
   </si>
   <si>
     <t>Presente</t>
   </si>
   <si>
     <t>APN-LA</t>
   </si>
   <si>
     <t>Parque Nacional Lanín</t>
   </si>
   <si>
     <t>parque-nacional-lanin</t>
   </si>
   <si>
+    <t>Regular</t>
+  </si>
+  <si>
+    <t>APN-CT</t>
+  </si>
+  <si>
+    <t>Parque Nacional Campos del Tuyú</t>
+  </si>
+  <si>
+    <t>parque-nacional-campos-del-tuyu</t>
+  </si>
+  <si>
     <t>Sin validar</t>
   </si>
   <si>
-    <t>APN-CT</t>
-[...7 lines deleted...]
-  <si>
     <t>APN-RE</t>
   </si>
   <si>
     <t>Parque Nacional El Rey</t>
   </si>
   <si>
     <t>parque-nacional-el-rey</t>
-  </si>
-[...1 lines deleted...]
-    <t>Regular</t>
   </si>
   <si>
     <t>APN-PO</t>
   </si>
   <si>
     <t>Monumento Natural Laguna de los Pozuelos</t>
   </si>
   <si>
     <t>monumento-natural-laguna-de-los-pozuelos</t>
   </si>
   <si>
     <t>APN-AL</t>
   </si>
   <si>
     <t>Parque Nacional Los Alerces</t>
   </si>
   <si>
     <t>parque-nacional-los-alerces</t>
   </si>
   <si>
     <t>Ocasional</t>
   </si>
   <si>
     <t>APN-BP</t>
   </si>
@@ -731,138 +731,138 @@
       <c r="J2"/>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3">
         <v>18</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
       <c r="D3">
         <v>-39.85001</v>
       </c>
       <c r="E3">
         <v>-71.43103</v>
       </c>
       <c r="F3" t="s">
         <v>16</v>
       </c>
       <c r="G3" t="s">
         <v>17</v>
       </c>
       <c r="H3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I3">
         <v>47968</v>
       </c>
       <c r="J3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4">
         <v>274</v>
       </c>
       <c r="C4" t="s">
         <v>19</v>
       </c>
       <c r="D4">
         <v>-36.35444</v>
       </c>
       <c r="E4">
         <v>-56.87624</v>
       </c>
       <c r="F4" t="s">
         <v>20</v>
       </c>
       <c r="G4" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="H4">
         <v>0</v>
       </c>
       <c r="I4">
         <v>47968</v>
       </c>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B5">
         <v>33</v>
       </c>
       <c r="C5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D5">
         <v>-24.70046</v>
       </c>
       <c r="E5">
         <v>-64.62734</v>
       </c>
       <c r="F5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="G5" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="H5">
         <v>1</v>
       </c>
       <c r="I5">
         <v>47968</v>
       </c>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6">
         <v>31</v>
       </c>
       <c r="C6" t="s">
         <v>26</v>
       </c>
       <c r="D6">
         <v>-22.34173</v>
       </c>
       <c r="E6">
         <v>-66.00193</v>
       </c>
       <c r="F6" t="s">
         <v>27</v>
       </c>
       <c r="G6" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="H6">
         <v>1</v>
       </c>
       <c r="I6">
         <v>47970</v>
       </c>
       <c r="J6"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>28</v>
       </c>
       <c r="B7">
         <v>2</v>
       </c>
       <c r="C7" t="s">
         <v>29</v>
       </c>
       <c r="D7">
         <v>-42.84453</v>
       </c>
       <c r="E7">
         <v>-71.83818</v>
       </c>
@@ -878,141 +878,141 @@
       <c r="I7">
         <v>47968</v>
       </c>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>32</v>
       </c>
       <c r="B8">
         <v>6</v>
       </c>
       <c r="C8" t="s">
         <v>33</v>
       </c>
       <c r="D8">
         <v>-47.69349</v>
       </c>
       <c r="E8">
         <v>-68.06604</v>
       </c>
       <c r="F8" t="s">
         <v>34</v>
       </c>
       <c r="G8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="H8">
         <v>0</v>
       </c>
       <c r="I8">
         <v>47968</v>
       </c>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
         <v>35</v>
       </c>
       <c r="B9">
         <v>10</v>
       </c>
       <c r="C9" t="s">
         <v>36</v>
       </c>
       <c r="D9">
         <v>-26.82658</v>
       </c>
       <c r="E9">
         <v>-59.65506</v>
       </c>
       <c r="F9" t="s">
         <v>37</v>
       </c>
       <c r="G9" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="H9">
         <v>0</v>
       </c>
       <c r="I9">
         <v>47968</v>
       </c>
       <c r="J9"/>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10">
         <v>19</v>
       </c>
       <c r="C10" t="s">
         <v>39</v>
       </c>
       <c r="D10">
         <v>-39.03034</v>
       </c>
       <c r="E10">
         <v>-70.35218</v>
       </c>
       <c r="F10" t="s">
         <v>40</v>
       </c>
       <c r="G10" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="H10">
         <v>0</v>
       </c>
       <c r="I10">
         <v>47969</v>
       </c>
       <c r="J10"/>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
         <v>41</v>
       </c>
       <c r="B11">
         <v>24</v>
       </c>
       <c r="C11" t="s">
         <v>42</v>
       </c>
       <c r="D11">
         <v>-40.95411</v>
       </c>
       <c r="E11">
         <v>-71.53639</v>
       </c>
       <c r="F11" t="s">
         <v>43</v>
       </c>
       <c r="G11" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="H11">
         <v>1</v>
       </c>
       <c r="I11">
         <v>47968</v>
       </c>
       <c r="J11"/>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12">
         <v>26</v>
       </c>
       <c r="C12" t="s">
         <v>45</v>
       </c>
       <c r="D12">
         <v>-34.2345</v>
       </c>
       <c r="E12">
         <v>-58.87724</v>
       </c>
@@ -1028,51 +1028,51 @@
       <c r="I12">
         <v>47968</v>
       </c>
       <c r="J12"/>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
         <v>47</v>
       </c>
       <c r="B13">
         <v>36</v>
       </c>
       <c r="C13" t="s">
         <v>48</v>
       </c>
       <c r="D13">
         <v>-32.55677</v>
       </c>
       <c r="E13">
         <v>-67.13459</v>
       </c>
       <c r="F13" t="s">
         <v>49</v>
       </c>
       <c r="G13" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="H13">
         <v>1</v>
       </c>
       <c r="I13">
         <v>47969</v>
       </c>
       <c r="J13"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
         <v>50</v>
       </c>
       <c r="B14">
         <v>20</v>
       </c>
       <c r="C14" t="s">
         <v>51</v>
       </c>
       <c r="D14">
         <v>-37.93488</v>
       </c>
       <c r="E14">
         <v>-65.60471</v>
       </c>
@@ -1148,291 +1148,291 @@
       <c r="I16">
         <v>47968</v>
       </c>
       <c r="J16"/>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
         <v>59</v>
       </c>
       <c r="B17">
         <v>160</v>
       </c>
       <c r="C17" t="s">
         <v>60</v>
       </c>
       <c r="D17">
         <v>-40.76667</v>
       </c>
       <c r="E17">
         <v>-65.03333</v>
       </c>
       <c r="F17" t="s">
         <v>61</v>
       </c>
       <c r="G17" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="H17">
         <v>0</v>
       </c>
       <c r="I17">
         <v>47968</v>
       </c>
       <c r="J17"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18">
         <v>84</v>
       </c>
       <c r="C18" t="s">
         <v>63</v>
       </c>
       <c r="D18">
         <v>-41.35</v>
       </c>
       <c r="E18">
         <v>-67.06667</v>
       </c>
       <c r="F18" t="s">
         <v>64</v>
       </c>
       <c r="G18" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="H18">
         <v>0</v>
       </c>
       <c r="I18">
         <v>47968</v>
       </c>
       <c r="J18"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
         <v>65</v>
       </c>
       <c r="B19">
         <v>131</v>
       </c>
       <c r="C19" t="s">
         <v>66</v>
       </c>
       <c r="D19">
         <v>-22.33003</v>
       </c>
       <c r="E19">
         <v>-66.05473</v>
       </c>
       <c r="F19" t="s">
         <v>67</v>
       </c>
       <c r="G19" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="H19">
         <v>1</v>
       </c>
       <c r="I19">
         <v>47970</v>
       </c>
       <c r="J19"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
         <v>68</v>
       </c>
       <c r="B20">
         <v>9</v>
       </c>
       <c r="C20" t="s">
         <v>69</v>
       </c>
       <c r="D20">
         <v>-25.27733</v>
       </c>
       <c r="E20">
         <v>-65.93186</v>
       </c>
       <c r="F20" t="s">
         <v>70</v>
       </c>
       <c r="G20" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="H20">
         <v>1</v>
       </c>
       <c r="I20">
         <v>47968</v>
       </c>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
         <v>71</v>
       </c>
       <c r="B21">
         <v>264</v>
       </c>
       <c r="C21" t="s">
         <v>72</v>
       </c>
       <c r="D21">
         <v>-33.01667</v>
       </c>
       <c r="E21">
         <v>-62.06667</v>
       </c>
       <c r="F21" t="s">
         <v>73</v>
       </c>
       <c r="G21" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="H21">
         <v>0</v>
       </c>
       <c r="I21">
         <v>47968</v>
       </c>
       <c r="J21"/>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
         <v>74</v>
       </c>
       <c r="B22">
         <v>289</v>
       </c>
       <c r="C22" t="s">
         <v>75</v>
       </c>
       <c r="D22">
         <v>-34.6</v>
       </c>
       <c r="E22">
         <v>-58.33333</v>
       </c>
       <c r="F22" t="s">
         <v>76</v>
       </c>
       <c r="G22" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="H22">
         <v>0</v>
       </c>
       <c r="I22">
         <v>47968</v>
       </c>
       <c r="J22"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
         <v>77</v>
       </c>
       <c r="B23">
         <v>365</v>
       </c>
       <c r="C23" t="s">
         <v>78</v>
       </c>
       <c r="D23">
         <v>-34.61667</v>
       </c>
       <c r="E23">
         <v>-58.35</v>
       </c>
       <c r="F23" t="s">
         <v>79</v>
       </c>
       <c r="G23" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="H23">
         <v>0</v>
       </c>
       <c r="I23">
         <v>47968</v>
       </c>
       <c r="J23"/>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
         <v>80</v>
       </c>
       <c r="B24">
         <v>369</v>
       </c>
       <c r="C24" t="s">
         <v>81</v>
       </c>
       <c r="D24">
         <v>-30.99468</v>
       </c>
       <c r="E24">
         <v>-65.6267</v>
       </c>
       <c r="F24" t="s">
         <v>82</v>
       </c>
       <c r="G24" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="H24">
         <v>0</v>
       </c>
       <c r="I24">
         <v>47968</v>
       </c>
       <c r="J24"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
         <v>83</v>
       </c>
       <c r="B25">
         <v>392</v>
       </c>
       <c r="C25" t="s">
         <v>84</v>
       </c>
       <c r="D25">
         <v>-30.66704</v>
       </c>
       <c r="E25">
         <v>-62.54672</v>
       </c>
       <c r="F25" t="s">
         <v>85</v>
       </c>
       <c r="G25" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="H25">
         <v>0</v>
       </c>
       <c r="I25">
         <v>47968</v>
       </c>
       <c r="J25"/>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
         <v>86</v>
       </c>
       <c r="B26">
         <v>32</v>
       </c>
       <c r="C26" t="s">
         <v>87</v>
       </c>
       <c r="D26">
         <v>-42.17903</v>
       </c>
       <c r="E26">
         <v>-71.68728</v>
       </c>