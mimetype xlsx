--- v1 (2026-02-05)
+++ v2 (2026-06-04)
@@ -74,69 +74,69 @@
   <si>
     <t>parque-nacional-tierra-del-fuego</t>
   </si>
   <si>
     <t>Sin validar</t>
   </si>
   <si>
     <t>APN-BB</t>
   </si>
   <si>
     <t>Área Marina Protegida Namuncurá - Banco Burdwood I</t>
   </si>
   <si>
     <t>area-marina-protegida-namuncura-banco-burdwood-i</t>
   </si>
   <si>
     <t>APN-NB</t>
   </si>
   <si>
     <t>Área Marina Protegida Namuncurá - Banco Burdwood II</t>
   </si>
   <si>
     <t>area-marina-protegida-namuncura-banco-burdwood-ii</t>
   </si>
   <si>
+    <t>APN-MK</t>
+  </si>
+  <si>
+    <t>Parque Interjurisdiccional Marino Makenke</t>
+  </si>
+  <si>
+    <t>parque-interjurisdiccional-marino-makenke</t>
+  </si>
+  <si>
     <t>APN-YG</t>
   </si>
   <si>
     <t>Área Marina Protegida Yaganes</t>
   </si>
   <si>
     <t>area-marina-protegida-yaganes</t>
   </si>
   <si>
     <t>Presente</t>
-  </si>
-[...7 lines deleted...]
-    <t>parque-interjurisdiccional-marino-makenke</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -587,99 +587,99 @@
       <c r="D4">
         <v>-55.18245</v>
       </c>
       <c r="E4">
         <v>-59.80421</v>
       </c>
       <c r="F4" t="s">
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>13</v>
       </c>
       <c r="H4">
         <v>0</v>
       </c>
       <c r="I4">
         <v>1658</v>
       </c>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>20</v>
       </c>
       <c r="B5">
-        <v>370</v>
+        <v>338</v>
       </c>
       <c r="C5" t="s">
         <v>21</v>
       </c>
       <c r="D5">
-        <v>-56.93301</v>
+        <v>-49.54806</v>
       </c>
       <c r="E5">
-        <v>-65.4582</v>
+        <v>-67.62472</v>
       </c>
       <c r="F5" t="s">
         <v>22</v>
       </c>
       <c r="G5" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="H5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I5">
         <v>1658</v>
       </c>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6">
+        <v>370</v>
+      </c>
+      <c r="C6" t="s">
         <v>24</v>
       </c>
-      <c r="B6">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="D6">
+        <v>-56.93301</v>
+      </c>
+      <c r="E6">
+        <v>-65.4582</v>
+      </c>
+      <c r="F6" t="s">
         <v>25</v>
       </c>
-      <c r="D6">
-[...5 lines deleted...]
-      <c r="F6" t="s">
+      <c r="G6" t="s">
         <v>26</v>
       </c>
-      <c r="G6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I6">
         <v>1658</v>
       </c>
       <c r="J6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>