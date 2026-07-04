--- v0 (2025-12-15)
+++ v1 (2026-07-04)
@@ -1001,54 +1001,54 @@
       <c r="I14">
         <v>1525</v>
       </c>
       <c r="J14"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
         <v>51</v>
       </c>
       <c r="B15">
         <v>85</v>
       </c>
       <c r="C15" t="s">
         <v>52</v>
       </c>
       <c r="D15">
         <v>-41.43785</v>
       </c>
       <c r="E15">
         <v>-65.06369</v>
       </c>
       <c r="F15" t="s">
         <v>53</v>
       </c>
       <c r="G15" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="H15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I15">
         <v>1525</v>
       </c>
       <c r="J15"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
         <v>54</v>
       </c>
       <c r="B16">
         <v>336</v>
       </c>
       <c r="C16" t="s">
         <v>55</v>
       </c>
       <c r="D16">
         <v>-42.22179</v>
       </c>
       <c r="E16">
         <v>-64.20093</v>
       </c>
       <c r="F16" t="s">
         <v>56</v>
       </c>