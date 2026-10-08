--- v0 (2025-12-09)
+++ v1 (2026-10-08)
@@ -884,54 +884,54 @@
       <c r="I11">
         <v>1486</v>
       </c>
       <c r="J11"/>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
         <v>42</v>
       </c>
       <c r="B12">
         <v>18</v>
       </c>
       <c r="C12" t="s">
         <v>43</v>
       </c>
       <c r="D12">
         <v>-39.85001</v>
       </c>
       <c r="E12">
         <v>-71.43103</v>
       </c>
       <c r="F12" t="s">
         <v>44</v>
       </c>
       <c r="G12" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="H12">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I12">
         <v>1486</v>
       </c>
       <c r="J12"/>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
         <v>45</v>
       </c>
       <c r="B13">
         <v>30</v>
       </c>
       <c r="C13" t="s">
         <v>46</v>
       </c>
       <c r="D13">
         <v>-47.88697</v>
       </c>
       <c r="E13">
         <v>-72.25014</v>
       </c>
       <c r="F13" t="s">
         <v>47</v>
       </c>