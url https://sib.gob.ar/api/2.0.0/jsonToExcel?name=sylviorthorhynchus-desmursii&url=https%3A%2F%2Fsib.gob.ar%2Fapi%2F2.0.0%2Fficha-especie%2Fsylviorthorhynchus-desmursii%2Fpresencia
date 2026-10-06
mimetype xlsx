--- v0 (2025-12-06)
+++ v1 (2026-10-06)
@@ -74,69 +74,69 @@
   <si>
     <t>parque-nacional-nahuel-huapi</t>
   </si>
   <si>
     <t>Regular</t>
   </si>
   <si>
     <t>APN-AL</t>
   </si>
   <si>
     <t>Parque Nacional Los Alerces</t>
   </si>
   <si>
     <t>parque-nacional-los-alerces</t>
   </si>
   <si>
     <t>APN-LA</t>
   </si>
   <si>
     <t>Parque Nacional Lanín</t>
   </si>
   <si>
     <t>parque-nacional-lanin</t>
   </si>
   <si>
+    <t>APN-AR</t>
+  </si>
+  <si>
+    <t>Parque Nacional Los Arrayanes</t>
+  </si>
+  <si>
+    <t>parque-nacional-los-arrayanes</t>
+  </si>
+  <si>
+    <t>APN-GL</t>
+  </si>
+  <si>
+    <t>Parque Nacional Los Glaciares</t>
+  </si>
+  <si>
+    <t>parque-nacional-los-glaciares</t>
+  </si>
+  <si>
     <t>Sin validar</t>
-  </si>
-[...16 lines deleted...]
-    <t>parque-nacional-los-glaciares</t>
   </si>
   <si>
     <t>APN-PU</t>
   </si>
   <si>
     <t>Parque Nacional Lago Puelo</t>
   </si>
   <si>
     <t>parque-nacional-lago-puelo</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -581,111 +581,111 @@
       <c r="I3">
         <v>1390</v>
       </c>
       <c r="J3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4">
         <v>18</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4">
         <v>-39.85001</v>
       </c>
       <c r="E4">
         <v>-71.43103</v>
       </c>
       <c r="F4" t="s">
         <v>19</v>
       </c>
       <c r="G4" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="H4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I4">
         <v>1390</v>
       </c>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B5">
         <v>3</v>
       </c>
       <c r="C5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D5">
         <v>-40.82941</v>
       </c>
       <c r="E5">
         <v>-71.62874</v>
       </c>
       <c r="F5" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G5" t="s">
         <v>13</v>
       </c>
       <c r="H5">
         <v>1</v>
       </c>
       <c r="I5">
         <v>1390</v>
       </c>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B6">
         <v>14</v>
       </c>
       <c r="C6" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D6">
         <v>-49.9469</v>
       </c>
       <c r="E6">
         <v>-73.15797</v>
       </c>
       <c r="F6" t="s">
+        <v>25</v>
+      </c>
+      <c r="G6" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="H6">
         <v>0</v>
       </c>
       <c r="I6">
         <v>1390</v>
       </c>
       <c r="J6"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>27</v>
       </c>
       <c r="B7">
         <v>32</v>
       </c>
       <c r="C7" t="s">
         <v>28</v>
       </c>
       <c r="D7">
         <v>-42.17903</v>
       </c>
       <c r="E7">
         <v>-71.68728</v>
       </c>