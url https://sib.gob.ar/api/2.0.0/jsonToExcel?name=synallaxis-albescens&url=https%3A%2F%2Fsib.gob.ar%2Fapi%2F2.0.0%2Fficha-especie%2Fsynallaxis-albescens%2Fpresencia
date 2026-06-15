--- v0 (2025-12-09)
+++ v1 (2026-06-15)
@@ -272,75 +272,75 @@
   <si>
     <t>Parque Nacional Talampaya</t>
   </si>
   <si>
     <t>parque-nacional-talampaya</t>
   </si>
   <si>
     <t>APN-AI</t>
   </si>
   <si>
     <t>Parque Nacional Aconquija</t>
   </si>
   <si>
     <t>parque-nacional-aconquija</t>
   </si>
   <si>
     <t>CORDOBA-DH</t>
   </si>
   <si>
     <t>Refug.Privado de Vida Silvestre Las Dos Hermanas</t>
   </si>
   <si>
     <t>refugprivado-de-vida-silvestre-las-dos-hermanas-cordoba</t>
   </si>
   <si>
+    <t>APN-LO</t>
+  </si>
+  <si>
+    <t>Parque Nacional Islote Lobos</t>
+  </si>
+  <si>
+    <t>parque-nacional-islote-lobos</t>
+  </si>
+  <si>
     <t>CAPITAL FEDERAL-CS</t>
   </si>
   <si>
     <t>Reserva Ecológica Costanera Sur</t>
   </si>
   <si>
     <t>reserva-ecologica-costanera-sur</t>
   </si>
   <si>
     <t>CAPITAL FEDERAL-ES</t>
   </si>
   <si>
     <t>Sitio Ramsar Reserva Ecológica Costanera Sur</t>
   </si>
   <si>
     <t>sitio-ramsar-reserva-ecologica-costanera-sur</t>
-  </si>
-[...7 lines deleted...]
-    <t>parque-nacional-islote-lobos</t>
   </si>
   <si>
     <t>FFAA-PB</t>
   </si>
   <si>
     <t>Reserva Natural de la Defensa Punta Buenos Aires</t>
   </si>
   <si>
     <t>reserva-natural-de-la-defensa-punta-buenos-aires</t>
   </si>
   <si>
     <t>SAN LUIS-QL</t>
   </si>
   <si>
     <t>Reserva Natural Quebracho de la Legua</t>
   </si>
   <si>
     <t>reserva-natural-quebracho-de-la-legua-san-luis</t>
   </si>
   <si>
     <t>SAN LUIS-LF</t>
   </si>
   <si>
     <t>Res.Prov. de Flora y Fauna La Florida R.</t>
   </si>
@@ -1457,120 +1457,120 @@
       <c r="D25">
         <v>-33.01667</v>
       </c>
       <c r="E25">
         <v>-62.06667</v>
       </c>
       <c r="F25" t="s">
         <v>85</v>
       </c>
       <c r="G25" t="s">
         <v>13</v>
       </c>
       <c r="H25">
         <v>0</v>
       </c>
       <c r="I25">
         <v>1380</v>
       </c>
       <c r="J25"/>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
         <v>86</v>
       </c>
       <c r="B26">
-        <v>289</v>
+        <v>85</v>
       </c>
       <c r="C26" t="s">
         <v>87</v>
       </c>
       <c r="D26">
-        <v>-34.6</v>
+        <v>-41.43785</v>
       </c>
       <c r="E26">
-        <v>-58.33333</v>
+        <v>-65.06369</v>
       </c>
       <c r="F26" t="s">
         <v>88</v>
       </c>
       <c r="G26" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H26">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I26">
         <v>1380</v>
       </c>
       <c r="J26"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
         <v>89</v>
       </c>
       <c r="B27">
-        <v>365</v>
+        <v>289</v>
       </c>
       <c r="C27" t="s">
         <v>90</v>
       </c>
       <c r="D27">
-        <v>-34.61667</v>
+        <v>-34.6</v>
       </c>
       <c r="E27">
-        <v>-58.35</v>
+        <v>-58.33333</v>
       </c>
       <c r="F27" t="s">
         <v>91</v>
       </c>
       <c r="G27" t="s">
         <v>13</v>
       </c>
       <c r="H27">
         <v>0</v>
       </c>
       <c r="I27">
         <v>1380</v>
       </c>
       <c r="J27"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
         <v>92</v>
       </c>
       <c r="B28">
-        <v>85</v>
+        <v>365</v>
       </c>
       <c r="C28" t="s">
         <v>93</v>
       </c>
       <c r="D28">
-        <v>-41.43785</v>
+        <v>-34.61667</v>
       </c>
       <c r="E28">
-        <v>-65.06369</v>
+        <v>-58.35</v>
       </c>
       <c r="F28" t="s">
         <v>94</v>
       </c>
       <c r="G28" t="s">
         <v>13</v>
       </c>
       <c r="H28">
         <v>0</v>
       </c>
       <c r="I28">
         <v>1380</v>
       </c>
       <c r="J28"/>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
         <v>95</v>
       </c>
       <c r="B29">
         <v>336</v>
       </c>
       <c r="C29" t="s">
         <v>96</v>
       </c>