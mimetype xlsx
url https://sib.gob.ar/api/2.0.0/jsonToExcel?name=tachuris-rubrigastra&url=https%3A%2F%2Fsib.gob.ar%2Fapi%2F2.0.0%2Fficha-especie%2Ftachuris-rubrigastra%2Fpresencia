--- v0 (2025-12-10)
+++ v1 (2026-10-08)
@@ -65,60 +65,60 @@
   <si>
     <t>situacion</t>
   </si>
   <si>
     <t>APN-OT</t>
   </si>
   <si>
     <t>Parque Nacional Ciervo de los Pantanos</t>
   </si>
   <si>
     <t>reserva-natural-otamendi</t>
   </si>
   <si>
     <t>Regular</t>
   </si>
   <si>
     <t>APN-LA</t>
   </si>
   <si>
     <t>Parque Nacional Lanín</t>
   </si>
   <si>
     <t>parque-nacional-lanin</t>
   </si>
   <si>
+    <t>APN-CT</t>
+  </si>
+  <si>
+    <t>Parque Nacional Campos del Tuyú</t>
+  </si>
+  <si>
+    <t>parque-nacional-campos-del-tuyu</t>
+  </si>
+  <si>
     <t>Sin validar</t>
-  </si>
-[...7 lines deleted...]
-    <t>parque-nacional-campos-del-tuyu</t>
   </si>
   <si>
     <t>APN-RE</t>
   </si>
   <si>
     <t>Parque Nacional El Rey</t>
   </si>
   <si>
     <t>parque-nacional-el-rey</t>
   </si>
   <si>
     <t>APN-LB</t>
   </si>
   <si>
     <t>Parque Nacional Laguna Blanca</t>
   </si>
   <si>
     <t>parque-nacional-laguna-blanca</t>
   </si>
   <si>
     <t>Accidental</t>
   </si>
   <si>
     <t>APN-NH</t>
   </si>
@@ -614,81 +614,81 @@
       <c r="I2">
         <v>1296</v>
       </c>
       <c r="J2"/>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3">
         <v>18</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
       <c r="D3">
         <v>-39.85001</v>
       </c>
       <c r="E3">
         <v>-71.43103</v>
       </c>
       <c r="F3" t="s">
         <v>16</v>
       </c>
       <c r="G3" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I3">
         <v>1296</v>
       </c>
       <c r="J3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B4">
         <v>274</v>
       </c>
       <c r="C4" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D4">
         <v>-36.35444</v>
       </c>
       <c r="E4">
         <v>-56.87624</v>
       </c>
       <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="H4">
         <v>0</v>
       </c>
       <c r="I4">
         <v>1296</v>
       </c>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5">
         <v>33</v>
       </c>
       <c r="C5" t="s">
         <v>22</v>
       </c>
       <c r="D5">
         <v>-24.70046</v>
       </c>
       <c r="E5">
         <v>-64.62734</v>
       </c>
@@ -764,111 +764,111 @@
       <c r="I7">
         <v>1296</v>
       </c>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>31</v>
       </c>
       <c r="B8">
         <v>160</v>
       </c>
       <c r="C8" t="s">
         <v>32</v>
       </c>
       <c r="D8">
         <v>-40.76667</v>
       </c>
       <c r="E8">
         <v>-65.03333</v>
       </c>
       <c r="F8" t="s">
         <v>33</v>
       </c>
       <c r="G8" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="H8">
         <v>0</v>
       </c>
       <c r="I8">
         <v>1296</v>
       </c>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9">
         <v>27</v>
       </c>
       <c r="C9" t="s">
         <v>35</v>
       </c>
       <c r="D9">
         <v>-31.88216</v>
       </c>
       <c r="E9">
         <v>-58.25668</v>
       </c>
       <c r="F9" t="s">
         <v>36</v>
       </c>
       <c r="G9" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="H9">
         <v>0</v>
       </c>
       <c r="I9">
         <v>1296</v>
       </c>
       <c r="J9"/>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10">
         <v>333</v>
       </c>
       <c r="C10" t="s">
         <v>38</v>
       </c>
       <c r="D10">
         <v>-37.71046</v>
       </c>
       <c r="E10">
         <v>-57.40506</v>
       </c>
       <c r="F10" t="s">
         <v>39</v>
       </c>
       <c r="G10" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="H10">
         <v>0</v>
       </c>
       <c r="I10">
         <v>1296</v>
       </c>
       <c r="J10"/>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="B11">
         <v>28</v>
       </c>
       <c r="C11" t="s">
         <v>41</v>
       </c>
       <c r="D11">
         <v>-32.14052</v>
       </c>
       <c r="E11">
         <v>-60.64033</v>
       </c>
@@ -884,51 +884,51 @@
       <c r="I11">
         <v>1296</v>
       </c>
       <c r="J11"/>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12">
         <v>392</v>
       </c>
       <c r="C12" t="s">
         <v>45</v>
       </c>
       <c r="D12">
         <v>-30.66704</v>
       </c>
       <c r="E12">
         <v>-62.54672</v>
       </c>
       <c r="F12" t="s">
         <v>46</v>
       </c>
       <c r="G12" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="H12">
         <v>0</v>
       </c>
       <c r="I12">
         <v>1296</v>
       </c>
       <c r="J12"/>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
         <v>47</v>
       </c>
       <c r="B13">
         <v>32</v>
       </c>
       <c r="C13" t="s">
         <v>48</v>
       </c>
       <c r="D13">
         <v>-42.17903</v>
       </c>
       <c r="E13">
         <v>-71.68728</v>
       </c>