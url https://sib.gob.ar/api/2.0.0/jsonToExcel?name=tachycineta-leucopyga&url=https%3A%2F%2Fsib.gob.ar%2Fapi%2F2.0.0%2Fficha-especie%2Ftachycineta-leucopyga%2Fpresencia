--- v0 (2025-12-15)
+++ v1 (2026-06-09)
@@ -296,102 +296,102 @@
   <si>
     <t>Parque Nacional Talampaya</t>
   </si>
   <si>
     <t>parque-nacional-talampaya</t>
   </si>
   <si>
     <t>APN-SQ</t>
   </si>
   <si>
     <t>Parque Nacional Sierra de las Quijadas</t>
   </si>
   <si>
     <t>parque-nacional-sierra-de-las-quijadas</t>
   </si>
   <si>
     <t>RIO NEGRO-RA</t>
   </si>
   <si>
     <t>Área Natural Protegida Río Azul - Lago Escondido</t>
   </si>
   <si>
     <t>area-natural-protegida-rio-azul--lago-escondido-rio-negro</t>
   </si>
   <si>
+    <t>APN-LO</t>
+  </si>
+  <si>
+    <t>Parque Nacional Islote Lobos</t>
+  </si>
+  <si>
+    <t>parque-nacional-islote-lobos</t>
+  </si>
+  <si>
     <t>RIO NEGRO-LJ</t>
   </si>
   <si>
     <t>Reserva de Vida Silvestre Laguna Los Juncos</t>
   </si>
   <si>
     <t>reserva-de-vida-silvestre-laguna-los-juncos-rio-negro</t>
   </si>
   <si>
     <t>CAPITAL FEDERAL-CS</t>
   </si>
   <si>
     <t>Reserva Ecológica Costanera Sur</t>
   </si>
   <si>
     <t>reserva-ecologica-costanera-sur</t>
   </si>
   <si>
     <t>CAPITAL FEDERAL-ES</t>
   </si>
   <si>
     <t>Sitio Ramsar Reserva Ecológica Costanera Sur</t>
   </si>
   <si>
     <t>sitio-ramsar-reserva-ecologica-costanera-sur</t>
   </si>
   <si>
     <t>CHUBUT-RT</t>
   </si>
   <si>
     <t>Parque Provincial y RES.Forestal Río Turbio</t>
   </si>
   <si>
     <t>parque-provincial-y-resforestal-rio-turbio-chubut</t>
   </si>
   <si>
     <t>APN-MA</t>
   </si>
   <si>
     <t>Parque Interjurisdiccional Marino Costero Patagonia Austral</t>
   </si>
   <si>
     <t>parque-interjurisdiccional-marino-costero-patagonia-austral</t>
-  </si>
-[...7 lines deleted...]
-    <t>parque-nacional-islote-lobos</t>
   </si>
   <si>
     <t>APN-LC</t>
   </si>
   <si>
     <t>Parque Nacional Lihué Calel</t>
   </si>
   <si>
     <t>parque-nacional-lihue-calel</t>
   </si>
   <si>
     <t>TIERRA DEL FUEGO-LM</t>
   </si>
   <si>
     <t>Área Natural Protegida Le Martial</t>
   </si>
   <si>
     <t>area-natural-protegida-le-martial-tierra-del-fuego</t>
   </si>
   <si>
     <t>APN-SF</t>
   </si>
   <si>
     <t>Parque Nacional Islas de Santa Fe</t>
   </si>
@@ -1607,219 +1607,219 @@
       <c r="D28">
         <v>-41.75</v>
       </c>
       <c r="E28">
         <v>-71.51667</v>
       </c>
       <c r="F28" t="s">
         <v>93</v>
       </c>
       <c r="G28" t="s">
         <v>13</v>
       </c>
       <c r="H28">
         <v>0</v>
       </c>
       <c r="I28">
         <v>460117</v>
       </c>
       <c r="J28"/>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
         <v>94</v>
       </c>
       <c r="B29">
-        <v>164</v>
+        <v>85</v>
       </c>
       <c r="C29" t="s">
         <v>95</v>
       </c>
       <c r="D29">
-        <v>-41.06667</v>
+        <v>-41.43785</v>
       </c>
       <c r="E29">
-        <v>-71.01667</v>
+        <v>-65.06369</v>
       </c>
       <c r="F29" t="s">
         <v>96</v>
       </c>
       <c r="G29" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="H29">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I29">
         <v>460117</v>
       </c>
       <c r="J29"/>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
         <v>97</v>
       </c>
       <c r="B30">
-        <v>289</v>
+        <v>164</v>
       </c>
       <c r="C30" t="s">
         <v>98</v>
       </c>
       <c r="D30">
-        <v>-34.6</v>
+        <v>-41.06667</v>
       </c>
       <c r="E30">
-        <v>-58.33333</v>
+        <v>-71.01667</v>
       </c>
       <c r="F30" t="s">
         <v>99</v>
       </c>
       <c r="G30" t="s">
         <v>13</v>
       </c>
       <c r="H30">
         <v>0</v>
       </c>
       <c r="I30">
         <v>460117</v>
       </c>
       <c r="J30"/>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
         <v>100</v>
       </c>
       <c r="B31">
-        <v>365</v>
+        <v>289</v>
       </c>
       <c r="C31" t="s">
         <v>101</v>
       </c>
       <c r="D31">
-        <v>-34.61667</v>
+        <v>-34.6</v>
       </c>
       <c r="E31">
-        <v>-58.35</v>
+        <v>-58.33333</v>
       </c>
       <c r="F31" t="s">
         <v>102</v>
       </c>
       <c r="G31" t="s">
         <v>13</v>
       </c>
       <c r="H31">
         <v>0</v>
       </c>
       <c r="I31">
         <v>460117</v>
       </c>
       <c r="J31"/>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
         <v>103</v>
       </c>
       <c r="B32">
-        <v>172</v>
+        <v>365</v>
       </c>
       <c r="C32" t="s">
         <v>104</v>
       </c>
       <c r="D32">
-        <v>-42.26667</v>
+        <v>-34.61667</v>
       </c>
       <c r="E32">
-        <v>-71.76667</v>
+        <v>-58.35</v>
       </c>
       <c r="F32" t="s">
         <v>105</v>
       </c>
       <c r="G32" t="s">
         <v>13</v>
       </c>
       <c r="H32">
         <v>0</v>
       </c>
       <c r="I32">
         <v>460117</v>
       </c>
       <c r="J32"/>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" t="s">
         <v>106</v>
       </c>
       <c r="B33">
-        <v>322</v>
+        <v>172</v>
       </c>
       <c r="C33" t="s">
         <v>107</v>
       </c>
       <c r="D33">
-        <v>-45.07224</v>
+        <v>-42.26667</v>
       </c>
       <c r="E33">
-        <v>-66.09692</v>
+        <v>-71.76667</v>
       </c>
       <c r="F33" t="s">
         <v>108</v>
       </c>
       <c r="G33" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="H33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I33">
         <v>460117</v>
       </c>
       <c r="J33"/>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" t="s">
         <v>109</v>
       </c>
       <c r="B34">
-        <v>85</v>
+        <v>322</v>
       </c>
       <c r="C34" t="s">
         <v>110</v>
       </c>
       <c r="D34">
-        <v>-41.43785</v>
+        <v>-45.07224</v>
       </c>
       <c r="E34">
-        <v>-65.06369</v>
+        <v>-66.09692</v>
       </c>
       <c r="F34" t="s">
         <v>111</v>
       </c>
       <c r="G34" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="H34">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I34">
         <v>460117</v>
       </c>
       <c r="J34"/>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" t="s">
         <v>112</v>
       </c>
       <c r="B35">
         <v>20</v>
       </c>
       <c r="C35" t="s">
         <v>113</v>
       </c>
       <c r="D35">
         <v>-37.93488</v>
       </c>
       <c r="E35">
         <v>-65.60471</v>
       </c>
       <c r="F35" t="s">
         <v>114</v>
       </c>