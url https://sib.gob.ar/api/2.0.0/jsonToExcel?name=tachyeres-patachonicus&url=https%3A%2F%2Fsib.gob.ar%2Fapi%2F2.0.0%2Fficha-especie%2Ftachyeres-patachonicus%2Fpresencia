--- v0 (2025-12-11)
+++ v1 (2026-05-05)
@@ -185,66 +185,66 @@
   <si>
     <t>Área Natural Protegida Bahía de San Antonio</t>
   </si>
   <si>
     <t>area-natural-protegida-bahia-de-san-antonio-rio-negro</t>
   </si>
   <si>
     <t>RIO NEGRO-SO</t>
   </si>
   <si>
     <t>Área Natural Protegida Meseta de Somuncurá</t>
   </si>
   <si>
     <t>area-natural-protegida-meseta-de-somuncura-rio-negro</t>
   </si>
   <si>
     <t>APN-SQ</t>
   </si>
   <si>
     <t>Parque Nacional Sierra de las Quijadas</t>
   </si>
   <si>
     <t>parque-nacional-sierra-de-las-quijadas</t>
   </si>
   <si>
+    <t>APN-LO</t>
+  </si>
+  <si>
+    <t>Parque Nacional Islote Lobos</t>
+  </si>
+  <si>
+    <t>parque-nacional-islote-lobos</t>
+  </si>
+  <si>
     <t>APN-PG</t>
   </si>
   <si>
     <t>Parque Nacional Patagonia</t>
   </si>
   <si>
     <t>parque-nacional-patagonia</t>
-  </si>
-[...7 lines deleted...]
-    <t>parque-nacional-islote-lobos</t>
   </si>
   <si>
     <t>APN-MK</t>
   </si>
   <si>
     <t>Parque Interjurisdiccional Marino Makenke</t>
   </si>
   <si>
     <t>parque-interjurisdiccional-marino-makenke</t>
   </si>
   <si>
     <t>FFAA-PB</t>
   </si>
   <si>
     <t>Reserva Natural de la Defensa Punta Buenos Aires</t>
   </si>
   <si>
     <t>reserva-natural-de-la-defensa-punta-buenos-aires</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1073,90 +1073,90 @@
       <c r="D16">
         <v>-32.55677</v>
       </c>
       <c r="E16">
         <v>-67.13459</v>
       </c>
       <c r="F16" t="s">
         <v>56</v>
       </c>
       <c r="G16" t="s">
         <v>13</v>
       </c>
       <c r="H16">
         <v>0</v>
       </c>
       <c r="I16">
         <v>1283</v>
       </c>
       <c r="J16"/>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
         <v>57</v>
       </c>
       <c r="B17">
-        <v>347</v>
+        <v>85</v>
       </c>
       <c r="C17" t="s">
         <v>58</v>
       </c>
       <c r="D17">
-        <v>-47.15918</v>
+        <v>-41.43785</v>
       </c>
       <c r="E17">
-        <v>-71.31701</v>
+        <v>-65.06369</v>
       </c>
       <c r="F17" t="s">
         <v>59</v>
       </c>
       <c r="G17" t="s">
         <v>13</v>
       </c>
       <c r="H17">
         <v>0</v>
       </c>
       <c r="I17">
         <v>1283</v>
       </c>
       <c r="J17"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
         <v>60</v>
       </c>
       <c r="B18">
-        <v>85</v>
+        <v>347</v>
       </c>
       <c r="C18" t="s">
         <v>61</v>
       </c>
       <c r="D18">
-        <v>-41.43785</v>
+        <v>-47.15918</v>
       </c>
       <c r="E18">
-        <v>-65.06369</v>
+        <v>-71.31701</v>
       </c>
       <c r="F18" t="s">
         <v>62</v>
       </c>
       <c r="G18" t="s">
         <v>13</v>
       </c>
       <c r="H18">
         <v>0</v>
       </c>
       <c r="I18">
         <v>1283</v>
       </c>
       <c r="J18"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
         <v>63</v>
       </c>
       <c r="B19">
         <v>338</v>
       </c>
       <c r="C19" t="s">
         <v>64</v>
       </c>