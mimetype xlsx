--- v1 (2026-05-05)
+++ v2 (2026-07-04)
@@ -1088,54 +1088,54 @@
       <c r="I16">
         <v>1283</v>
       </c>
       <c r="J16"/>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
         <v>57</v>
       </c>
       <c r="B17">
         <v>85</v>
       </c>
       <c r="C17" t="s">
         <v>58</v>
       </c>
       <c r="D17">
         <v>-41.43785</v>
       </c>
       <c r="E17">
         <v>-65.06369</v>
       </c>
       <c r="F17" t="s">
         <v>59</v>
       </c>
       <c r="G17" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="H17">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I17">
         <v>1283</v>
       </c>
       <c r="J17"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
         <v>60</v>
       </c>
       <c r="B18">
         <v>347</v>
       </c>
       <c r="C18" t="s">
         <v>61</v>
       </c>
       <c r="D18">
         <v>-47.15918</v>
       </c>
       <c r="E18">
         <v>-71.31701</v>
       </c>
       <c r="F18" t="s">
         <v>62</v>
       </c>