--- v0 (2025-12-07)
+++ v1 (2026-06-09)
@@ -77,66 +77,66 @@
   <si>
     <t>Sin validar</t>
   </si>
   <si>
     <t>APN-MA</t>
   </si>
   <si>
     <t>Parque Interjurisdiccional Marino Costero Patagonia Austral</t>
   </si>
   <si>
     <t>parque-interjurisdiccional-marino-costero-patagonia-austral</t>
   </si>
   <si>
     <t>Regular</t>
   </si>
   <si>
     <t>RIO NEGRO-SA</t>
   </si>
   <si>
     <t>Área Natural Protegida Bahía de San Antonio</t>
   </si>
   <si>
     <t>area-natural-protegida-bahia-de-san-antonio-rio-negro</t>
   </si>
   <si>
+    <t>APN-LO</t>
+  </si>
+  <si>
+    <t>Parque Nacional Islote Lobos</t>
+  </si>
+  <si>
+    <t>parque-nacional-islote-lobos</t>
+  </si>
+  <si>
     <t>BUENOS AIRES-PR</t>
   </si>
   <si>
     <t>Estación Biológica Punta Rasa</t>
   </si>
   <si>
     <t>estacion-biologica-punta-rasa-buenos-aires</t>
-  </si>
-[...7 lines deleted...]
-    <t>parque-nacional-islote-lobos</t>
   </si>
   <si>
     <t>FFAA-PB</t>
   </si>
   <si>
     <t>Reserva Natural de la Defensa Punta Buenos Aires</t>
   </si>
   <si>
     <t>reserva-natural-de-la-defensa-punta-buenos-aires</t>
   </si>
   <si>
     <t>APN-MK</t>
   </si>
   <si>
     <t>Parque Interjurisdiccional Marino Makenke</t>
   </si>
   <si>
     <t>parque-interjurisdiccional-marino-makenke</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -605,90 +605,90 @@
       <c r="D4">
         <v>-40.76667</v>
       </c>
       <c r="E4">
         <v>-65.03333</v>
       </c>
       <c r="F4" t="s">
         <v>20</v>
       </c>
       <c r="G4" t="s">
         <v>13</v>
       </c>
       <c r="H4">
         <v>0</v>
       </c>
       <c r="I4">
         <v>44715</v>
       </c>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5">
-        <v>248</v>
+        <v>85</v>
       </c>
       <c r="C5" t="s">
         <v>22</v>
       </c>
       <c r="D5">
-        <v>-36.3</v>
+        <v>-41.43785</v>
       </c>
       <c r="E5">
-        <v>-56.83333</v>
+        <v>-65.06369</v>
       </c>
       <c r="F5" t="s">
         <v>23</v>
       </c>
       <c r="G5" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="H5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I5">
         <v>44715</v>
       </c>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>24</v>
       </c>
       <c r="B6">
-        <v>85</v>
+        <v>248</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6">
-        <v>-41.43785</v>
+        <v>-36.3</v>
       </c>
       <c r="E6">
-        <v>-65.06369</v>
+        <v>-56.83333</v>
       </c>
       <c r="F6" t="s">
         <v>26</v>
       </c>
       <c r="G6" t="s">
         <v>13</v>
       </c>
       <c r="H6">
         <v>0</v>
       </c>
       <c r="I6">
         <v>44715</v>
       </c>
       <c r="J6"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>27</v>
       </c>
       <c r="B7">
         <v>336</v>
       </c>
       <c r="C7" t="s">
         <v>28</v>
       </c>