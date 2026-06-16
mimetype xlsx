--- v0 (2025-12-09)
+++ v1 (2026-06-16)
@@ -611,54 +611,54 @@
       <c r="I4">
         <v>44716</v>
       </c>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5">
         <v>85</v>
       </c>
       <c r="C5" t="s">
         <v>22</v>
       </c>
       <c r="D5">
         <v>-41.43785</v>
       </c>
       <c r="E5">
         <v>-65.06369</v>
       </c>
       <c r="F5" t="s">
         <v>23</v>
       </c>
       <c r="G5" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="H5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I5">
         <v>44713</v>
       </c>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>24</v>
       </c>
       <c r="B6">
         <v>336</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6">
         <v>-42.22179</v>
       </c>
       <c r="E6">
         <v>-64.20093</v>
       </c>
       <c r="F6" t="s">
         <v>26</v>
       </c>