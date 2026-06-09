--- v0 (2025-12-15)
+++ v1 (2026-06-09)
@@ -1061,54 +1061,54 @@
       <c r="I15">
         <v>990</v>
       </c>
       <c r="J15"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
         <v>55</v>
       </c>
       <c r="B16">
         <v>19</v>
       </c>
       <c r="C16" t="s">
         <v>56</v>
       </c>
       <c r="D16">
         <v>-39.03034</v>
       </c>
       <c r="E16">
         <v>-70.35218</v>
       </c>
       <c r="F16" t="s">
         <v>57</v>
       </c>
       <c r="G16" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="H16">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I16">
         <v>990</v>
       </c>
       <c r="J16"/>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
         <v>58</v>
       </c>
       <c r="B17">
         <v>78</v>
       </c>
       <c r="C17" t="s">
         <v>59</v>
       </c>
       <c r="D17">
         <v>-33.11667</v>
       </c>
       <c r="E17">
         <v>-66.05</v>
       </c>
       <c r="F17" t="s">
         <v>60</v>
       </c>