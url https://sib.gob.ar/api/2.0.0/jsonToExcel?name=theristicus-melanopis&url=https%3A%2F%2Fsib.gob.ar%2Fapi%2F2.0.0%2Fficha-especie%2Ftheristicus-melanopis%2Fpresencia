--- v0 (2025-12-15)
+++ v1 (2026-06-14)
@@ -1406,54 +1406,54 @@
       <c r="I24">
         <v>988</v>
       </c>
       <c r="J24"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
         <v>82</v>
       </c>
       <c r="B25">
         <v>85</v>
       </c>
       <c r="C25" t="s">
         <v>83</v>
       </c>
       <c r="D25">
         <v>-41.43785</v>
       </c>
       <c r="E25">
         <v>-65.06369</v>
       </c>
       <c r="F25" t="s">
         <v>84</v>
       </c>
       <c r="G25" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="H25">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I25">
         <v>988</v>
       </c>
       <c r="J25"/>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
         <v>85</v>
       </c>
       <c r="B26">
         <v>338</v>
       </c>
       <c r="C26" t="s">
         <v>86</v>
       </c>
       <c r="D26">
         <v>-49.54806</v>
       </c>
       <c r="E26">
         <v>-67.62472</v>
       </c>
       <c r="F26" t="s">
         <v>87</v>
       </c>