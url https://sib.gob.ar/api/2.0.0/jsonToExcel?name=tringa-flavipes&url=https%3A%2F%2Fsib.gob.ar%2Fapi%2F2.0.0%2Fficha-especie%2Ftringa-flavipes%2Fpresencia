--- v2 (2026-08-07)
+++ v3 (2026-10-10)
@@ -1274,54 +1274,54 @@
       <c r="I19">
         <v>588</v>
       </c>
       <c r="J19"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
         <v>68</v>
       </c>
       <c r="B20">
         <v>18</v>
       </c>
       <c r="C20" t="s">
         <v>69</v>
       </c>
       <c r="D20">
         <v>-39.85001</v>
       </c>
       <c r="E20">
         <v>-71.43103</v>
       </c>
       <c r="F20" t="s">
         <v>70</v>
       </c>
       <c r="G20" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="H20">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I20">
         <v>588</v>
       </c>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
         <v>71</v>
       </c>
       <c r="B21">
         <v>131</v>
       </c>
       <c r="C21" t="s">
         <v>72</v>
       </c>
       <c r="D21">
         <v>-22.33003</v>
       </c>
       <c r="E21">
         <v>-66.05473</v>
       </c>
       <c r="F21" t="s">
         <v>73</v>
       </c>