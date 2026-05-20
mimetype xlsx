--- v0 (2025-12-14)
+++ v1 (2026-05-20)
@@ -245,75 +245,75 @@
   <si>
     <t>Parque Nacional Lanín</t>
   </si>
   <si>
     <t>parque-nacional-lanin</t>
   </si>
   <si>
     <t>JUJUY-PO</t>
   </si>
   <si>
     <t>Reserva de Biósfera Pozuelos</t>
   </si>
   <si>
     <t>reserva-de-biosfera-pozuelos-jujuy</t>
   </si>
   <si>
     <t>RIO NEGRO-SA</t>
   </si>
   <si>
     <t>Área Natural Protegida Bahía de San Antonio</t>
   </si>
   <si>
     <t>area-natural-protegida-bahia-de-san-antonio-rio-negro</t>
   </si>
   <si>
+    <t>APN-LO</t>
+  </si>
+  <si>
+    <t>Parque Nacional Islote Lobos</t>
+  </si>
+  <si>
+    <t>parque-nacional-islote-lobos</t>
+  </si>
+  <si>
     <t>APN-PG</t>
   </si>
   <si>
     <t>Parque Nacional Patagonia</t>
   </si>
   <si>
     <t>parque-nacional-patagonia</t>
   </si>
   <si>
     <t>BUENOS AIRES-PR</t>
   </si>
   <si>
     <t>Estación Biológica Punta Rasa</t>
   </si>
   <si>
     <t>estacion-biologica-punta-rasa-buenos-aires</t>
-  </si>
-[...7 lines deleted...]
-    <t>parque-nacional-islote-lobos</t>
   </si>
   <si>
     <t>APN-MK</t>
   </si>
   <si>
     <t>Parque Interjurisdiccional Marino Makenke</t>
   </si>
   <si>
     <t>parque-interjurisdiccional-marino-makenke</t>
   </si>
   <si>
     <t>APN-SF</t>
   </si>
   <si>
     <t>Parque Nacional Islas de Santa Fe</t>
   </si>
   <si>
     <t>parque-nacional-islas-de-santa-fe</t>
   </si>
   <si>
     <t>APN-TL</t>
   </si>
   <si>
     <t>Parque Nacional Traslasierra</t>
   </si>
@@ -1349,120 +1349,120 @@
       <c r="D22">
         <v>-40.76667</v>
       </c>
       <c r="E22">
         <v>-65.03333</v>
       </c>
       <c r="F22" t="s">
         <v>76</v>
       </c>
       <c r="G22" t="s">
         <v>24</v>
       </c>
       <c r="H22">
         <v>0</v>
       </c>
       <c r="I22">
         <v>588</v>
       </c>
       <c r="J22"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
         <v>77</v>
       </c>
       <c r="B23">
-        <v>347</v>
+        <v>85</v>
       </c>
       <c r="C23" t="s">
         <v>78</v>
       </c>
       <c r="D23">
-        <v>-47.15918</v>
+        <v>-41.43785</v>
       </c>
       <c r="E23">
-        <v>-71.31701</v>
+        <v>-65.06369</v>
       </c>
       <c r="F23" t="s">
         <v>79</v>
       </c>
       <c r="G23" t="s">
         <v>24</v>
       </c>
       <c r="H23">
         <v>0</v>
       </c>
       <c r="I23">
         <v>588</v>
       </c>
       <c r="J23"/>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
         <v>80</v>
       </c>
       <c r="B24">
-        <v>248</v>
+        <v>347</v>
       </c>
       <c r="C24" t="s">
         <v>81</v>
       </c>
       <c r="D24">
-        <v>-36.3</v>
+        <v>-47.15918</v>
       </c>
       <c r="E24">
-        <v>-56.83333</v>
+        <v>-71.31701</v>
       </c>
       <c r="F24" t="s">
         <v>82</v>
       </c>
       <c r="G24" t="s">
         <v>24</v>
       </c>
       <c r="H24">
         <v>0</v>
       </c>
       <c r="I24">
         <v>588</v>
       </c>
       <c r="J24"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
         <v>83</v>
       </c>
       <c r="B25">
-        <v>85</v>
+        <v>248</v>
       </c>
       <c r="C25" t="s">
         <v>84</v>
       </c>
       <c r="D25">
-        <v>-41.43785</v>
+        <v>-36.3</v>
       </c>
       <c r="E25">
-        <v>-65.06369</v>
+        <v>-56.83333</v>
       </c>
       <c r="F25" t="s">
         <v>85</v>
       </c>
       <c r="G25" t="s">
         <v>24</v>
       </c>
       <c r="H25">
         <v>0</v>
       </c>
       <c r="I25">
         <v>588</v>
       </c>
       <c r="J25"/>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
         <v>86</v>
       </c>
       <c r="B26">
         <v>338</v>
       </c>
       <c r="C26" t="s">
         <v>87</v>
       </c>