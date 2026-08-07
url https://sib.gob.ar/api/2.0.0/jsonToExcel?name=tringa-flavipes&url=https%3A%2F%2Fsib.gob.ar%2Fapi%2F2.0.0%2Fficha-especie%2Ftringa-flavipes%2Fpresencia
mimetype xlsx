--- v1 (2026-05-20)
+++ v2 (2026-08-07)
@@ -1364,54 +1364,54 @@
       <c r="I22">
         <v>588</v>
       </c>
       <c r="J22"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
         <v>77</v>
       </c>
       <c r="B23">
         <v>85</v>
       </c>
       <c r="C23" t="s">
         <v>78</v>
       </c>
       <c r="D23">
         <v>-41.43785</v>
       </c>
       <c r="E23">
         <v>-65.06369</v>
       </c>
       <c r="F23" t="s">
         <v>79</v>
       </c>
       <c r="G23" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="H23">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I23">
         <v>588</v>
       </c>
       <c r="J23"/>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
         <v>80</v>
       </c>
       <c r="B24">
         <v>347</v>
       </c>
       <c r="C24" t="s">
         <v>81</v>
       </c>
       <c r="D24">
         <v>-47.15918</v>
       </c>
       <c r="E24">
         <v>-71.31701</v>
       </c>
       <c r="F24" t="s">
         <v>82</v>
       </c>