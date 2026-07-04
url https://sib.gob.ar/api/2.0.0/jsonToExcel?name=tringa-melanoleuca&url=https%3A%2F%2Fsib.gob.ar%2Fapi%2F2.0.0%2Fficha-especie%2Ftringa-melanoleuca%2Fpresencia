--- v0 (2025-12-14)
+++ v1 (2026-07-04)
@@ -272,66 +272,66 @@
   <si>
     <t>Parque Nacional Perito Moreno</t>
   </si>
   <si>
     <t>parque-nacional-perito-moreno</t>
   </si>
   <si>
     <t>APN-GL</t>
   </si>
   <si>
     <t>Parque Nacional Los Glaciares</t>
   </si>
   <si>
     <t>parque-nacional-los-glaciares</t>
   </si>
   <si>
     <t>APN-TA</t>
   </si>
   <si>
     <t>Parque Nacional Talampaya</t>
   </si>
   <si>
     <t>parque-nacional-talampaya</t>
   </si>
   <si>
+    <t>APN-LO</t>
+  </si>
+  <si>
+    <t>Parque Nacional Islote Lobos</t>
+  </si>
+  <si>
+    <t>parque-nacional-islote-lobos</t>
+  </si>
+  <si>
     <t>APN-PG</t>
   </si>
   <si>
     <t>Parque Nacional Patagonia</t>
   </si>
   <si>
     <t>parque-nacional-patagonia</t>
-  </si>
-[...7 lines deleted...]
-    <t>parque-nacional-islote-lobos</t>
   </si>
   <si>
     <t>FFAA-PB</t>
   </si>
   <si>
     <t>Reserva Natural de la Defensa Punta Buenos Aires</t>
   </si>
   <si>
     <t>reserva-natural-de-la-defensa-punta-buenos-aires</t>
   </si>
   <si>
     <t>APN-MK</t>
   </si>
   <si>
     <t>Parque Interjurisdiccional Marino Makenke</t>
   </si>
   <si>
     <t>parque-interjurisdiccional-marino-makenke</t>
   </si>
   <si>
     <t>APN-SF</t>
   </si>
   <si>
     <t>Parque Nacional Islas de Santa Fe</t>
   </si>
@@ -1475,90 +1475,90 @@
       <c r="D25">
         <v>-29.85015</v>
       </c>
       <c r="E25">
         <v>-67.87759</v>
       </c>
       <c r="F25" t="s">
         <v>85</v>
       </c>
       <c r="G25" t="s">
         <v>13</v>
       </c>
       <c r="H25">
         <v>1</v>
       </c>
       <c r="I25">
         <v>587</v>
       </c>
       <c r="J25"/>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
         <v>86</v>
       </c>
       <c r="B26">
-        <v>347</v>
+        <v>85</v>
       </c>
       <c r="C26" t="s">
         <v>87</v>
       </c>
       <c r="D26">
-        <v>-47.15918</v>
+        <v>-41.43785</v>
       </c>
       <c r="E26">
-        <v>-71.31701</v>
+        <v>-65.06369</v>
       </c>
       <c r="F26" t="s">
         <v>88</v>
       </c>
       <c r="G26" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="H26">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I26">
         <v>587</v>
       </c>
       <c r="J26"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
         <v>89</v>
       </c>
       <c r="B27">
-        <v>85</v>
+        <v>347</v>
       </c>
       <c r="C27" t="s">
         <v>90</v>
       </c>
       <c r="D27">
-        <v>-41.43785</v>
+        <v>-47.15918</v>
       </c>
       <c r="E27">
-        <v>-65.06369</v>
+        <v>-71.31701</v>
       </c>
       <c r="F27" t="s">
         <v>91</v>
       </c>
       <c r="G27" t="s">
         <v>24</v>
       </c>
       <c r="H27">
         <v>0</v>
       </c>
       <c r="I27">
         <v>587</v>
       </c>
       <c r="J27"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
         <v>92</v>
       </c>
       <c r="B28">
         <v>336</v>
       </c>
       <c r="C28" t="s">
         <v>93</v>
       </c>