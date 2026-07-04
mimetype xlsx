--- v0 (2025-12-10)
+++ v1 (2026-07-04)
@@ -2804,54 +2804,54 @@
       <c r="I59">
         <v>559</v>
       </c>
       <c r="J59"/>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" t="s">
         <v>187</v>
       </c>
       <c r="B60">
         <v>85</v>
       </c>
       <c r="C60" t="s">
         <v>188</v>
       </c>
       <c r="D60">
         <v>-41.43785</v>
       </c>
       <c r="E60">
         <v>-65.06369</v>
       </c>
       <c r="F60" t="s">
         <v>189</v>
       </c>
       <c r="G60" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H60">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I60">
         <v>559</v>
       </c>
       <c r="J60"/>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" t="s">
         <v>190</v>
       </c>
       <c r="B61">
         <v>78</v>
       </c>
       <c r="C61" t="s">
         <v>191</v>
       </c>
       <c r="D61">
         <v>-33.11667</v>
       </c>
       <c r="E61">
         <v>-66.05</v>
       </c>
       <c r="F61" t="s">
         <v>192</v>
       </c>