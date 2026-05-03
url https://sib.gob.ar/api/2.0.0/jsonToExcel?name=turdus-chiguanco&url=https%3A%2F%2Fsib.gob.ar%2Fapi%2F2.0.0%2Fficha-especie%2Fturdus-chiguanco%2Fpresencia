--- v0 (2025-12-17)
+++ v1 (2026-05-03)
@@ -194,66 +194,66 @@
   <si>
     <t>Área Natural Protegida Meseta de Somuncurá</t>
   </si>
   <si>
     <t>area-natural-protegida-meseta-de-somuncura-rio-negro</t>
   </si>
   <si>
     <t>APN-PS</t>
   </si>
   <si>
     <t>Reserva Natural Educativa Cerro Pistarini</t>
   </si>
   <si>
     <t>reserva-natural-educativa-cerro-pistarini</t>
   </si>
   <si>
     <t>JUJUY-PO</t>
   </si>
   <si>
     <t>Reserva de Biósfera Pozuelos</t>
   </si>
   <si>
     <t>reserva-de-biosfera-pozuelos-jujuy</t>
   </si>
   <si>
+    <t>APN-LO</t>
+  </si>
+  <si>
+    <t>Parque Nacional Islote Lobos</t>
+  </si>
+  <si>
+    <t>parque-nacional-islote-lobos</t>
+  </si>
+  <si>
     <t>CORDOBA-EP</t>
   </si>
   <si>
     <t>Refug.Privado de Vida Silvestre El Potrerillo</t>
   </si>
   <si>
     <t>refugprivado-de-vida-silvestre-el-potrerillo-cordoba</t>
-  </si>
-[...7 lines deleted...]
-    <t>parque-nacional-islote-lobos</t>
   </si>
   <si>
     <t>APN-MA</t>
   </si>
   <si>
     <t>Parque Interjurisdiccional Marino Costero Patagonia Austral</t>
   </si>
   <si>
     <t>parque-interjurisdiccional-marino-costero-patagonia-austral</t>
   </si>
   <si>
     <t>SAN LUIS-LF</t>
   </si>
   <si>
     <t>Res.Prov. de Flora y Fauna La Florida R.</t>
   </si>
   <si>
     <t>resprov-de-flora-y-fauna-la-florida-r-san-luis</t>
   </si>
   <si>
     <t>APN-LB</t>
   </si>
   <si>
     <t>Parque Nacional Laguna Blanca</t>
   </si>
@@ -1139,90 +1139,90 @@
       <c r="D17">
         <v>-22.33003</v>
       </c>
       <c r="E17">
         <v>-66.05473</v>
       </c>
       <c r="F17" t="s">
         <v>59</v>
       </c>
       <c r="G17" t="s">
         <v>20</v>
       </c>
       <c r="H17">
         <v>1</v>
       </c>
       <c r="I17">
         <v>440</v>
       </c>
       <c r="J17"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
         <v>60</v>
       </c>
       <c r="B18">
-        <v>260</v>
+        <v>85</v>
       </c>
       <c r="C18" t="s">
         <v>61</v>
       </c>
       <c r="D18">
-        <v>-31.68333</v>
+        <v>-41.43785</v>
       </c>
       <c r="E18">
-        <v>-64.68333</v>
+        <v>-65.06369</v>
       </c>
       <c r="F18" t="s">
         <v>62</v>
       </c>
       <c r="G18" t="s">
         <v>13</v>
       </c>
       <c r="H18">
         <v>0</v>
       </c>
       <c r="I18">
         <v>440</v>
       </c>
       <c r="J18"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
         <v>63</v>
       </c>
       <c r="B19">
-        <v>85</v>
+        <v>260</v>
       </c>
       <c r="C19" t="s">
         <v>64</v>
       </c>
       <c r="D19">
-        <v>-41.43785</v>
+        <v>-31.68333</v>
       </c>
       <c r="E19">
-        <v>-65.06369</v>
+        <v>-64.68333</v>
       </c>
       <c r="F19" t="s">
         <v>65</v>
       </c>
       <c r="G19" t="s">
         <v>13</v>
       </c>
       <c r="H19">
         <v>0</v>
       </c>
       <c r="I19">
         <v>440</v>
       </c>
       <c r="J19"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20">
         <v>322</v>
       </c>
       <c r="C20" t="s">
         <v>67</v>
       </c>