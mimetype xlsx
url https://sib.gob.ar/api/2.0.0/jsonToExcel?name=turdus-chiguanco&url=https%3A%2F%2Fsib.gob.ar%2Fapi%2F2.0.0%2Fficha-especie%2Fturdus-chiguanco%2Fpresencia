--- v1 (2026-05-03)
+++ v2 (2026-07-04)
@@ -212,75 +212,75 @@
   <si>
     <t>Reserva de Biósfera Pozuelos</t>
   </si>
   <si>
     <t>reserva-de-biosfera-pozuelos-jujuy</t>
   </si>
   <si>
     <t>APN-LO</t>
   </si>
   <si>
     <t>Parque Nacional Islote Lobos</t>
   </si>
   <si>
     <t>parque-nacional-islote-lobos</t>
   </si>
   <si>
     <t>CORDOBA-EP</t>
   </si>
   <si>
     <t>Refug.Privado de Vida Silvestre El Potrerillo</t>
   </si>
   <si>
     <t>refugprivado-de-vida-silvestre-el-potrerillo-cordoba</t>
   </si>
   <si>
+    <t>APN-LB</t>
+  </si>
+  <si>
+    <t>Parque Nacional Laguna Blanca</t>
+  </si>
+  <si>
+    <t>parque-nacional-laguna-blanca</t>
+  </si>
+  <si>
     <t>APN-MA</t>
   </si>
   <si>
     <t>Parque Interjurisdiccional Marino Costero Patagonia Austral</t>
   </si>
   <si>
     <t>parque-interjurisdiccional-marino-costero-patagonia-austral</t>
   </si>
   <si>
     <t>SAN LUIS-LF</t>
   </si>
   <si>
     <t>Res.Prov. de Flora y Fauna La Florida R.</t>
   </si>
   <si>
     <t>resprov-de-flora-y-fauna-la-florida-r-san-luis</t>
-  </si>
-[...7 lines deleted...]
-    <t>parque-nacional-laguna-blanca</t>
   </si>
   <si>
     <t>FFAA-PB</t>
   </si>
   <si>
     <t>Reserva Natural de la Defensa Punta Buenos Aires</t>
   </si>
   <si>
     <t>reserva-natural-de-la-defensa-punta-buenos-aires</t>
   </si>
   <si>
     <t>APN-TL</t>
   </si>
   <si>
     <t>Parque Nacional Traslasierra</t>
   </si>
   <si>
     <t>parque-nacional-traslasierra</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1154,165 +1154,165 @@
       <c r="I17">
         <v>440</v>
       </c>
       <c r="J17"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
         <v>60</v>
       </c>
       <c r="B18">
         <v>85</v>
       </c>
       <c r="C18" t="s">
         <v>61</v>
       </c>
       <c r="D18">
         <v>-41.43785</v>
       </c>
       <c r="E18">
         <v>-65.06369</v>
       </c>
       <c r="F18" t="s">
         <v>62</v>
       </c>
       <c r="G18" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="H18">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I18">
         <v>440</v>
       </c>
       <c r="J18"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
         <v>63</v>
       </c>
       <c r="B19">
         <v>260</v>
       </c>
       <c r="C19" t="s">
         <v>64</v>
       </c>
       <c r="D19">
         <v>-31.68333</v>
       </c>
       <c r="E19">
         <v>-64.68333</v>
       </c>
       <c r="F19" t="s">
         <v>65</v>
       </c>
       <c r="G19" t="s">
         <v>13</v>
       </c>
       <c r="H19">
         <v>0</v>
       </c>
       <c r="I19">
         <v>440</v>
       </c>
       <c r="J19"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20">
-        <v>322</v>
+        <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>67</v>
       </c>
       <c r="D20">
-        <v>-45.07224</v>
+        <v>-39.03034</v>
       </c>
       <c r="E20">
-        <v>-66.09692</v>
+        <v>-70.35218</v>
       </c>
       <c r="F20" t="s">
         <v>68</v>
       </c>
       <c r="G20" t="s">
         <v>13</v>
       </c>
       <c r="H20">
         <v>0</v>
       </c>
       <c r="I20">
         <v>440</v>
       </c>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
         <v>69</v>
       </c>
       <c r="B21">
-        <v>78</v>
+        <v>322</v>
       </c>
       <c r="C21" t="s">
         <v>70</v>
       </c>
       <c r="D21">
-        <v>-33.11667</v>
+        <v>-45.07224</v>
       </c>
       <c r="E21">
-        <v>-66.05</v>
+        <v>-66.09692</v>
       </c>
       <c r="F21" t="s">
         <v>71</v>
       </c>
       <c r="G21" t="s">
         <v>13</v>
       </c>
       <c r="H21">
         <v>0</v>
       </c>
       <c r="I21">
         <v>440</v>
       </c>
       <c r="J21"/>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
         <v>72</v>
       </c>
       <c r="B22">
-        <v>19</v>
+        <v>78</v>
       </c>
       <c r="C22" t="s">
         <v>73</v>
       </c>
       <c r="D22">
-        <v>-39.03034</v>
+        <v>-33.11667</v>
       </c>
       <c r="E22">
-        <v>-70.35218</v>
+        <v>-66.05</v>
       </c>
       <c r="F22" t="s">
         <v>74</v>
       </c>
       <c r="G22" t="s">
         <v>13</v>
       </c>
       <c r="H22">
         <v>0</v>
       </c>
       <c r="I22">
         <v>440</v>
       </c>
       <c r="J22"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
         <v>75</v>
       </c>
       <c r="B23">
         <v>336</v>
       </c>
       <c r="C23" t="s">
         <v>76</v>
       </c>