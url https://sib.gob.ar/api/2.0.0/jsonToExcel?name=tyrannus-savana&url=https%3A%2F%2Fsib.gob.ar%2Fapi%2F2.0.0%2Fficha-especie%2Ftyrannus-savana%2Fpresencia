--- v0 (2025-12-15)
+++ v1 (2026-06-13)
@@ -293,75 +293,75 @@
   <si>
     <t>Área Natural Protegida Meseta de Somuncurá</t>
   </si>
   <si>
     <t>area-natural-protegida-meseta-de-somuncura-rio-negro</t>
   </si>
   <si>
     <t>FFAA-MC</t>
   </si>
   <si>
     <t>Reserva Natural de la Defensa Campo Mar Chiquita - Dragones de Malvinas</t>
   </si>
   <si>
     <t>reserva-natural-de-la-defensa-campo-mar-chiquita-dragones-de-malvinas</t>
   </si>
   <si>
     <t>APN-CD</t>
   </si>
   <si>
     <t>Parque Nacional Los Cardones</t>
   </si>
   <si>
     <t>parque-nacional-los-cardones</t>
   </si>
   <si>
+    <t>APN-LO</t>
+  </si>
+  <si>
+    <t>Parque Nacional Islote Lobos</t>
+  </si>
+  <si>
+    <t>parque-nacional-islote-lobos</t>
+  </si>
+  <si>
     <t>CAPITAL FEDERAL-CS</t>
   </si>
   <si>
     <t>Reserva Ecológica Costanera Sur</t>
   </si>
   <si>
     <t>reserva-ecologica-costanera-sur</t>
   </si>
   <si>
     <t>CAPITAL FEDERAL-ES</t>
   </si>
   <si>
     <t>Sitio Ramsar Reserva Ecológica Costanera Sur</t>
   </si>
   <si>
     <t>sitio-ramsar-reserva-ecologica-costanera-sur</t>
-  </si>
-[...7 lines deleted...]
-    <t>parque-nacional-islote-lobos</t>
   </si>
   <si>
     <t>APN-SF</t>
   </si>
   <si>
     <t>Parque Nacional Islas de Santa Fe</t>
   </si>
   <si>
     <t>parque-nacional-islas-de-santa-fe</t>
   </si>
   <si>
     <t>APN-AI</t>
   </si>
   <si>
     <t>Parque Nacional Aconquija</t>
   </si>
   <si>
     <t>parque-nacional-aconquija</t>
   </si>
   <si>
     <t>APN-TL</t>
   </si>
   <si>
     <t>Parque Nacional Traslasierra</t>
   </si>
@@ -1556,120 +1556,120 @@
       <c r="D27">
         <v>-25.27733</v>
       </c>
       <c r="E27">
         <v>-65.93186</v>
       </c>
       <c r="F27" t="s">
         <v>92</v>
       </c>
       <c r="G27" t="s">
         <v>24</v>
       </c>
       <c r="H27">
         <v>1</v>
       </c>
       <c r="I27">
         <v>403</v>
       </c>
       <c r="J27"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
         <v>93</v>
       </c>
       <c r="B28">
-        <v>289</v>
+        <v>85</v>
       </c>
       <c r="C28" t="s">
         <v>94</v>
       </c>
       <c r="D28">
-        <v>-34.6</v>
+        <v>-41.43785</v>
       </c>
       <c r="E28">
-        <v>-58.33333</v>
+        <v>-65.06369</v>
       </c>
       <c r="F28" t="s">
         <v>95</v>
       </c>
       <c r="G28" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H28">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I28">
         <v>403</v>
       </c>
       <c r="J28"/>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
         <v>96</v>
       </c>
       <c r="B29">
-        <v>365</v>
+        <v>289</v>
       </c>
       <c r="C29" t="s">
         <v>97</v>
       </c>
       <c r="D29">
-        <v>-34.61667</v>
+        <v>-34.6</v>
       </c>
       <c r="E29">
-        <v>-58.35</v>
+        <v>-58.33333</v>
       </c>
       <c r="F29" t="s">
         <v>98</v>
       </c>
       <c r="G29" t="s">
         <v>13</v>
       </c>
       <c r="H29">
         <v>0</v>
       </c>
       <c r="I29">
         <v>403</v>
       </c>
       <c r="J29"/>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
         <v>99</v>
       </c>
       <c r="B30">
-        <v>85</v>
+        <v>365</v>
       </c>
       <c r="C30" t="s">
         <v>100</v>
       </c>
       <c r="D30">
-        <v>-41.43785</v>
+        <v>-34.61667</v>
       </c>
       <c r="E30">
-        <v>-65.06369</v>
+        <v>-58.35</v>
       </c>
       <c r="F30" t="s">
         <v>101</v>
       </c>
       <c r="G30" t="s">
         <v>13</v>
       </c>
       <c r="H30">
         <v>0</v>
       </c>
       <c r="I30">
         <v>403</v>
       </c>
       <c r="J30"/>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
         <v>102</v>
       </c>
       <c r="B31">
         <v>330</v>
       </c>
       <c r="C31" t="s">
         <v>103</v>
       </c>