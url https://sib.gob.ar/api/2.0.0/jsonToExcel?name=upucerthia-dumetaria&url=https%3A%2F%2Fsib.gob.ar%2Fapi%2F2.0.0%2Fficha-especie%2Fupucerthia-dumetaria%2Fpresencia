--- v1 (2026-06-19)
+++ v2 (2026-10-06)
@@ -95,60 +95,60 @@
   <si>
     <t>parque-nacional-los-glaciares</t>
   </si>
   <si>
     <t>APN-AL</t>
   </si>
   <si>
     <t>Parque Nacional Los Alerces</t>
   </si>
   <si>
     <t>parque-nacional-los-alerces</t>
   </si>
   <si>
     <t>Ocasional</t>
   </si>
   <si>
     <t>APN-LA</t>
   </si>
   <si>
     <t>Parque Nacional Lanín</t>
   </si>
   <si>
     <t>parque-nacional-lanin</t>
   </si>
   <si>
+    <t>Regular</t>
+  </si>
+  <si>
     <t>APN-TA</t>
   </si>
   <si>
     <t>Parque Nacional Talampaya</t>
   </si>
   <si>
     <t>parque-nacional-talampaya</t>
-  </si>
-[...1 lines deleted...]
-    <t>Regular</t>
   </si>
   <si>
     <t>APN-CO</t>
   </si>
   <si>
     <t>Parque Nacional Quebrada del Condorito</t>
   </si>
   <si>
     <t>parque-nacional-quebrada-del-condorito</t>
   </si>
   <si>
     <t>APN-LC</t>
   </si>
   <si>
     <t>Parque Nacional Lihué Calel</t>
   </si>
   <si>
     <t>parque-nacional-lihue-calel</t>
   </si>
   <si>
     <t>APN-AR</t>
   </si>
   <si>
     <t>Parque Nacional Los Arrayanes</t>
   </si>
@@ -869,171 +869,171 @@
       <c r="I5">
         <v>373</v>
       </c>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>24</v>
       </c>
       <c r="B6">
         <v>18</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6">
         <v>-39.85001</v>
       </c>
       <c r="E6">
         <v>-71.43103</v>
       </c>
       <c r="F6" t="s">
         <v>26</v>
       </c>
       <c r="G6" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="H6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I6">
         <v>373</v>
       </c>
       <c r="J6"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B7">
         <v>37</v>
       </c>
       <c r="C7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D7">
         <v>-29.85015</v>
       </c>
       <c r="E7">
         <v>-67.87759</v>
       </c>
       <c r="F7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G7" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="H7">
         <v>1</v>
       </c>
       <c r="I7">
         <v>373</v>
       </c>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>31</v>
       </c>
       <c r="B8">
         <v>11</v>
       </c>
       <c r="C8" t="s">
         <v>32</v>
       </c>
       <c r="D8">
         <v>-31.69761</v>
       </c>
       <c r="E8">
         <v>-64.78331</v>
       </c>
       <c r="F8" t="s">
         <v>33</v>
       </c>
       <c r="G8" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="H8">
         <v>1</v>
       </c>
       <c r="I8">
         <v>373</v>
       </c>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9">
         <v>20</v>
       </c>
       <c r="C9" t="s">
         <v>35</v>
       </c>
       <c r="D9">
         <v>-37.93488</v>
       </c>
       <c r="E9">
         <v>-65.60471</v>
       </c>
       <c r="F9" t="s">
         <v>36</v>
       </c>
       <c r="G9" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="H9">
         <v>1</v>
       </c>
       <c r="I9">
         <v>373</v>
       </c>
       <c r="J9"/>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10">
         <v>3</v>
       </c>
       <c r="C10" t="s">
         <v>38</v>
       </c>
       <c r="D10">
         <v>-40.82941</v>
       </c>
       <c r="E10">
         <v>-71.62874</v>
       </c>
       <c r="F10" t="s">
         <v>39</v>
       </c>
       <c r="G10" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="H10">
         <v>1</v>
       </c>
       <c r="I10">
         <v>373</v>
       </c>
       <c r="J10"/>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="B11">
         <v>6</v>
       </c>
       <c r="C11" t="s">
         <v>41</v>
       </c>
       <c r="D11">
         <v>-47.69349</v>
       </c>
       <c r="E11">
         <v>-68.06604</v>
       </c>
@@ -1049,141 +1049,141 @@
       <c r="I11">
         <v>373</v>
       </c>
       <c r="J11"/>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
         <v>43</v>
       </c>
       <c r="B12">
         <v>7</v>
       </c>
       <c r="C12" t="s">
         <v>44</v>
       </c>
       <c r="D12">
         <v>-23.66054</v>
       </c>
       <c r="E12">
         <v>-64.85</v>
       </c>
       <c r="F12" t="s">
         <v>45</v>
       </c>
       <c r="G12" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="H12">
         <v>1</v>
       </c>
       <c r="I12">
         <v>373</v>
       </c>
       <c r="J12"/>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13">
         <v>19</v>
       </c>
       <c r="C13" t="s">
         <v>47</v>
       </c>
       <c r="D13">
         <v>-39.03034</v>
       </c>
       <c r="E13">
         <v>-70.35218</v>
       </c>
       <c r="F13" t="s">
         <v>48</v>
       </c>
       <c r="G13" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="H13">
         <v>1</v>
       </c>
       <c r="I13">
         <v>373</v>
       </c>
       <c r="J13"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
         <v>49</v>
       </c>
       <c r="B14">
         <v>21</v>
       </c>
       <c r="C14" t="s">
         <v>50</v>
       </c>
       <c r="D14">
         <v>-31.88935</v>
       </c>
       <c r="E14">
         <v>-69.26514</v>
       </c>
       <c r="F14" t="s">
         <v>51</v>
       </c>
       <c r="G14" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="H14">
         <v>1</v>
       </c>
       <c r="I14">
         <v>373</v>
       </c>
       <c r="J14"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
         <v>52</v>
       </c>
       <c r="B15">
         <v>30</v>
       </c>
       <c r="C15" t="s">
         <v>53</v>
       </c>
       <c r="D15">
         <v>-47.88697</v>
       </c>
       <c r="E15">
         <v>-72.25014</v>
       </c>
       <c r="F15" t="s">
         <v>54</v>
       </c>
       <c r="G15" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="H15">
         <v>1</v>
       </c>
       <c r="I15">
         <v>373</v>
       </c>
       <c r="J15"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
         <v>55</v>
       </c>
       <c r="B16">
         <v>203</v>
       </c>
       <c r="C16" t="s">
         <v>56</v>
       </c>
       <c r="D16">
         <v>-37.7</v>
       </c>
       <c r="E16">
         <v>-68.63333</v>
       </c>
@@ -1289,141 +1289,141 @@
       <c r="I19">
         <v>373</v>
       </c>
       <c r="J19"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
         <v>67</v>
       </c>
       <c r="B20">
         <v>24</v>
       </c>
       <c r="C20" t="s">
         <v>68</v>
       </c>
       <c r="D20">
         <v>-40.95411</v>
       </c>
       <c r="E20">
         <v>-71.53639</v>
       </c>
       <c r="F20" t="s">
         <v>69</v>
       </c>
       <c r="G20" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="H20">
         <v>1</v>
       </c>
       <c r="I20">
         <v>373</v>
       </c>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
         <v>70</v>
       </c>
       <c r="B21">
         <v>36</v>
       </c>
       <c r="C21" t="s">
         <v>71</v>
       </c>
       <c r="D21">
         <v>-32.55677</v>
       </c>
       <c r="E21">
         <v>-67.13459</v>
       </c>
       <c r="F21" t="s">
         <v>72</v>
       </c>
       <c r="G21" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="H21">
         <v>1</v>
       </c>
       <c r="I21">
         <v>373</v>
       </c>
       <c r="J21"/>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
         <v>73</v>
       </c>
       <c r="B22">
         <v>23</v>
       </c>
       <c r="C22" t="s">
         <v>74</v>
       </c>
       <c r="D22">
         <v>-50.31667</v>
       </c>
       <c r="E22">
         <v>-68.97287</v>
       </c>
       <c r="F22" t="s">
         <v>75</v>
       </c>
       <c r="G22" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="H22">
         <v>1</v>
       </c>
       <c r="I22">
         <v>373</v>
       </c>
       <c r="J22"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
         <v>76</v>
       </c>
       <c r="B23">
         <v>35</v>
       </c>
       <c r="C23" t="s">
         <v>77</v>
       </c>
       <c r="D23">
         <v>-29.23817</v>
       </c>
       <c r="E23">
         <v>-69.26616</v>
       </c>
       <c r="F23" t="s">
         <v>78</v>
       </c>
       <c r="G23" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="H23">
         <v>1</v>
       </c>
       <c r="I23">
         <v>373</v>
       </c>
       <c r="J23"/>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
         <v>79</v>
       </c>
       <c r="B24">
         <v>160</v>
       </c>
       <c r="C24" t="s">
         <v>80</v>
       </c>
       <c r="D24">
         <v>-40.76667</v>
       </c>
       <c r="E24">
         <v>-65.03333</v>
       </c>
@@ -1559,81 +1559,81 @@
       <c r="I28">
         <v>373</v>
       </c>
       <c r="J28"/>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
         <v>94</v>
       </c>
       <c r="B29">
         <v>322</v>
       </c>
       <c r="C29" t="s">
         <v>95</v>
       </c>
       <c r="D29">
         <v>-45.07224</v>
       </c>
       <c r="E29">
         <v>-66.09692</v>
       </c>
       <c r="F29" t="s">
         <v>96</v>
       </c>
       <c r="G29" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="H29">
         <v>1</v>
       </c>
       <c r="I29">
         <v>373</v>
       </c>
       <c r="J29"/>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
         <v>97</v>
       </c>
       <c r="B30">
         <v>85</v>
       </c>
       <c r="C30" t="s">
         <v>98</v>
       </c>
       <c r="D30">
         <v>-41.43785</v>
       </c>
       <c r="E30">
         <v>-65.06369</v>
       </c>
       <c r="F30" t="s">
         <v>99</v>
       </c>
       <c r="G30" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="H30">
         <v>1</v>
       </c>
       <c r="I30">
         <v>373</v>
       </c>
       <c r="J30"/>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
         <v>100</v>
       </c>
       <c r="B31">
         <v>164</v>
       </c>
       <c r="C31" t="s">
         <v>101</v>
       </c>
       <c r="D31">
         <v>-41.06667</v>
       </c>
       <c r="E31">
         <v>-71.01667</v>
       </c>