--- v0 (2025-12-09)
+++ v1 (2026-06-19)
@@ -1589,54 +1589,54 @@
       <c r="I29">
         <v>373</v>
       </c>
       <c r="J29"/>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
         <v>97</v>
       </c>
       <c r="B30">
         <v>85</v>
       </c>
       <c r="C30" t="s">
         <v>98</v>
       </c>
       <c r="D30">
         <v>-41.43785</v>
       </c>
       <c r="E30">
         <v>-65.06369</v>
       </c>
       <c r="F30" t="s">
         <v>99</v>
       </c>
       <c r="G30" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="H30">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I30">
         <v>373</v>
       </c>
       <c r="J30"/>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
         <v>100</v>
       </c>
       <c r="B31">
         <v>164</v>
       </c>
       <c r="C31" t="s">
         <v>101</v>
       </c>
       <c r="D31">
         <v>-41.06667</v>
       </c>
       <c r="E31">
         <v>-71.01667</v>
       </c>
       <c r="F31" t="s">
         <v>102</v>
       </c>