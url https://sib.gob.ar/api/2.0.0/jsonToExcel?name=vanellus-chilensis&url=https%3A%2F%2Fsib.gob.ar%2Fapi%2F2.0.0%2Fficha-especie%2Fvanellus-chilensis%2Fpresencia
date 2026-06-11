--- v0 (2025-12-13)
+++ v1 (2026-06-11)
@@ -452,102 +452,102 @@
   <si>
     <t>Área Natural Protegida Río Azul - Lago Escondido</t>
   </si>
   <si>
     <t>area-natural-protegida-rio-azul--lago-escondido-rio-negro</t>
   </si>
   <si>
     <t>JUJUY-PY</t>
   </si>
   <si>
     <t>Parque Provincial Potrero de Yala</t>
   </si>
   <si>
     <t>parque-provincial-potrero-de-yala-jujuy</t>
   </si>
   <si>
     <t>CORDOBA-DH</t>
   </si>
   <si>
     <t>Refug.Privado de Vida Silvestre Las Dos Hermanas</t>
   </si>
   <si>
     <t>refugprivado-de-vida-silvestre-las-dos-hermanas-cordoba</t>
   </si>
   <si>
+    <t>APN-LO</t>
+  </si>
+  <si>
+    <t>Parque Nacional Islote Lobos</t>
+  </si>
+  <si>
+    <t>parque-nacional-islote-lobos</t>
+  </si>
+  <si>
     <t>APN-PG</t>
   </si>
   <si>
     <t>Parque Nacional Patagonia</t>
   </si>
   <si>
     <t>parque-nacional-patagonia</t>
   </si>
   <si>
     <t>BUENOS AIRES-PR</t>
   </si>
   <si>
     <t>Estación Biológica Punta Rasa</t>
   </si>
   <si>
     <t>estacion-biologica-punta-rasa-buenos-aires</t>
   </si>
   <si>
     <t>APN-MA</t>
   </si>
   <si>
     <t>Parque Interjurisdiccional Marino Costero Patagonia Austral</t>
   </si>
   <si>
     <t>parque-interjurisdiccional-marino-costero-patagonia-austral</t>
   </si>
   <si>
     <t>CHUBUT-DB</t>
   </si>
   <si>
     <t>Res.Nat.Tur. Objetivo Integral Cabo Dos Bahías</t>
   </si>
   <si>
     <t>resnattur-objetivo-integral-cabo-dos-bahias-chubut</t>
   </si>
   <si>
     <t>CHUBUT-RT</t>
   </si>
   <si>
     <t>Parque Provincial y RES.Forestal Río Turbio</t>
   </si>
   <si>
     <t>parque-provincial-y-resforestal-rio-turbio-chubut</t>
-  </si>
-[...7 lines deleted...]
-    <t>parque-nacional-islote-lobos</t>
   </si>
   <si>
     <t>CAPITAL FEDERAL-CS</t>
   </si>
   <si>
     <t>Reserva Ecológica Costanera Sur</t>
   </si>
   <si>
     <t>reserva-ecologica-costanera-sur</t>
   </si>
   <si>
     <t>CAPITAL FEDERAL-ES</t>
   </si>
   <si>
     <t>Sitio Ramsar Reserva Ecológica Costanera Sur</t>
   </si>
   <si>
     <t>sitio-ramsar-reserva-ecologica-costanera-sur</t>
   </si>
   <si>
     <t>SAN LUIS-LF</t>
   </si>
   <si>
     <t>Res.Prov. de Flora y Fauna La Florida R.</t>
   </si>
@@ -2336,210 +2336,210 @@
       <c r="D45">
         <v>-33.01667</v>
       </c>
       <c r="E45">
         <v>-62.06667</v>
       </c>
       <c r="F45" t="s">
         <v>145</v>
       </c>
       <c r="G45" t="s">
         <v>13</v>
       </c>
       <c r="H45">
         <v>0</v>
       </c>
       <c r="I45">
         <v>312</v>
       </c>
       <c r="J45"/>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" t="s">
         <v>146</v>
       </c>
       <c r="B46">
-        <v>347</v>
+        <v>85</v>
       </c>
       <c r="C46" t="s">
         <v>147</v>
       </c>
       <c r="D46">
-        <v>-47.15918</v>
+        <v>-41.43785</v>
       </c>
       <c r="E46">
-        <v>-71.31701</v>
+        <v>-65.06369</v>
       </c>
       <c r="F46" t="s">
         <v>148</v>
       </c>
       <c r="G46" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H46">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I46">
         <v>312</v>
       </c>
       <c r="J46"/>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" t="s">
         <v>149</v>
       </c>
       <c r="B47">
-        <v>248</v>
+        <v>347</v>
       </c>
       <c r="C47" t="s">
         <v>150</v>
       </c>
       <c r="D47">
-        <v>-36.3</v>
+        <v>-47.15918</v>
       </c>
       <c r="E47">
-        <v>-56.83333</v>
+        <v>-71.31701</v>
       </c>
       <c r="F47" t="s">
         <v>151</v>
       </c>
       <c r="G47" t="s">
         <v>13</v>
       </c>
       <c r="H47">
         <v>0</v>
       </c>
       <c r="I47">
         <v>312</v>
       </c>
       <c r="J47"/>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" t="s">
         <v>152</v>
       </c>
       <c r="B48">
-        <v>322</v>
+        <v>248</v>
       </c>
       <c r="C48" t="s">
         <v>153</v>
       </c>
       <c r="D48">
-        <v>-45.07224</v>
+        <v>-36.3</v>
       </c>
       <c r="E48">
-        <v>-66.09692</v>
+        <v>-56.83333</v>
       </c>
       <c r="F48" t="s">
         <v>154</v>
       </c>
       <c r="G48" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="H48">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I48">
         <v>312</v>
       </c>
       <c r="J48"/>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" t="s">
         <v>155</v>
       </c>
       <c r="B49">
-        <v>142</v>
+        <v>322</v>
       </c>
       <c r="C49" t="s">
         <v>156</v>
       </c>
       <c r="D49">
-        <v>-44.91667</v>
+        <v>-45.07224</v>
       </c>
       <c r="E49">
-        <v>-65.55</v>
+        <v>-66.09692</v>
       </c>
       <c r="F49" t="s">
         <v>157</v>
       </c>
       <c r="G49" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H49">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I49">
         <v>312</v>
       </c>
       <c r="J49"/>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" t="s">
         <v>158</v>
       </c>
       <c r="B50">
-        <v>172</v>
+        <v>142</v>
       </c>
       <c r="C50" t="s">
         <v>159</v>
       </c>
       <c r="D50">
-        <v>-42.26667</v>
+        <v>-44.91667</v>
       </c>
       <c r="E50">
-        <v>-71.76667</v>
+        <v>-65.55</v>
       </c>
       <c r="F50" t="s">
         <v>160</v>
       </c>
       <c r="G50" t="s">
         <v>13</v>
       </c>
       <c r="H50">
         <v>0</v>
       </c>
       <c r="I50">
         <v>312</v>
       </c>
       <c r="J50"/>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" t="s">
         <v>161</v>
       </c>
       <c r="B51">
-        <v>85</v>
+        <v>172</v>
       </c>
       <c r="C51" t="s">
         <v>162</v>
       </c>
       <c r="D51">
-        <v>-41.43785</v>
+        <v>-42.26667</v>
       </c>
       <c r="E51">
-        <v>-65.06369</v>
+        <v>-71.76667</v>
       </c>
       <c r="F51" t="s">
         <v>163</v>
       </c>
       <c r="G51" t="s">
         <v>13</v>
       </c>
       <c r="H51">
         <v>0</v>
       </c>
       <c r="I51">
         <v>312</v>
       </c>
       <c r="J51"/>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" t="s">
         <v>164</v>
       </c>
       <c r="B52">
         <v>289</v>
       </c>
       <c r="C52" t="s">
         <v>165</v>
       </c>