--- v0 (2025-12-11)
+++ v1 (2026-06-15)
@@ -539,50 +539,59 @@
   <si>
     <t>Reserva Natural Educativa Cerro Pistarini</t>
   </si>
   <si>
     <t>reserva-natural-educativa-cerro-pistarini</t>
   </si>
   <si>
     <t>RIO NEGRO-RA</t>
   </si>
   <si>
     <t>Área Natural Protegida Río Azul - Lago Escondido</t>
   </si>
   <si>
     <t>area-natural-protegida-rio-azul--lago-escondido-rio-negro</t>
   </si>
   <si>
     <t>CORDOBA-DH</t>
   </si>
   <si>
     <t>Refug.Privado de Vida Silvestre Las Dos Hermanas</t>
   </si>
   <si>
     <t>refugprivado-de-vida-silvestre-las-dos-hermanas-cordoba</t>
   </si>
   <si>
+    <t>APN-LO</t>
+  </si>
+  <si>
+    <t>Parque Nacional Islote Lobos</t>
+  </si>
+  <si>
+    <t>parque-nacional-islote-lobos</t>
+  </si>
+  <si>
     <t>RIO NEGRO-LJ</t>
   </si>
   <si>
     <t>Reserva de Vida Silvestre Laguna Los Juncos</t>
   </si>
   <si>
     <t>reserva-de-vida-silvestre-laguna-los-juncos-rio-negro</t>
   </si>
   <si>
     <t>SANTA CRUZ-LD</t>
   </si>
   <si>
     <t>Reserva Provincial Lago del Desierto</t>
   </si>
   <si>
     <t>reserva-provincial-lago-del-desierto-santa-cruz</t>
   </si>
   <si>
     <t>APN-PG</t>
   </si>
   <si>
     <t>Parque Nacional Patagonia</t>
   </si>
   <si>
     <t>parque-nacional-patagonia</t>
@@ -618,59 +627,50 @@
     <t>APN-MA</t>
   </si>
   <si>
     <t>Parque Interjurisdiccional Marino Costero Patagonia Austral</t>
   </si>
   <si>
     <t>parque-interjurisdiccional-marino-costero-patagonia-austral</t>
   </si>
   <si>
     <t>CHUBUT-DB</t>
   </si>
   <si>
     <t>Res.Nat.Tur. Objetivo Integral Cabo Dos Bahías</t>
   </si>
   <si>
     <t>resnattur-objetivo-integral-cabo-dos-bahias-chubut</t>
   </si>
   <si>
     <t>CHUBUT-RT</t>
   </si>
   <si>
     <t>Parque Provincial y RES.Forestal Río Turbio</t>
   </si>
   <si>
     <t>parque-provincial-y-resforestal-rio-turbio-chubut</t>
-  </si>
-[...7 lines deleted...]
-    <t>parque-nacional-islote-lobos</t>
   </si>
   <si>
     <t>FFAA-PB</t>
   </si>
   <si>
     <t>Reserva Natural de la Defensa Punta Buenos Aires</t>
   </si>
   <si>
     <t>reserva-natural-de-la-defensa-punta-buenos-aires</t>
   </si>
   <si>
     <t>CORDOBA-SG</t>
   </si>
   <si>
     <t>Res.Prov. de Uso Múltiple Salinas Grandes</t>
   </si>
   <si>
     <t>res-prov-de-uso-múltiple-salinas-grandes-cordoba</t>
   </si>
   <si>
     <t>SAN LUIS-LF</t>
   </si>
   <si>
     <t>Res.Prov. de Flora y Fauna La Florida R.</t>
   </si>
@@ -2732,330 +2732,330 @@
       <c r="D55">
         <v>-33.01667</v>
       </c>
       <c r="E55">
         <v>-62.06667</v>
       </c>
       <c r="F55" t="s">
         <v>174</v>
       </c>
       <c r="G55" t="s">
         <v>17</v>
       </c>
       <c r="H55">
         <v>0</v>
       </c>
       <c r="I55">
         <v>15</v>
       </c>
       <c r="J55"/>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" t="s">
         <v>175</v>
       </c>
       <c r="B56">
-        <v>164</v>
+        <v>85</v>
       </c>
       <c r="C56" t="s">
         <v>176</v>
       </c>
       <c r="D56">
-        <v>-41.06667</v>
+        <v>-41.43785</v>
       </c>
       <c r="E56">
-        <v>-71.01667</v>
+        <v>-65.06369</v>
       </c>
       <c r="F56" t="s">
         <v>177</v>
       </c>
       <c r="G56" t="s">
-        <v>17</v>
+        <v>48</v>
       </c>
       <c r="H56">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I56">
         <v>15</v>
       </c>
       <c r="J56"/>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" t="s">
         <v>178</v>
       </c>
       <c r="B57">
-        <v>323</v>
+        <v>164</v>
       </c>
       <c r="C57" t="s">
         <v>179</v>
       </c>
       <c r="D57">
-        <v>-49.03333</v>
+        <v>-41.06667</v>
       </c>
       <c r="E57">
-        <v>-72.86667</v>
+        <v>-71.01667</v>
       </c>
       <c r="F57" t="s">
         <v>180</v>
       </c>
       <c r="G57" t="s">
         <v>17</v>
       </c>
       <c r="H57">
         <v>0</v>
       </c>
       <c r="I57">
         <v>15</v>
       </c>
       <c r="J57"/>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" t="s">
         <v>181</v>
       </c>
       <c r="B58">
-        <v>347</v>
+        <v>323</v>
       </c>
       <c r="C58" t="s">
         <v>182</v>
       </c>
       <c r="D58">
-        <v>-47.15918</v>
+        <v>-49.03333</v>
       </c>
       <c r="E58">
-        <v>-71.31701</v>
+        <v>-72.86667</v>
       </c>
       <c r="F58" t="s">
         <v>183</v>
       </c>
       <c r="G58" t="s">
         <v>17</v>
       </c>
       <c r="H58">
         <v>0</v>
       </c>
       <c r="I58">
         <v>15</v>
       </c>
       <c r="J58"/>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" t="s">
         <v>184</v>
       </c>
       <c r="B59">
-        <v>289</v>
+        <v>347</v>
       </c>
       <c r="C59" t="s">
         <v>185</v>
       </c>
       <c r="D59">
-        <v>-34.6</v>
+        <v>-47.15918</v>
       </c>
       <c r="E59">
-        <v>-58.33333</v>
+        <v>-71.31701</v>
       </c>
       <c r="F59" t="s">
         <v>186</v>
       </c>
       <c r="G59" t="s">
         <v>17</v>
       </c>
       <c r="H59">
         <v>0</v>
       </c>
       <c r="I59">
         <v>15</v>
       </c>
       <c r="J59"/>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" t="s">
         <v>187</v>
       </c>
       <c r="B60">
-        <v>365</v>
+        <v>289</v>
       </c>
       <c r="C60" t="s">
         <v>188</v>
       </c>
       <c r="D60">
-        <v>-34.61667</v>
+        <v>-34.6</v>
       </c>
       <c r="E60">
-        <v>-58.35</v>
+        <v>-58.33333</v>
       </c>
       <c r="F60" t="s">
         <v>189</v>
       </c>
       <c r="G60" t="s">
         <v>17</v>
       </c>
       <c r="H60">
         <v>0</v>
       </c>
       <c r="I60">
         <v>15</v>
       </c>
       <c r="J60"/>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" t="s">
         <v>190</v>
       </c>
       <c r="B61">
-        <v>269</v>
+        <v>365</v>
       </c>
       <c r="C61" t="s">
         <v>191</v>
       </c>
       <c r="D61">
-        <v>-34.16667</v>
+        <v>-34.61667</v>
       </c>
       <c r="E61">
-        <v>-58.3</v>
+        <v>-58.35</v>
       </c>
       <c r="F61" t="s">
         <v>192</v>
       </c>
       <c r="G61" t="s">
         <v>17</v>
       </c>
       <c r="H61">
         <v>0</v>
       </c>
       <c r="I61">
         <v>15</v>
       </c>
       <c r="J61"/>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" t="s">
         <v>193</v>
       </c>
       <c r="B62">
-        <v>322</v>
+        <v>269</v>
       </c>
       <c r="C62" t="s">
         <v>194</v>
       </c>
       <c r="D62">
-        <v>-45.07224</v>
+        <v>-34.16667</v>
       </c>
       <c r="E62">
-        <v>-66.09692</v>
+        <v>-58.3</v>
       </c>
       <c r="F62" t="s">
         <v>195</v>
       </c>
       <c r="G62" t="s">
         <v>17</v>
       </c>
       <c r="H62">
         <v>0</v>
       </c>
       <c r="I62">
         <v>15</v>
       </c>
       <c r="J62"/>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" t="s">
         <v>196</v>
       </c>
       <c r="B63">
-        <v>142</v>
+        <v>322</v>
       </c>
       <c r="C63" t="s">
         <v>197</v>
       </c>
       <c r="D63">
-        <v>-44.91667</v>
+        <v>-45.07224</v>
       </c>
       <c r="E63">
-        <v>-65.55</v>
+        <v>-66.09692</v>
       </c>
       <c r="F63" t="s">
         <v>198</v>
       </c>
       <c r="G63" t="s">
         <v>17</v>
       </c>
       <c r="H63">
         <v>0</v>
       </c>
       <c r="I63">
         <v>15</v>
       </c>
       <c r="J63"/>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" t="s">
         <v>199</v>
       </c>
       <c r="B64">
-        <v>172</v>
+        <v>142</v>
       </c>
       <c r="C64" t="s">
         <v>200</v>
       </c>
       <c r="D64">
-        <v>-42.26667</v>
+        <v>-44.91667</v>
       </c>
       <c r="E64">
-        <v>-71.76667</v>
+        <v>-65.55</v>
       </c>
       <c r="F64" t="s">
         <v>201</v>
       </c>
       <c r="G64" t="s">
         <v>17</v>
       </c>
       <c r="H64">
         <v>0</v>
       </c>
       <c r="I64">
         <v>15</v>
       </c>
       <c r="J64"/>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" t="s">
         <v>202</v>
       </c>
       <c r="B65">
-        <v>85</v>
+        <v>172</v>
       </c>
       <c r="C65" t="s">
         <v>203</v>
       </c>
       <c r="D65">
-        <v>-41.43785</v>
+        <v>-42.26667</v>
       </c>
       <c r="E65">
-        <v>-65.06369</v>
+        <v>-71.76667</v>
       </c>
       <c r="F65" t="s">
         <v>204</v>
       </c>
       <c r="G65" t="s">
         <v>17</v>
       </c>
       <c r="H65">
         <v>0</v>
       </c>
       <c r="I65">
         <v>15</v>
       </c>
       <c r="J65"/>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" t="s">
         <v>205</v>
       </c>
       <c r="B66">
         <v>336</v>
       </c>
       <c r="C66" t="s">
         <v>206</v>
       </c>