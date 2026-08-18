--- v1 (2026-06-15)
+++ v2 (2026-08-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="zonotrichia-capensis" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="232">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="235">
   <si>
     <t>parque_id</t>
   </si>
   <si>
     <t>area_id</t>
   </si>
   <si>
     <t>parque</t>
   </si>
   <si>
     <t>lat</t>
   </si>
   <si>
     <t>lng</t>
   </si>
   <si>
     <t>slug</t>
   </si>
   <si>
     <t>presencia</t>
   </si>
   <si>
     <t>is_validada</t>
   </si>
   <si>
@@ -708,50 +708,59 @@
     <t>APN-SJ</t>
   </si>
   <si>
     <t>Reserva Natural Silvestre Parque Federal Campo San Juan</t>
   </si>
   <si>
     <t>reserva-natural-silvestre-parque-federal-campo-san-juan</t>
   </si>
   <si>
     <t>APN-IB</t>
   </si>
   <si>
     <t>Parque Nacional Iberá</t>
   </si>
   <si>
     <t>parque-nacional-ibera</t>
   </si>
   <si>
     <t>APN-MK</t>
   </si>
   <si>
     <t>Parque Interjurisdiccional Marino Makenke</t>
   </si>
   <si>
     <t>parque-interjurisdiccional-marino-makenke</t>
+  </si>
+  <si>
+    <t>APN-IP</t>
+  </si>
+  <si>
+    <t>Parque Interjurisdiccional Marino Isla Pingüino</t>
+  </si>
+  <si>
+    <t>parque-interjurisdiccional-marino-isla-pinguino</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1055,51 +1064,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J74"/>
+  <dimension ref="A1:J75"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="87.121582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="102.546387" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.711426" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -3296,50 +3305,80 @@
       <c r="B74">
         <v>338</v>
       </c>
       <c r="C74" t="s">
         <v>230</v>
       </c>
       <c r="D74">
         <v>-49.54806</v>
       </c>
       <c r="E74">
         <v>-67.62472</v>
       </c>
       <c r="F74" t="s">
         <v>231</v>
       </c>
       <c r="G74" t="s">
         <v>17</v>
       </c>
       <c r="H74">
         <v>0</v>
       </c>
       <c r="I74">
         <v>15</v>
       </c>
       <c r="J74"/>
+    </row>
+    <row r="75" spans="1:10">
+      <c r="A75" t="s">
+        <v>232</v>
+      </c>
+      <c r="B75">
+        <v>339</v>
+      </c>
+      <c r="C75" t="s">
+        <v>233</v>
+      </c>
+      <c r="D75">
+        <v>-48.15</v>
+      </c>
+      <c r="E75">
+        <v>-65.94458</v>
+      </c>
+      <c r="F75" t="s">
+        <v>234</v>
+      </c>
+      <c r="G75" t="s">
+        <v>17</v>
+      </c>
+      <c r="H75">
+        <v>0</v>
+      </c>
+      <c r="I75">
+        <v>15</v>
+      </c>
+      <c r="J75"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="" right="" top="" bottom="" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>