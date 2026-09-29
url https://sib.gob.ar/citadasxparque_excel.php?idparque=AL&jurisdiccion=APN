--- v0 (2026-06-06)
+++ v1 (2026-09-29)
@@ -3197,50 +3197,107 @@
   <si>
     <t>Phalacrocorax brasilianus subsp. olivaceus</t>
   </si>
   <si>
     <t>olivaceus</t>
   </si>
   <si>
     <t>TINAMIFORMES</t>
   </si>
   <si>
     <t>Tinamidae</t>
   </si>
   <si>
     <t>Eudromia elegans</t>
   </si>
   <si>
     <t>Eudromia</t>
   </si>
   <si>
     <t>elegans</t>
   </si>
   <si>
     <t>MAMMALIA</t>
   </si>
   <si>
+    <t>ARTIODACTYLA</t>
+  </si>
+  <si>
+    <t>Bovidae</t>
+  </si>
+  <si>
+    <t>Bos taurus</t>
+  </si>
+  <si>
+    <t>Bos</t>
+  </si>
+  <si>
+    <t>taurus</t>
+  </si>
+  <si>
+    <t>Cervidae</t>
+  </si>
+  <si>
+    <t>Cervus elaphus</t>
+  </si>
+  <si>
+    <t>Cervus</t>
+  </si>
+  <si>
+    <t>elaphus</t>
+  </si>
+  <si>
+    <t>Hippocamelus bisulcus</t>
+  </si>
+  <si>
+    <t>Hippocamelus</t>
+  </si>
+  <si>
+    <t>bisulcus</t>
+  </si>
+  <si>
+    <t>Pudu puda</t>
+  </si>
+  <si>
+    <t>Pudu</t>
+  </si>
+  <si>
+    <t>puda</t>
+  </si>
+  <si>
+    <t>Suidae</t>
+  </si>
+  <si>
+    <t>Sus scrofa</t>
+  </si>
+  <si>
+    <t>Sus</t>
+  </si>
+  <si>
+    <t>scrofa</t>
+  </si>
+  <si>
     <t>CARNIVORA</t>
   </si>
   <si>
     <t>Canidae</t>
   </si>
   <si>
     <t>Canis lupus subsp. familiaris</t>
   </si>
   <si>
     <t>Canis</t>
   </si>
   <si>
     <t>lupus</t>
   </si>
   <si>
     <t>familiaris</t>
   </si>
   <si>
     <t>Lycalopex culpaeus</t>
   </si>
   <si>
     <t>Lycalopex</t>
   </si>
   <si>
     <t>culpaeus</t>
@@ -3300,107 +3357,50 @@
     <t>Galictis cuja</t>
   </si>
   <si>
     <t>Galictis</t>
   </si>
   <si>
     <t>cuja</t>
   </si>
   <si>
     <t>Lontra provocax</t>
   </si>
   <si>
     <t>Lontra</t>
   </si>
   <si>
     <t>provocax</t>
   </si>
   <si>
     <t>Neovison vison</t>
   </si>
   <si>
     <t>Neovison</t>
   </si>
   <si>
     <t>vison</t>
-  </si>
-[...55 lines deleted...]
-    <t>scrofa</t>
   </si>
   <si>
     <t>CHIROPTERA</t>
   </si>
   <si>
     <t>Molossidae</t>
   </si>
   <si>
     <t>Tadarida brasiliensis</t>
   </si>
   <si>
     <t>Tadarida</t>
   </si>
   <si>
     <t>Vespertilionidae</t>
   </si>
   <si>
     <t>Histiotus magellanicus</t>
   </si>
   <si>
     <t>Histiotus</t>
   </si>
   <si>
     <t>Histiotus montanus</t>
   </si>
@@ -20968,463 +20968,463 @@
       <c r="A371" t="s">
         <v>9</v>
       </c>
       <c r="B371" t="s">
         <v>506</v>
       </c>
       <c r="C371" t="s">
         <v>1060</v>
       </c>
       <c r="D371" t="s">
         <v>1061</v>
       </c>
       <c r="E371" t="s">
         <v>1062</v>
       </c>
       <c r="F371" t="s">
         <v>1063</v>
       </c>
       <c r="G371" t="s">
         <v>1064</v>
       </c>
       <c r="H371" t="s">
         <v>1065</v>
       </c>
       <c r="I371"/>
-      <c r="J371" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J371"/>
     </row>
     <row r="372" spans="1:10">
       <c r="A372" t="s">
         <v>9</v>
       </c>
       <c r="B372" t="s">
         <v>506</v>
       </c>
       <c r="C372" t="s">
         <v>1060</v>
       </c>
       <c r="D372" t="s">
         <v>1061</v>
       </c>
       <c r="E372" t="s">
-        <v>1062</v>
+        <v>1066</v>
       </c>
       <c r="F372" t="s">
         <v>1067</v>
       </c>
       <c r="G372" t="s">
         <v>1068</v>
       </c>
       <c r="H372" t="s">
         <v>1069</v>
       </c>
       <c r="I372"/>
       <c r="J372"/>
     </row>
     <row r="373" spans="1:10">
       <c r="A373" t="s">
         <v>9</v>
       </c>
       <c r="B373" t="s">
         <v>506</v>
       </c>
       <c r="C373" t="s">
         <v>1060</v>
       </c>
       <c r="D373" t="s">
         <v>1061</v>
       </c>
       <c r="E373" t="s">
-        <v>1062</v>
+        <v>1066</v>
       </c>
       <c r="F373" t="s">
         <v>1070</v>
       </c>
       <c r="G373" t="s">
-        <v>1068</v>
+        <v>1071</v>
       </c>
       <c r="H373" t="s">
-        <v>1069</v>
+        <v>1072</v>
       </c>
       <c r="I373"/>
-      <c r="J373" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J373"/>
     </row>
     <row r="374" spans="1:10">
       <c r="A374" t="s">
         <v>9</v>
       </c>
       <c r="B374" t="s">
         <v>506</v>
       </c>
       <c r="C374" t="s">
         <v>1060</v>
       </c>
       <c r="D374" t="s">
         <v>1061</v>
       </c>
       <c r="E374" t="s">
-        <v>1062</v>
+        <v>1066</v>
       </c>
       <c r="F374" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
       <c r="G374" t="s">
-        <v>1068</v>
+        <v>1074</v>
       </c>
       <c r="H374" t="s">
-        <v>1072</v>
+        <v>1075</v>
       </c>
       <c r="I374"/>
       <c r="J374"/>
     </row>
     <row r="375" spans="1:10">
       <c r="A375" t="s">
         <v>9</v>
       </c>
       <c r="B375" t="s">
         <v>506</v>
       </c>
       <c r="C375" t="s">
         <v>1060</v>
       </c>
       <c r="D375" t="s">
         <v>1061</v>
       </c>
       <c r="E375" t="s">
-        <v>1073</v>
+        <v>1076</v>
       </c>
       <c r="F375" t="s">
-        <v>1074</v>
+        <v>1077</v>
       </c>
       <c r="G375" t="s">
-        <v>1075</v>
+        <v>1078</v>
       </c>
       <c r="H375" t="s">
-        <v>1076</v>
+        <v>1079</v>
       </c>
       <c r="I375"/>
       <c r="J375"/>
     </row>
     <row r="376" spans="1:10">
       <c r="A376" t="s">
         <v>9</v>
       </c>
       <c r="B376" t="s">
         <v>506</v>
       </c>
       <c r="C376" t="s">
         <v>1060</v>
       </c>
       <c r="D376" t="s">
-        <v>1061</v>
+        <v>1080</v>
       </c>
       <c r="E376" t="s">
-        <v>1073</v>
+        <v>1081</v>
       </c>
       <c r="F376" t="s">
-        <v>1077</v>
+        <v>1082</v>
       </c>
       <c r="G376" t="s">
-        <v>1075</v>
+        <v>1083</v>
       </c>
       <c r="H376" t="s">
-        <v>1078</v>
+        <v>1084</v>
       </c>
       <c r="I376"/>
-      <c r="J376"/>
+      <c r="J376" t="s">
+        <v>1085</v>
+      </c>
     </row>
     <row r="377" spans="1:10">
       <c r="A377" t="s">
         <v>9</v>
       </c>
       <c r="B377" t="s">
         <v>506</v>
       </c>
       <c r="C377" t="s">
         <v>1060</v>
       </c>
       <c r="D377" t="s">
-        <v>1061</v>
+        <v>1080</v>
       </c>
       <c r="E377" t="s">
-        <v>1073</v>
+        <v>1081</v>
       </c>
       <c r="F377" t="s">
-        <v>1079</v>
+        <v>1086</v>
       </c>
       <c r="G377" t="s">
-        <v>1080</v>
+        <v>1087</v>
       </c>
       <c r="H377" t="s">
-        <v>1081</v>
+        <v>1088</v>
       </c>
       <c r="I377"/>
       <c r="J377"/>
     </row>
     <row r="378" spans="1:10">
       <c r="A378" t="s">
         <v>9</v>
       </c>
       <c r="B378" t="s">
         <v>506</v>
       </c>
       <c r="C378" t="s">
         <v>1060</v>
       </c>
       <c r="D378" t="s">
-        <v>1061</v>
+        <v>1080</v>
       </c>
       <c r="E378" t="s">
-        <v>1082</v>
+        <v>1081</v>
       </c>
       <c r="F378" t="s">
-        <v>1083</v>
+        <v>1089</v>
       </c>
       <c r="G378" t="s">
-        <v>1084</v>
+        <v>1087</v>
       </c>
       <c r="H378" t="s">
-        <v>1085</v>
+        <v>1088</v>
       </c>
       <c r="I378"/>
-      <c r="J378"/>
+      <c r="J378" t="s">
+        <v>1088</v>
+      </c>
     </row>
     <row r="379" spans="1:10">
       <c r="A379" t="s">
         <v>9</v>
       </c>
       <c r="B379" t="s">
         <v>506</v>
       </c>
       <c r="C379" t="s">
         <v>1060</v>
       </c>
       <c r="D379" t="s">
-        <v>1061</v>
+        <v>1080</v>
       </c>
       <c r="E379" t="s">
-        <v>1086</v>
+        <v>1081</v>
       </c>
       <c r="F379" t="s">
+        <v>1090</v>
+      </c>
+      <c r="G379" t="s">
         <v>1087</v>
       </c>
-      <c r="G379" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H379" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="I379"/>
       <c r="J379"/>
     </row>
     <row r="380" spans="1:10">
       <c r="A380" t="s">
         <v>9</v>
       </c>
       <c r="B380" t="s">
         <v>506</v>
       </c>
       <c r="C380" t="s">
         <v>1060</v>
       </c>
       <c r="D380" t="s">
-        <v>1061</v>
+        <v>1080</v>
       </c>
       <c r="E380" t="s">
-        <v>1086</v>
+        <v>1092</v>
       </c>
       <c r="F380" t="s">
-        <v>1090</v>
+        <v>1093</v>
       </c>
       <c r="G380" t="s">
-        <v>1091</v>
+        <v>1094</v>
       </c>
       <c r="H380" t="s">
-        <v>1092</v>
+        <v>1095</v>
       </c>
       <c r="I380"/>
       <c r="J380"/>
     </row>
     <row r="381" spans="1:10">
       <c r="A381" t="s">
         <v>9</v>
       </c>
       <c r="B381" t="s">
         <v>506</v>
       </c>
       <c r="C381" t="s">
         <v>1060</v>
       </c>
       <c r="D381" t="s">
-        <v>1061</v>
+        <v>1080</v>
       </c>
       <c r="E381" t="s">
-        <v>1086</v>
+        <v>1092</v>
       </c>
       <c r="F381" t="s">
-        <v>1093</v>
+        <v>1096</v>
       </c>
       <c r="G381" t="s">
         <v>1094</v>
       </c>
       <c r="H381" t="s">
-        <v>1095</v>
+        <v>1097</v>
       </c>
       <c r="I381"/>
       <c r="J381"/>
     </row>
     <row r="382" spans="1:10">
       <c r="A382" t="s">
         <v>9</v>
       </c>
       <c r="B382" t="s">
         <v>506</v>
       </c>
       <c r="C382" t="s">
         <v>1060</v>
       </c>
       <c r="D382" t="s">
-        <v>1096</v>
+        <v>1080</v>
       </c>
       <c r="E382" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="F382" t="s">
         <v>1098</v>
       </c>
       <c r="G382" t="s">
         <v>1099</v>
       </c>
       <c r="H382" t="s">
         <v>1100</v>
       </c>
       <c r="I382"/>
       <c r="J382"/>
     </row>
     <row r="383" spans="1:10">
       <c r="A383" t="s">
         <v>9</v>
       </c>
       <c r="B383" t="s">
         <v>506</v>
       </c>
       <c r="C383" t="s">
         <v>1060</v>
       </c>
       <c r="D383" t="s">
-        <v>1096</v>
+        <v>1080</v>
       </c>
       <c r="E383" t="s">
         <v>1101</v>
       </c>
       <c r="F383" t="s">
         <v>1102</v>
       </c>
       <c r="G383" t="s">
         <v>1103</v>
       </c>
       <c r="H383" t="s">
         <v>1104</v>
       </c>
       <c r="I383"/>
       <c r="J383"/>
     </row>
     <row r="384" spans="1:10">
       <c r="A384" t="s">
         <v>9</v>
       </c>
       <c r="B384" t="s">
         <v>506</v>
       </c>
       <c r="C384" t="s">
         <v>1060</v>
       </c>
       <c r="D384" t="s">
-        <v>1096</v>
+        <v>1080</v>
       </c>
       <c r="E384" t="s">
-        <v>1101</v>
+        <v>1105</v>
       </c>
       <c r="F384" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="G384" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="H384" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="I384"/>
       <c r="J384"/>
     </row>
     <row r="385" spans="1:10">
       <c r="A385" t="s">
         <v>9</v>
       </c>
       <c r="B385" t="s">
         <v>506</v>
       </c>
       <c r="C385" t="s">
         <v>1060</v>
       </c>
       <c r="D385" t="s">
-        <v>1096</v>
+        <v>1080</v>
       </c>
       <c r="E385" t="s">
-        <v>1101</v>
+        <v>1105</v>
       </c>
       <c r="F385" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="G385" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="H385" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="I385"/>
       <c r="J385"/>
     </row>
     <row r="386" spans="1:10">
       <c r="A386" t="s">
         <v>9</v>
       </c>
       <c r="B386" t="s">
         <v>506</v>
       </c>
       <c r="C386" t="s">
         <v>1060</v>
       </c>
       <c r="D386" t="s">
-        <v>1096</v>
+        <v>1080</v>
       </c>
       <c r="E386" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="F386" t="s">
         <v>1112</v>
       </c>
       <c r="G386" t="s">
         <v>1113</v>
       </c>
       <c r="H386" t="s">
         <v>1114</v>
       </c>
       <c r="I386"/>
       <c r="J386"/>
     </row>
     <row r="387" spans="1:10">
       <c r="A387" t="s">
         <v>9</v>
       </c>
       <c r="B387" t="s">
         <v>506</v>
       </c>
       <c r="C387" t="s">
         <v>1060</v>
       </c>
       <c r="D387" t="s">
         <v>1115</v>