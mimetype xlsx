--- v0 (2026-06-01)
+++ v1 (2026-07-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1122">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1120">
   <si>
     <t>Reino</t>
   </si>
   <si>
     <t>Phylum/Division</t>
   </si>
   <si>
     <t>Clase</t>
   </si>
   <si>
     <t>Orden</t>
   </si>
   <si>
     <t>Familia</t>
   </si>
   <si>
     <t>Especie</t>
   </si>
   <si>
     <t>Genero</t>
   </si>
   <si>
     <t>Variedad</t>
   </si>
   <si>
@@ -983,60 +983,54 @@
   <si>
     <t>Anairetes</t>
   </si>
   <si>
     <t>parulus</t>
   </si>
   <si>
     <t>Elaenia albiceps</t>
   </si>
   <si>
     <t>Elaenia</t>
   </si>
   <si>
     <t>albiceps</t>
   </si>
   <si>
     <t>Hymenops perspicillatus</t>
   </si>
   <si>
     <t>Hymenops</t>
   </si>
   <si>
     <t>perspicillatus</t>
   </si>
   <si>
-    <t>Lessonia oreas</t>
+    <t>Lessonia rufa</t>
   </si>
   <si>
     <t>Lessonia</t>
-  </si>
-[...4 lines deleted...]
-    <t>Lessonia rufa</t>
   </si>
   <si>
     <t>rufa</t>
   </si>
   <si>
     <t>Muscisaxicola capistratus</t>
   </si>
   <si>
     <t>Muscisaxicola</t>
   </si>
   <si>
     <t>capistratus</t>
   </si>
   <si>
     <t>Muscisaxicola maclovianus</t>
   </si>
   <si>
     <t>maclovianus</t>
   </si>
   <si>
     <t>Muscisaxicola maclovianus subsp. mentalis</t>
   </si>
   <si>
     <t>mentalis</t>
   </si>
@@ -3724,51 +3718,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J396"/>
+  <dimension ref="A1:J395"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -6832,8125 +6826,8097 @@
         <v>325</v>
       </c>
       <c r="I109"/>
       <c r="J109"/>
     </row>
     <row r="110" spans="1:10">
       <c r="A110" t="s">
         <v>9</v>
       </c>
       <c r="B110" t="s">
         <v>33</v>
       </c>
       <c r="C110" t="s">
         <v>40</v>
       </c>
       <c r="D110" t="s">
         <v>195</v>
       </c>
       <c r="E110" t="s">
         <v>306</v>
       </c>
       <c r="F110" t="s">
         <v>326</v>
       </c>
       <c r="G110" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="H110" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="I110"/>
       <c r="J110"/>
     </row>
     <row r="111" spans="1:10">
       <c r="A111" t="s">
         <v>9</v>
       </c>
       <c r="B111" t="s">
         <v>33</v>
       </c>
       <c r="C111" t="s">
         <v>40</v>
       </c>
       <c r="D111" t="s">
         <v>195</v>
       </c>
       <c r="E111" t="s">
         <v>306</v>
       </c>
       <c r="F111" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="G111" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="H111" t="s">
         <v>330</v>
       </c>
       <c r="I111"/>
       <c r="J111"/>
     </row>
     <row r="112" spans="1:10">
       <c r="A112" t="s">
         <v>9</v>
       </c>
       <c r="B112" t="s">
         <v>33</v>
       </c>
       <c r="C112" t="s">
         <v>40</v>
       </c>
       <c r="D112" t="s">
         <v>195</v>
       </c>
       <c r="E112" t="s">
         <v>306</v>
       </c>
       <c r="F112" t="s">
         <v>331</v>
       </c>
       <c r="G112" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="H112" t="s">
+        <v>330</v>
+      </c>
+      <c r="I112"/>
+      <c r="J112" t="s">
         <v>332</v>
       </c>
-      <c r="I112"/>
-      <c r="J112"/>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" t="s">
         <v>9</v>
       </c>
       <c r="B113" t="s">
         <v>33</v>
       </c>
       <c r="C113" t="s">
         <v>40</v>
       </c>
       <c r="D113" t="s">
         <v>195</v>
       </c>
       <c r="E113" t="s">
         <v>306</v>
       </c>
       <c r="F113" t="s">
         <v>333</v>
       </c>
       <c r="G113" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="H113" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="I113"/>
-      <c r="J113" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J113"/>
     </row>
     <row r="114" spans="1:10">
       <c r="A114" t="s">
         <v>9</v>
       </c>
       <c r="B114" t="s">
         <v>33</v>
       </c>
       <c r="C114" t="s">
         <v>40</v>
       </c>
       <c r="D114" t="s">
         <v>195</v>
       </c>
       <c r="E114" t="s">
         <v>306</v>
       </c>
       <c r="F114" t="s">
         <v>335</v>
       </c>
       <c r="G114" t="s">
-        <v>329</v>
+        <v>336</v>
       </c>
       <c r="H114" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="I114"/>
       <c r="J114"/>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" t="s">
         <v>9</v>
       </c>
       <c r="B115" t="s">
         <v>33</v>
       </c>
       <c r="C115" t="s">
         <v>40</v>
       </c>
       <c r="D115" t="s">
         <v>195</v>
       </c>
       <c r="E115" t="s">
         <v>306</v>
       </c>
       <c r="F115" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="G115" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="H115" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="I115"/>
       <c r="J115"/>
     </row>
     <row r="116" spans="1:10">
       <c r="A116" t="s">
         <v>9</v>
       </c>
       <c r="B116" t="s">
         <v>33</v>
       </c>
       <c r="C116" t="s">
         <v>40</v>
       </c>
       <c r="D116" t="s">
-        <v>195</v>
+        <v>341</v>
       </c>
       <c r="E116" t="s">
-        <v>306</v>
+        <v>342</v>
       </c>
       <c r="F116" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="G116" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="H116" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="I116"/>
       <c r="J116"/>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" t="s">
         <v>9</v>
       </c>
       <c r="B117" t="s">
         <v>33</v>
       </c>
       <c r="C117" t="s">
         <v>40</v>
       </c>
       <c r="D117" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E117" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F117" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="G117" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="H117" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="I117"/>
       <c r="J117"/>
     </row>
     <row r="118" spans="1:10">
       <c r="A118" t="s">
         <v>9</v>
       </c>
       <c r="B118" t="s">
         <v>33</v>
       </c>
       <c r="C118" t="s">
         <v>40</v>
       </c>
       <c r="D118" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E118" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="F118" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="G118" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="H118" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="I118"/>
       <c r="J118"/>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" t="s">
         <v>9</v>
       </c>
       <c r="B119" t="s">
         <v>33</v>
       </c>
       <c r="C119" t="s">
         <v>40</v>
       </c>
       <c r="D119" t="s">
-        <v>343</v>
+        <v>353</v>
       </c>
       <c r="E119" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="F119" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="G119" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="H119" t="s">
-        <v>354</v>
+        <v>121</v>
       </c>
       <c r="I119"/>
       <c r="J119"/>
     </row>
     <row r="120" spans="1:10">
       <c r="A120" t="s">
         <v>9</v>
       </c>
       <c r="B120" t="s">
         <v>33</v>
       </c>
       <c r="C120" t="s">
         <v>40</v>
       </c>
       <c r="D120" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="E120" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="F120" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="G120" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="H120" t="s">
-        <v>121</v>
+        <v>361</v>
       </c>
       <c r="I120"/>
       <c r="J120"/>
     </row>
     <row r="121" spans="1:10">
       <c r="A121" t="s">
         <v>9</v>
       </c>
       <c r="B121" t="s">
         <v>33</v>
       </c>
       <c r="C121" t="s">
         <v>40</v>
       </c>
       <c r="D121" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="E121" t="s">
+        <v>358</v>
+      </c>
+      <c r="F121" t="s">
+        <v>362</v>
+      </c>
+      <c r="G121" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>362</v>
       </c>
       <c r="H121" t="s">
         <v>363</v>
       </c>
       <c r="I121"/>
       <c r="J121"/>
     </row>
     <row r="122" spans="1:10">
       <c r="A122" t="s">
         <v>9</v>
       </c>
       <c r="B122" t="s">
         <v>33</v>
       </c>
       <c r="C122" t="s">
         <v>40</v>
       </c>
       <c r="D122" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="E122" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="F122" t="s">
         <v>364</v>
       </c>
       <c r="G122" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="H122" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="I122"/>
-      <c r="J122"/>
+      <c r="J122" t="s">
+        <v>363</v>
+      </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123" t="s">
         <v>9</v>
       </c>
       <c r="B123" t="s">
         <v>33</v>
       </c>
       <c r="C123" t="s">
         <v>40</v>
       </c>
       <c r="D123" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="E123" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="F123" t="s">
+        <v>365</v>
+      </c>
+      <c r="G123" t="s">
         <v>366</v>
       </c>
-      <c r="G123" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H123" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="I123"/>
       <c r="J123" t="s">
-        <v>365</v>
+        <v>121</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" t="s">
         <v>9</v>
       </c>
       <c r="B124" t="s">
         <v>33</v>
       </c>
       <c r="C124" t="s">
         <v>40</v>
       </c>
       <c r="D124" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
       <c r="E124" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="F124" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="G124" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="H124" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="I124"/>
-      <c r="J124" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J124"/>
     </row>
     <row r="125" spans="1:10">
       <c r="A125" t="s">
         <v>9</v>
       </c>
       <c r="B125" t="s">
         <v>33</v>
       </c>
       <c r="C125" t="s">
         <v>40</v>
       </c>
       <c r="D125" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="E125" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="F125" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="G125" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="H125" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="I125"/>
       <c r="J125"/>
     </row>
     <row r="126" spans="1:10">
       <c r="A126" t="s">
         <v>9</v>
       </c>
       <c r="B126" t="s">
         <v>33</v>
       </c>
       <c r="C126" t="s">
         <v>40</v>
       </c>
       <c r="D126" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="E126" t="s">
+        <v>374</v>
+      </c>
+      <c r="F126" t="s">
+        <v>378</v>
+      </c>
+      <c r="G126" t="s">
         <v>376</v>
       </c>
-      <c r="F126" t="s">
+      <c r="H126" t="s">
         <v>377</v>
       </c>
-      <c r="G126" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I126"/>
-      <c r="J126"/>
+      <c r="J126" t="s">
+        <v>377</v>
+      </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127" t="s">
         <v>9</v>
       </c>
       <c r="B127" t="s">
         <v>33</v>
       </c>
       <c r="C127" t="s">
         <v>40</v>
       </c>
       <c r="D127" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="E127" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="F127" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="G127" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="H127" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="I127"/>
-      <c r="J127" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J127"/>
     </row>
     <row r="128" spans="1:10">
       <c r="A128" t="s">
         <v>9</v>
       </c>
       <c r="B128" t="s">
         <v>33</v>
       </c>
       <c r="C128" t="s">
         <v>40</v>
       </c>
       <c r="D128" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E128" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F128" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="G128" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="H128" t="s">
-        <v>385</v>
+        <v>211</v>
       </c>
       <c r="I128"/>
       <c r="J128"/>
     </row>
     <row r="129" spans="1:10">
       <c r="A129" t="s">
         <v>9</v>
       </c>
       <c r="B129" t="s">
         <v>33</v>
       </c>
       <c r="C129" t="s">
         <v>40</v>
       </c>
       <c r="D129" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E129" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F129" t="s">
         <v>386</v>
       </c>
       <c r="G129" t="s">
         <v>387</v>
       </c>
       <c r="H129" t="s">
-        <v>211</v>
+        <v>305</v>
       </c>
       <c r="I129"/>
       <c r="J129"/>
     </row>
     <row r="130" spans="1:10">
       <c r="A130" t="s">
         <v>9</v>
       </c>
       <c r="B130" t="s">
         <v>33</v>
       </c>
       <c r="C130" t="s">
         <v>40</v>
       </c>
       <c r="D130" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E130" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F130" t="s">
         <v>388</v>
       </c>
       <c r="G130" t="s">
         <v>389</v>
       </c>
       <c r="H130" t="s">
-        <v>305</v>
+        <v>390</v>
       </c>
       <c r="I130"/>
       <c r="J130"/>
     </row>
     <row r="131" spans="1:10">
       <c r="A131" t="s">
         <v>9</v>
       </c>
       <c r="B131" t="s">
         <v>33</v>
       </c>
       <c r="C131" t="s">
         <v>40</v>
       </c>
       <c r="D131" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E131" t="s">
-        <v>382</v>
+        <v>391</v>
       </c>
       <c r="F131" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="G131" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="H131" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="I131"/>
       <c r="J131"/>
     </row>
     <row r="132" spans="1:10">
       <c r="A132" t="s">
         <v>9</v>
       </c>
       <c r="B132" t="s">
         <v>33</v>
       </c>
       <c r="C132" t="s">
         <v>40</v>
       </c>
       <c r="D132" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E132" t="s">
+        <v>391</v>
+      </c>
+      <c r="F132" t="s">
+        <v>395</v>
+      </c>
+      <c r="G132" t="s">
         <v>393</v>
       </c>
-      <c r="F132" t="s">
+      <c r="H132" t="s">
         <v>394</v>
       </c>
-      <c r="G132" t="s">
-[...2 lines deleted...]
-      <c r="H132" t="s">
+      <c r="I132"/>
+      <c r="J132" t="s">
         <v>396</v>
       </c>
-      <c r="I132"/>
-      <c r="J132"/>
     </row>
     <row r="133" spans="1:10">
       <c r="A133" t="s">
         <v>9</v>
       </c>
       <c r="B133" t="s">
         <v>33</v>
       </c>
       <c r="C133" t="s">
         <v>40</v>
       </c>
       <c r="D133" t="s">
-        <v>381</v>
+        <v>397</v>
       </c>
       <c r="E133" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="F133" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="G133" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
       <c r="H133" t="s">
-        <v>396</v>
+        <v>237</v>
       </c>
       <c r="I133"/>
-      <c r="J133" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J133"/>
     </row>
     <row r="134" spans="1:10">
       <c r="A134" t="s">
         <v>9</v>
       </c>
       <c r="B134" t="s">
         <v>33</v>
       </c>
       <c r="C134" t="s">
         <v>40</v>
       </c>
       <c r="D134" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="E134" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F134" t="s">
         <v>401</v>
       </c>
       <c r="G134" t="s">
         <v>402</v>
       </c>
       <c r="H134" t="s">
-        <v>237</v>
+        <v>403</v>
       </c>
       <c r="I134"/>
       <c r="J134"/>
     </row>
     <row r="135" spans="1:10">
       <c r="A135" t="s">
         <v>9</v>
       </c>
       <c r="B135" t="s">
         <v>33</v>
       </c>
       <c r="C135" t="s">
-        <v>40</v>
+        <v>404</v>
       </c>
       <c r="D135" t="s">
-        <v>399</v>
+        <v>405</v>
       </c>
       <c r="E135" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
       <c r="F135" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="G135" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="H135" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="I135"/>
       <c r="J135"/>
     </row>
     <row r="136" spans="1:10">
       <c r="A136" t="s">
         <v>9</v>
       </c>
       <c r="B136" t="s">
         <v>33</v>
       </c>
       <c r="C136" t="s">
+        <v>404</v>
+      </c>
+      <c r="D136" t="s">
+        <v>405</v>
+      </c>
+      <c r="E136" t="s">
         <v>406</v>
       </c>
-      <c r="D136" t="s">
-[...2 lines deleted...]
-      <c r="E136" t="s">
+      <c r="F136" t="s">
+        <v>410</v>
+      </c>
+      <c r="G136" t="s">
         <v>408</v>
       </c>
-      <c r="F136" t="s">
+      <c r="H136" t="s">
         <v>409</v>
       </c>
-      <c r="G136" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I136"/>
-      <c r="J136"/>
+      <c r="J136" t="s">
+        <v>409</v>
+      </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137" t="s">
         <v>9</v>
       </c>
       <c r="B137" t="s">
         <v>33</v>
       </c>
       <c r="C137" t="s">
+        <v>404</v>
+      </c>
+      <c r="D137" t="s">
+        <v>405</v>
+      </c>
+      <c r="E137" t="s">
         <v>406</v>
       </c>
-      <c r="D137" t="s">
-[...2 lines deleted...]
-      <c r="E137" t="s">
+      <c r="F137" t="s">
+        <v>411</v>
+      </c>
+      <c r="G137" t="s">
         <v>408</v>
       </c>
-      <c r="F137" t="s">
+      <c r="H137" t="s">
         <v>412</v>
       </c>
-      <c r="G137" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I137"/>
-      <c r="J137" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J137"/>
     </row>
     <row r="138" spans="1:10">
       <c r="A138" t="s">
         <v>9</v>
       </c>
       <c r="B138" t="s">
         <v>33</v>
       </c>
       <c r="C138" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="D138" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E138" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="F138" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="G138" t="s">
-        <v>410</v>
+        <v>415</v>
       </c>
       <c r="H138" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="I138"/>
       <c r="J138"/>
     </row>
     <row r="139" spans="1:10">
       <c r="A139" t="s">
         <v>9</v>
       </c>
       <c r="B139" t="s">
         <v>33</v>
       </c>
       <c r="C139" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="D139" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E139" t="s">
+        <v>413</v>
+      </c>
+      <c r="F139" t="s">
+        <v>417</v>
+      </c>
+      <c r="G139" t="s">
         <v>415</v>
-      </c>
-[...4 lines deleted...]
-        <v>417</v>
       </c>
       <c r="H139" t="s">
         <v>418</v>
       </c>
       <c r="I139"/>
       <c r="J139"/>
     </row>
     <row r="140" spans="1:10">
       <c r="A140" t="s">
         <v>9</v>
       </c>
       <c r="B140" t="s">
         <v>33</v>
       </c>
       <c r="C140" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="D140" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E140" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
       <c r="F140" t="s">
         <v>419</v>
       </c>
       <c r="G140" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="H140" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="I140"/>
       <c r="J140"/>
     </row>
     <row r="141" spans="1:10">
       <c r="A141" t="s">
         <v>9</v>
       </c>
       <c r="B141" t="s">
         <v>33</v>
       </c>
       <c r="C141" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="D141" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E141" t="s">
-        <v>415</v>
+        <v>422</v>
       </c>
       <c r="F141" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="G141" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="H141" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="I141"/>
       <c r="J141"/>
     </row>
     <row r="142" spans="1:10">
       <c r="A142" t="s">
         <v>9</v>
       </c>
       <c r="B142" t="s">
         <v>33</v>
       </c>
       <c r="C142" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="D142" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E142" t="s">
+        <v>422</v>
+      </c>
+      <c r="F142" t="s">
+        <v>426</v>
+      </c>
+      <c r="G142" t="s">
         <v>424</v>
       </c>
-      <c r="F142" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H142" t="s">
-        <v>427</v>
+        <v>291</v>
       </c>
       <c r="I142"/>
       <c r="J142"/>
     </row>
     <row r="143" spans="1:10">
       <c r="A143" t="s">
         <v>9</v>
       </c>
       <c r="B143" t="s">
         <v>33</v>
       </c>
       <c r="C143" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="D143" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E143" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="F143" t="s">
         <v>428</v>
       </c>
       <c r="G143" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="H143" t="s">
-        <v>291</v>
+        <v>430</v>
       </c>
       <c r="I143"/>
       <c r="J143"/>
     </row>
     <row r="144" spans="1:10">
       <c r="A144" t="s">
         <v>9</v>
       </c>
       <c r="B144" t="s">
         <v>33</v>
       </c>
       <c r="C144" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="D144" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E144" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="F144" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="G144" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="H144" t="s">
-        <v>432</v>
+        <v>256</v>
       </c>
       <c r="I144"/>
       <c r="J144"/>
     </row>
     <row r="145" spans="1:10">
       <c r="A145" t="s">
         <v>9</v>
       </c>
       <c r="B145" t="s">
         <v>33</v>
       </c>
       <c r="C145" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="D145" t="s">
-        <v>407</v>
+        <v>433</v>
       </c>
       <c r="E145" t="s">
-        <v>429</v>
+        <v>434</v>
       </c>
       <c r="F145" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="G145" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="H145" t="s">
-        <v>256</v>
+        <v>437</v>
       </c>
       <c r="I145"/>
       <c r="J145"/>
     </row>
     <row r="146" spans="1:10">
       <c r="A146" t="s">
         <v>9</v>
       </c>
       <c r="B146" t="s">
         <v>33</v>
       </c>
       <c r="C146" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="D146" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="E146" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="F146" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="G146" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="H146" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="I146"/>
       <c r="J146"/>
     </row>
     <row r="147" spans="1:10">
       <c r="A147" t="s">
         <v>9</v>
       </c>
       <c r="B147" t="s">
         <v>33</v>
       </c>
       <c r="C147" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="D147" t="s">
-        <v>435</v>
+        <v>442</v>
       </c>
       <c r="E147" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="F147" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="G147" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="H147" t="s">
-        <v>443</v>
+        <v>311</v>
       </c>
       <c r="I147"/>
       <c r="J147"/>
     </row>
     <row r="148" spans="1:10">
       <c r="A148" t="s">
         <v>9</v>
       </c>
       <c r="B148" t="s">
         <v>33</v>
       </c>
       <c r="C148" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="D148" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="E148" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="F148" t="s">
         <v>446</v>
       </c>
       <c r="G148" t="s">
         <v>447</v>
       </c>
       <c r="H148" t="s">
-        <v>311</v>
+        <v>448</v>
       </c>
       <c r="I148"/>
       <c r="J148"/>
     </row>
     <row r="149" spans="1:10">
       <c r="A149" t="s">
         <v>9</v>
       </c>
       <c r="B149" t="s">
         <v>33</v>
       </c>
       <c r="C149" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="D149" t="s">
-        <v>444</v>
+        <v>449</v>
       </c>
       <c r="E149" t="s">
-        <v>445</v>
+        <v>450</v>
       </c>
       <c r="F149" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="G149" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="H149" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="I149"/>
       <c r="J149"/>
     </row>
     <row r="150" spans="1:10">
       <c r="A150" t="s">
         <v>9</v>
       </c>
       <c r="B150" t="s">
         <v>33</v>
       </c>
       <c r="C150" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="D150" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="E150" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="F150" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="G150" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="H150" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="I150"/>
       <c r="J150"/>
     </row>
     <row r="151" spans="1:10">
       <c r="A151" t="s">
         <v>9</v>
       </c>
       <c r="B151" t="s">
         <v>33</v>
       </c>
       <c r="C151" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="D151" t="s">
-        <v>451</v>
+        <v>457</v>
       </c>
       <c r="E151" t="s">
-        <v>452</v>
+        <v>458</v>
       </c>
       <c r="F151" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="G151" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="H151" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="I151"/>
       <c r="J151"/>
     </row>
     <row r="152" spans="1:10">
       <c r="A152" t="s">
         <v>9</v>
       </c>
       <c r="B152" t="s">
         <v>33</v>
       </c>
       <c r="C152" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="D152" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E152" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F152" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="G152" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="H152" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="I152"/>
       <c r="J152"/>
     </row>
     <row r="153" spans="1:10">
       <c r="A153" t="s">
         <v>9</v>
       </c>
       <c r="B153" t="s">
         <v>33</v>
       </c>
       <c r="C153" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="D153" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="E153" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="F153" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="G153" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="H153" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="I153"/>
       <c r="J153"/>
     </row>
     <row r="154" spans="1:10">
       <c r="A154" t="s">
         <v>9</v>
       </c>
       <c r="B154" t="s">
         <v>33</v>
       </c>
       <c r="C154" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="D154" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="E154" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="F154" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="G154" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="H154" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="I154"/>
       <c r="J154"/>
     </row>
     <row r="155" spans="1:10">
       <c r="A155" t="s">
         <v>9</v>
       </c>
       <c r="B155" t="s">
         <v>33</v>
       </c>
       <c r="C155" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="D155" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="E155" t="s">
-        <v>470</v>
+        <v>475</v>
       </c>
       <c r="F155" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="G155" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="H155" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="I155"/>
       <c r="J155"/>
     </row>
     <row r="156" spans="1:10">
       <c r="A156" t="s">
         <v>9</v>
       </c>
       <c r="B156" t="s">
         <v>33</v>
       </c>
       <c r="C156" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="D156" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="E156" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F156" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="G156" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="H156" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="I156"/>
       <c r="J156"/>
     </row>
     <row r="157" spans="1:10">
       <c r="A157" t="s">
         <v>9</v>
       </c>
       <c r="B157" t="s">
         <v>33</v>
       </c>
       <c r="C157" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="D157" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="E157" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F157" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="G157" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="H157" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="I157"/>
       <c r="J157"/>
     </row>
     <row r="158" spans="1:10">
       <c r="A158" t="s">
         <v>9</v>
       </c>
       <c r="B158" t="s">
         <v>33</v>
       </c>
       <c r="C158" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="D158" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="E158" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F158" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="G158" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="H158" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="I158"/>
       <c r="J158"/>
     </row>
     <row r="159" spans="1:10">
       <c r="A159" t="s">
         <v>9</v>
       </c>
       <c r="B159" t="s">
         <v>33</v>
       </c>
       <c r="C159" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="D159" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="E159" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F159" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="G159" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="H159" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="I159"/>
       <c r="J159"/>
     </row>
     <row r="160" spans="1:10">
       <c r="A160" t="s">
         <v>9</v>
       </c>
       <c r="B160" t="s">
         <v>33</v>
       </c>
       <c r="C160" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="D160" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="E160" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F160" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="G160" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="H160" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="I160"/>
       <c r="J160"/>
     </row>
     <row r="161" spans="1:10">
       <c r="A161" t="s">
         <v>9</v>
       </c>
       <c r="B161" t="s">
         <v>33</v>
       </c>
       <c r="C161" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="D161" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="E161" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F161" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="G161" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="H161" t="s">
         <v>495</v>
       </c>
       <c r="I161"/>
       <c r="J161"/>
     </row>
     <row r="162" spans="1:10">
       <c r="A162" t="s">
         <v>9</v>
       </c>
       <c r="B162" t="s">
         <v>33</v>
       </c>
       <c r="C162" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="D162" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="E162" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F162" t="s">
         <v>496</v>
       </c>
       <c r="G162" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="H162" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="I162"/>
       <c r="J162"/>
     </row>
     <row r="163" spans="1:10">
       <c r="A163" t="s">
         <v>9</v>
       </c>
       <c r="B163" t="s">
         <v>33</v>
       </c>
       <c r="C163" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="D163" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="E163" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F163" t="s">
+        <v>499</v>
+      </c>
+      <c r="G163" t="s">
+        <v>497</v>
+      </c>
+      <c r="H163" t="s">
         <v>498</v>
       </c>
-      <c r="G163" t="s">
-[...2 lines deleted...]
-      <c r="H163" t="s">
+      <c r="I163"/>
+      <c r="J163" t="s">
         <v>500</v>
       </c>
-      <c r="I163"/>
-      <c r="J163"/>
     </row>
     <row r="164" spans="1:10">
       <c r="A164" t="s">
         <v>9</v>
       </c>
       <c r="B164" t="s">
         <v>33</v>
       </c>
       <c r="C164" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="D164" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="E164" t="s">
-        <v>477</v>
+        <v>501</v>
       </c>
       <c r="F164" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="G164" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="H164" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="I164"/>
-      <c r="J164" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J164"/>
     </row>
     <row r="165" spans="1:10">
       <c r="A165" t="s">
         <v>9</v>
       </c>
       <c r="B165" t="s">
         <v>33</v>
       </c>
       <c r="C165" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="D165" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="E165" t="s">
+        <v>501</v>
+      </c>
+      <c r="F165" t="s">
+        <v>505</v>
+      </c>
+      <c r="G165" t="s">
         <v>503</v>
       </c>
-      <c r="F165" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H165" t="s">
-        <v>506</v>
+        <v>305</v>
       </c>
       <c r="I165"/>
       <c r="J165"/>
     </row>
     <row r="166" spans="1:10">
       <c r="A166" t="s">
         <v>9</v>
       </c>
       <c r="B166" t="s">
         <v>33</v>
       </c>
       <c r="C166" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="D166" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="E166" t="s">
+        <v>501</v>
+      </c>
+      <c r="F166" t="s">
+        <v>506</v>
+      </c>
+      <c r="G166" t="s">
         <v>503</v>
       </c>
-      <c r="F166" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H166" t="s">
-        <v>305</v>
+        <v>291</v>
       </c>
       <c r="I166"/>
       <c r="J166"/>
     </row>
     <row r="167" spans="1:10">
       <c r="A167" t="s">
         <v>9</v>
       </c>
       <c r="B167" t="s">
         <v>33</v>
       </c>
       <c r="C167" t="s">
-        <v>406</v>
+        <v>507</v>
       </c>
       <c r="D167" t="s">
-        <v>469</v>
+        <v>508</v>
       </c>
       <c r="E167" t="s">
-        <v>503</v>
+        <v>509</v>
       </c>
       <c r="F167" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="G167" t="s">
-        <v>505</v>
+        <v>511</v>
       </c>
       <c r="H167" t="s">
-        <v>291</v>
+        <v>512</v>
       </c>
       <c r="I167"/>
       <c r="J167"/>
     </row>
     <row r="168" spans="1:10">
       <c r="A168" t="s">
         <v>9</v>
       </c>
       <c r="B168" t="s">
         <v>33</v>
       </c>
       <c r="C168" t="s">
+        <v>507</v>
+      </c>
+      <c r="D168" t="s">
+        <v>508</v>
+      </c>
+      <c r="E168" t="s">
         <v>509</v>
       </c>
-      <c r="D168" t="s">
-[...2 lines deleted...]
-      <c r="E168" t="s">
+      <c r="F168" t="s">
+        <v>513</v>
+      </c>
+      <c r="G168" t="s">
         <v>511</v>
-      </c>
-[...4 lines deleted...]
-        <v>513</v>
       </c>
       <c r="H168" t="s">
         <v>514</v>
       </c>
       <c r="I168"/>
       <c r="J168"/>
     </row>
     <row r="169" spans="1:10">
       <c r="A169" t="s">
         <v>9</v>
       </c>
       <c r="B169" t="s">
         <v>33</v>
       </c>
       <c r="C169" t="s">
+        <v>507</v>
+      </c>
+      <c r="D169" t="s">
+        <v>508</v>
+      </c>
+      <c r="E169" t="s">
         <v>509</v>
-      </c>
-[...4 lines deleted...]
-        <v>511</v>
       </c>
       <c r="F169" t="s">
         <v>515</v>
       </c>
       <c r="G169" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="H169" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="I169"/>
       <c r="J169"/>
     </row>
     <row r="170" spans="1:10">
       <c r="A170" t="s">
         <v>9</v>
       </c>
       <c r="B170" t="s">
         <v>33</v>
       </c>
       <c r="C170" t="s">
-        <v>509</v>
+        <v>507</v>
       </c>
       <c r="D170" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="E170" t="s">
-        <v>511</v>
+        <v>518</v>
       </c>
       <c r="F170" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="G170" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="H170" t="s">
-        <v>519</v>
+        <v>512</v>
       </c>
       <c r="I170"/>
       <c r="J170"/>
     </row>
     <row r="171" spans="1:10">
       <c r="A171" t="s">
         <v>9</v>
       </c>
       <c r="B171" t="s">
         <v>33</v>
       </c>
       <c r="C171" t="s">
-        <v>509</v>
+        <v>507</v>
       </c>
       <c r="D171" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="E171" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F171" t="s">
         <v>521</v>
       </c>
       <c r="G171" t="s">
+        <v>520</v>
+      </c>
+      <c r="H171" t="s">
         <v>522</v>
-      </c>
-[...1 lines deleted...]
-        <v>514</v>
       </c>
       <c r="I171"/>
       <c r="J171"/>
     </row>
     <row r="172" spans="1:10">
       <c r="A172" t="s">
         <v>9</v>
       </c>
       <c r="B172" t="s">
         <v>33</v>
       </c>
       <c r="C172" t="s">
-        <v>509</v>
+        <v>507</v>
       </c>
       <c r="D172" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="E172" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F172" t="s">
         <v>523</v>
       </c>
       <c r="G172" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="H172" t="s">
         <v>524</v>
       </c>
       <c r="I172"/>
       <c r="J172"/>
     </row>
     <row r="173" spans="1:10">
       <c r="A173" t="s">
         <v>9</v>
       </c>
       <c r="B173" t="s">
         <v>33</v>
       </c>
       <c r="C173" t="s">
-        <v>509</v>
+        <v>507</v>
       </c>
       <c r="D173" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="E173" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F173" t="s">
         <v>525</v>
       </c>
       <c r="G173" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="H173" t="s">
         <v>526</v>
       </c>
       <c r="I173"/>
       <c r="J173"/>
     </row>
     <row r="174" spans="1:10">
       <c r="A174" t="s">
         <v>9</v>
       </c>
       <c r="B174" t="s">
         <v>33</v>
       </c>
       <c r="C174" t="s">
-        <v>509</v>
+        <v>507</v>
       </c>
       <c r="D174" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="E174" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F174" t="s">
         <v>527</v>
       </c>
       <c r="G174" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="H174" t="s">
         <v>528</v>
       </c>
       <c r="I174"/>
       <c r="J174"/>
     </row>
     <row r="175" spans="1:10">
       <c r="A175" t="s">
         <v>9</v>
       </c>
       <c r="B175" t="s">
         <v>33</v>
       </c>
       <c r="C175" t="s">
-        <v>509</v>
+        <v>507</v>
       </c>
       <c r="D175" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="E175" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F175" t="s">
         <v>529</v>
       </c>
       <c r="G175" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="H175" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
       <c r="I175"/>
-      <c r="J175"/>
+      <c r="J175" t="s">
+        <v>528</v>
+      </c>
     </row>
     <row r="176" spans="1:10">
       <c r="A176" t="s">
         <v>9</v>
       </c>
       <c r="B176" t="s">
         <v>33</v>
       </c>
       <c r="C176" t="s">
-        <v>509</v>
+        <v>507</v>
       </c>
       <c r="D176" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="E176" t="s">
+        <v>518</v>
+      </c>
+      <c r="F176" t="s">
+        <v>530</v>
+      </c>
+      <c r="G176" t="s">
         <v>520</v>
       </c>
-      <c r="F176" t="s">
+      <c r="H176" t="s">
         <v>531</v>
       </c>
-      <c r="G176" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I176"/>
-      <c r="J176" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J176"/>
     </row>
     <row r="177" spans="1:10">
       <c r="A177" t="s">
         <v>9</v>
       </c>
       <c r="B177" t="s">
         <v>33</v>
       </c>
       <c r="C177" t="s">
-        <v>509</v>
+        <v>507</v>
       </c>
       <c r="D177" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="E177" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F177" t="s">
         <v>532</v>
       </c>
       <c r="G177" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="H177" t="s">
-        <v>533</v>
+        <v>291</v>
       </c>
       <c r="I177"/>
       <c r="J177"/>
     </row>
     <row r="178" spans="1:10">
       <c r="A178" t="s">
         <v>9</v>
       </c>
       <c r="B178" t="s">
         <v>33</v>
       </c>
       <c r="C178" t="s">
-        <v>509</v>
+        <v>507</v>
       </c>
       <c r="D178" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="E178" t="s">
+        <v>518</v>
+      </c>
+      <c r="F178" t="s">
+        <v>533</v>
+      </c>
+      <c r="G178" t="s">
         <v>520</v>
       </c>
-      <c r="F178" t="s">
+      <c r="H178" t="s">
         <v>534</v>
-      </c>
-[...4 lines deleted...]
-        <v>291</v>
       </c>
       <c r="I178"/>
       <c r="J178"/>
     </row>
     <row r="179" spans="1:10">
       <c r="A179" t="s">
         <v>9</v>
       </c>
       <c r="B179" t="s">
         <v>33</v>
       </c>
       <c r="C179" t="s">
-        <v>509</v>
+        <v>507</v>
       </c>
       <c r="D179" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="E179" t="s">
-        <v>520</v>
+        <v>535</v>
       </c>
       <c r="F179" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="G179" t="s">
-        <v>522</v>
+        <v>537</v>
       </c>
       <c r="H179" t="s">
-        <v>536</v>
+        <v>514</v>
       </c>
       <c r="I179"/>
       <c r="J179"/>
     </row>
     <row r="180" spans="1:10">
       <c r="A180" t="s">
         <v>9</v>
       </c>
       <c r="B180" t="s">
         <v>33</v>
       </c>
       <c r="C180" t="s">
-        <v>509</v>
+        <v>507</v>
       </c>
       <c r="D180" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="E180" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="F180" t="s">
         <v>538</v>
       </c>
       <c r="G180" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
       <c r="H180" t="s">
-        <v>516</v>
+        <v>514</v>
       </c>
       <c r="I180"/>
-      <c r="J180"/>
+      <c r="J180" t="s">
+        <v>514</v>
+      </c>
     </row>
     <row r="181" spans="1:10">
       <c r="A181" t="s">
         <v>9</v>
       </c>
       <c r="B181" t="s">
         <v>33</v>
       </c>
       <c r="C181" t="s">
-        <v>509</v>
+        <v>507</v>
       </c>
       <c r="D181" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="E181" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="F181" t="s">
         <v>540</v>
       </c>
       <c r="G181" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="H181" t="s">
-        <v>516</v>
+        <v>542</v>
       </c>
       <c r="I181"/>
-      <c r="J181" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J181"/>
     </row>
     <row r="182" spans="1:10">
       <c r="A182" t="s">
-        <v>9</v>
+        <v>543</v>
       </c>
       <c r="B182" t="s">
-        <v>33</v>
+        <v>544</v>
       </c>
       <c r="C182" t="s">
-        <v>509</v>
+        <v>545</v>
       </c>
       <c r="D182" t="s">
-        <v>510</v>
+        <v>546</v>
       </c>
       <c r="E182" t="s">
-        <v>541</v>
+        <v>547</v>
       </c>
       <c r="F182" t="s">
-        <v>542</v>
+        <v>548</v>
       </c>
       <c r="G182" t="s">
-        <v>543</v>
+        <v>549</v>
       </c>
       <c r="H182" t="s">
-        <v>544</v>
+        <v>550</v>
       </c>
       <c r="I182"/>
       <c r="J182"/>
     </row>
     <row r="183" spans="1:10">
       <c r="A183" t="s">
+        <v>543</v>
+      </c>
+      <c r="B183" t="s">
+        <v>544</v>
+      </c>
+      <c r="C183" t="s">
         <v>545</v>
       </c>
-      <c r="B183" t="s">
+      <c r="D183" t="s">
         <v>546</v>
       </c>
-      <c r="C183" t="s">
+      <c r="E183" t="s">
         <v>547</v>
       </c>
-      <c r="D183" t="s">
-[...2 lines deleted...]
-      <c r="E183" t="s">
+      <c r="F183" t="s">
+        <v>551</v>
+      </c>
+      <c r="G183" t="s">
         <v>549</v>
-      </c>
-[...4 lines deleted...]
-        <v>551</v>
       </c>
       <c r="H183" t="s">
         <v>552</v>
       </c>
       <c r="I183"/>
       <c r="J183"/>
     </row>
     <row r="184" spans="1:10">
       <c r="A184" t="s">
+        <v>543</v>
+      </c>
+      <c r="B184" t="s">
+        <v>544</v>
+      </c>
+      <c r="C184" t="s">
         <v>545</v>
       </c>
-      <c r="B184" t="s">
+      <c r="D184" t="s">
         <v>546</v>
       </c>
-      <c r="C184" t="s">
+      <c r="E184" t="s">
         <v>547</v>
-      </c>
-[...4 lines deleted...]
-        <v>549</v>
       </c>
       <c r="F184" t="s">
         <v>553</v>
       </c>
       <c r="G184" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
       <c r="H184" t="s">
-        <v>554</v>
+        <v>291</v>
       </c>
       <c r="I184"/>
       <c r="J184"/>
     </row>
     <row r="185" spans="1:10">
       <c r="A185" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B185" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C185" t="s">
-        <v>547</v>
+        <v>554</v>
       </c>
       <c r="D185" t="s">
-        <v>548</v>
+        <v>555</v>
       </c>
       <c r="E185" t="s">
-        <v>549</v>
+        <v>556</v>
       </c>
       <c r="F185" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="G185" t="s">
-        <v>551</v>
+        <v>558</v>
       </c>
       <c r="H185" t="s">
-        <v>291</v>
+        <v>559</v>
       </c>
       <c r="I185"/>
       <c r="J185"/>
     </row>
     <row r="186" spans="1:10">
       <c r="A186" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B186" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C186" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="D186" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="E186" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="F186" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="G186" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="H186" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="I186"/>
       <c r="J186"/>
     </row>
     <row r="187" spans="1:10">
       <c r="A187" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B187" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C187" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="D187" t="s">
-        <v>557</v>
+        <v>564</v>
       </c>
       <c r="E187" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F187" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="G187" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="H187" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="I187"/>
       <c r="J187"/>
     </row>
     <row r="188" spans="1:10">
       <c r="A188" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B188" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C188" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="D188" t="s">
-        <v>566</v>
+        <v>564</v>
       </c>
       <c r="E188" t="s">
+        <v>565</v>
+      </c>
+      <c r="F188" t="s">
+        <v>569</v>
+      </c>
+      <c r="G188" t="s">
         <v>567</v>
-      </c>
-[...4 lines deleted...]
-        <v>569</v>
       </c>
       <c r="H188" t="s">
         <v>570</v>
       </c>
       <c r="I188"/>
       <c r="J188"/>
     </row>
     <row r="189" spans="1:10">
       <c r="A189" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B189" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C189" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="D189" t="s">
-        <v>566</v>
+        <v>564</v>
       </c>
       <c r="E189" t="s">
-        <v>567</v>
+        <v>565</v>
       </c>
       <c r="F189" t="s">
         <v>571</v>
       </c>
       <c r="G189" t="s">
-        <v>569</v>
+        <v>567</v>
       </c>
       <c r="H189" t="s">
         <v>572</v>
       </c>
       <c r="I189"/>
       <c r="J189"/>
     </row>
     <row r="190" spans="1:10">
       <c r="A190" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B190" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C190" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="D190" t="s">
-        <v>566</v>
+        <v>564</v>
       </c>
       <c r="E190" t="s">
-        <v>567</v>
+        <v>573</v>
       </c>
       <c r="F190" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="G190" t="s">
-        <v>569</v>
+        <v>575</v>
       </c>
       <c r="H190" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="I190"/>
       <c r="J190"/>
     </row>
     <row r="191" spans="1:10">
       <c r="A191" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B191" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C191" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="D191" t="s">
-        <v>566</v>
+        <v>564</v>
       </c>
       <c r="E191" t="s">
+        <v>573</v>
+      </c>
+      <c r="F191" t="s">
+        <v>577</v>
+      </c>
+      <c r="G191" t="s">
         <v>575</v>
       </c>
-      <c r="F191" t="s">
+      <c r="H191" t="s">
         <v>576</v>
       </c>
-      <c r="G191" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I191"/>
-      <c r="J191"/>
+      <c r="J191" t="s">
+        <v>576</v>
+      </c>
     </row>
     <row r="192" spans="1:10">
       <c r="A192" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B192" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C192" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="D192" t="s">
-        <v>566</v>
+        <v>564</v>
       </c>
       <c r="E192" t="s">
-        <v>575</v>
+        <v>573</v>
       </c>
       <c r="F192" t="s">
+        <v>578</v>
+      </c>
+      <c r="G192" t="s">
         <v>579</v>
       </c>
-      <c r="G192" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H192" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="I192"/>
-      <c r="J192" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J192"/>
     </row>
     <row r="193" spans="1:10">
       <c r="A193" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B193" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C193" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="D193" t="s">
-        <v>566</v>
+        <v>564</v>
       </c>
       <c r="E193" t="s">
-        <v>575</v>
+        <v>573</v>
       </c>
       <c r="F193" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G193" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="H193" t="s">
         <v>582</v>
       </c>
       <c r="I193"/>
-      <c r="J193"/>
+      <c r="J193" t="s">
+        <v>582</v>
+      </c>
     </row>
     <row r="194" spans="1:10">
       <c r="A194" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B194" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C194" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="D194" t="s">
-        <v>566</v>
+        <v>583</v>
       </c>
       <c r="E194" t="s">
-        <v>575</v>
+        <v>584</v>
       </c>
       <c r="F194" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="G194" t="s">
-        <v>581</v>
+        <v>586</v>
       </c>
       <c r="H194" t="s">
-        <v>584</v>
-[...4 lines deleted...]
-      </c>
+        <v>587</v>
+      </c>
+      <c r="I194" t="s">
+        <v>587</v>
+      </c>
+      <c r="J194"/>
     </row>
     <row r="195" spans="1:10">
       <c r="A195" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B195" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C195" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="D195" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
       <c r="E195" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F195" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="G195" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="H195" t="s">
-        <v>589</v>
-[...3 lines deleted...]
-      </c>
+        <v>591</v>
+      </c>
+      <c r="I195"/>
       <c r="J195"/>
     </row>
     <row r="196" spans="1:10">
       <c r="A196" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B196" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C196" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="D196" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
       <c r="E196" t="s">
+        <v>588</v>
+      </c>
+      <c r="F196" t="s">
+        <v>592</v>
+      </c>
+      <c r="G196" t="s">
         <v>590</v>
       </c>
-      <c r="F196" t="s">
+      <c r="H196" t="s">
         <v>591</v>
       </c>
-      <c r="G196" t="s">
-[...2 lines deleted...]
-      <c r="H196" t="s">
+      <c r="I196"/>
+      <c r="J196" t="s">
         <v>593</v>
       </c>
-      <c r="I196"/>
-      <c r="J196"/>
     </row>
     <row r="197" spans="1:10">
       <c r="A197" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B197" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C197" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="D197" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
       <c r="E197" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F197" t="s">
         <v>594</v>
       </c>
       <c r="G197" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="H197" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="I197"/>
-      <c r="J197" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J197"/>
     </row>
     <row r="198" spans="1:10">
       <c r="A198" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B198" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C198" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="D198" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
       <c r="E198" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F198" t="s">
         <v>596</v>
       </c>
       <c r="G198" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="H198" t="s">
-        <v>597</v>
+        <v>291</v>
       </c>
       <c r="I198"/>
       <c r="J198"/>
     </row>
     <row r="199" spans="1:10">
       <c r="A199" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B199" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C199" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="D199" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
       <c r="E199" t="s">
+        <v>588</v>
+      </c>
+      <c r="F199" t="s">
+        <v>597</v>
+      </c>
+      <c r="G199" t="s">
         <v>590</v>
       </c>
-      <c r="F199" t="s">
+      <c r="H199" t="s">
         <v>598</v>
       </c>
-      <c r="G199" t="s">
-[...5 lines deleted...]
-      <c r="I199"/>
+      <c r="I199" t="s">
+        <v>598</v>
+      </c>
       <c r="J199"/>
     </row>
     <row r="200" spans="1:10">
       <c r="A200" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B200" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C200" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="D200" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
       <c r="E200" t="s">
-        <v>590</v>
+        <v>599</v>
       </c>
       <c r="F200" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="G200" t="s">
-        <v>592</v>
+        <v>601</v>
       </c>
       <c r="H200" t="s">
-        <v>600</v>
-[...3 lines deleted...]
-      </c>
+        <v>602</v>
+      </c>
+      <c r="I200"/>
       <c r="J200"/>
     </row>
     <row r="201" spans="1:10">
       <c r="A201" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B201" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C201" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="D201" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
       <c r="E201" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="F201" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="G201" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="H201" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="I201"/>
       <c r="J201"/>
     </row>
     <row r="202" spans="1:10">
       <c r="A202" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B202" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C202" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="D202" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
       <c r="E202" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="F202" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="G202" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
       <c r="H202" t="s">
-        <v>607</v>
+        <v>291</v>
       </c>
       <c r="I202"/>
       <c r="J202"/>
     </row>
     <row r="203" spans="1:10">
       <c r="A203" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B203" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C203" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="D203" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
       <c r="E203" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="F203" t="s">
+        <v>607</v>
+      </c>
+      <c r="G203" t="s">
         <v>608</v>
       </c>
-      <c r="G203" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H203" t="s">
-        <v>291</v>
+        <v>609</v>
       </c>
       <c r="I203"/>
       <c r="J203"/>
     </row>
     <row r="204" spans="1:10">
       <c r="A204" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B204" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C204" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="D204" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
       <c r="E204" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="F204" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="G204" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="H204" t="s">
         <v>611</v>
       </c>
-      <c r="I204"/>
+      <c r="I204" t="s">
+        <v>611</v>
+      </c>
       <c r="J204"/>
     </row>
     <row r="205" spans="1:10">
       <c r="A205" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B205" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C205" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="D205" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
       <c r="E205" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="F205" t="s">
         <v>612</v>
       </c>
       <c r="G205" t="s">
-        <v>610</v>
+        <v>613</v>
       </c>
       <c r="H205" t="s">
-        <v>613</v>
-[...3 lines deleted...]
-      </c>
+        <v>614</v>
+      </c>
+      <c r="I205"/>
       <c r="J205"/>
     </row>
     <row r="206" spans="1:10">
       <c r="A206" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B206" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C206" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="D206" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
       <c r="E206" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="F206" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="G206" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="H206" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="I206"/>
       <c r="J206"/>
     </row>
     <row r="207" spans="1:10">
       <c r="A207" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B207" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C207" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="D207" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
       <c r="E207" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="F207" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="G207" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="H207" t="s">
-        <v>619</v>
+        <v>291</v>
       </c>
       <c r="I207"/>
       <c r="J207"/>
     </row>
     <row r="208" spans="1:10">
       <c r="A208" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B208" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C208" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="D208" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
       <c r="E208" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="F208" t="s">
+        <v>619</v>
+      </c>
+      <c r="G208" t="s">
         <v>620</v>
       </c>
-      <c r="G208" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H208" t="s">
-        <v>291</v>
-[...1 lines deleted...]
-      <c r="I208"/>
+        <v>621</v>
+      </c>
+      <c r="I208" t="s">
+        <v>622</v>
+      </c>
       <c r="J208"/>
     </row>
     <row r="209" spans="1:10">
       <c r="A209" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B209" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C209" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="D209" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
       <c r="E209" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="F209" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="G209" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="H209" t="s">
-        <v>623</v>
-[...3 lines deleted...]
-      </c>
+        <v>291</v>
+      </c>
+      <c r="I209"/>
       <c r="J209"/>
     </row>
     <row r="210" spans="1:10">
       <c r="A210" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B210" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C210" t="s">
-        <v>556</v>
+        <v>625</v>
       </c>
       <c r="D210" t="s">
-        <v>585</v>
+        <v>626</v>
       </c>
       <c r="E210" t="s">
-        <v>601</v>
+        <v>627</v>
       </c>
       <c r="F210" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="G210" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
       <c r="H210" t="s">
         <v>291</v>
       </c>
       <c r="I210"/>
       <c r="J210"/>
     </row>
     <row r="211" spans="1:10">
       <c r="A211" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B211" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C211" t="s">
+        <v>625</v>
+      </c>
+      <c r="D211" t="s">
+        <v>626</v>
+      </c>
+      <c r="E211" t="s">
         <v>627</v>
-      </c>
-[...4 lines deleted...]
-        <v>629</v>
       </c>
       <c r="F211" t="s">
         <v>630</v>
       </c>
       <c r="G211" t="s">
         <v>631</v>
       </c>
       <c r="H211" t="s">
-        <v>291</v>
+        <v>632</v>
       </c>
       <c r="I211"/>
       <c r="J211"/>
     </row>
     <row r="212" spans="1:10">
       <c r="A212" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B212" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C212" t="s">
+        <v>625</v>
+      </c>
+      <c r="D212" t="s">
+        <v>626</v>
+      </c>
+      <c r="E212" t="s">
         <v>627</v>
       </c>
-      <c r="D212" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F212" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="G212" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="H212" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="I212"/>
       <c r="J212"/>
     </row>
     <row r="213" spans="1:10">
       <c r="A213" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B213" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C213" t="s">
+        <v>625</v>
+      </c>
+      <c r="D213" t="s">
+        <v>626</v>
+      </c>
+      <c r="E213" t="s">
         <v>627</v>
       </c>
-      <c r="D213" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F213" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="G213" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="H213" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="I213"/>
       <c r="J213"/>
     </row>
     <row r="214" spans="1:10">
       <c r="A214" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B214" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C214" t="s">
+        <v>625</v>
+      </c>
+      <c r="D214" t="s">
+        <v>626</v>
+      </c>
+      <c r="E214" t="s">
         <v>627</v>
       </c>
-      <c r="D214" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F214" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="G214" t="s">
-        <v>639</v>
+        <v>637</v>
       </c>
       <c r="H214" t="s">
         <v>640</v>
       </c>
       <c r="I214"/>
       <c r="J214"/>
     </row>
     <row r="215" spans="1:10">
       <c r="A215" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B215" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C215" t="s">
+        <v>625</v>
+      </c>
+      <c r="D215" t="s">
+        <v>626</v>
+      </c>
+      <c r="E215" t="s">
         <v>627</v>
-      </c>
-[...4 lines deleted...]
-        <v>629</v>
       </c>
       <c r="F215" t="s">
         <v>641</v>
       </c>
       <c r="G215" t="s">
-        <v>639</v>
+        <v>637</v>
       </c>
       <c r="H215" t="s">
         <v>642</v>
       </c>
       <c r="I215"/>
       <c r="J215"/>
     </row>
     <row r="216" spans="1:10">
       <c r="A216" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B216" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C216" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D216" t="s">
-        <v>628</v>
+        <v>643</v>
       </c>
       <c r="E216" t="s">
-        <v>629</v>
+        <v>644</v>
       </c>
       <c r="F216" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="G216" t="s">
-        <v>639</v>
+        <v>646</v>
       </c>
       <c r="H216" t="s">
-        <v>644</v>
+        <v>223</v>
       </c>
       <c r="I216"/>
       <c r="J216"/>
     </row>
     <row r="217" spans="1:10">
       <c r="A217" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B217" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C217" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D217" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="E217" t="s">
-        <v>646</v>
+        <v>644</v>
       </c>
       <c r="F217" t="s">
         <v>647</v>
       </c>
       <c r="G217" t="s">
         <v>648</v>
       </c>
       <c r="H217" t="s">
-        <v>223</v>
+        <v>649</v>
       </c>
       <c r="I217"/>
       <c r="J217"/>
     </row>
     <row r="218" spans="1:10">
       <c r="A218" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B218" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C218" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D218" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="E218" t="s">
-        <v>646</v>
+        <v>644</v>
       </c>
       <c r="F218" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="G218" t="s">
-        <v>650</v>
+        <v>648</v>
       </c>
       <c r="H218" t="s">
         <v>651</v>
       </c>
       <c r="I218"/>
       <c r="J218"/>
     </row>
     <row r="219" spans="1:10">
       <c r="A219" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B219" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C219" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D219" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="E219" t="s">
-        <v>646</v>
+        <v>644</v>
       </c>
       <c r="F219" t="s">
         <v>652</v>
       </c>
       <c r="G219" t="s">
-        <v>650</v>
+        <v>648</v>
       </c>
       <c r="H219" t="s">
         <v>653</v>
       </c>
       <c r="I219"/>
       <c r="J219"/>
     </row>
     <row r="220" spans="1:10">
       <c r="A220" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B220" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C220" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D220" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="E220" t="s">
-        <v>646</v>
+        <v>644</v>
       </c>
       <c r="F220" t="s">
         <v>654</v>
       </c>
       <c r="G220" t="s">
-        <v>650</v>
+        <v>655</v>
       </c>
       <c r="H220" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="I220"/>
       <c r="J220"/>
     </row>
     <row r="221" spans="1:10">
       <c r="A221" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B221" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C221" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D221" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="E221" t="s">
-        <v>646</v>
+        <v>644</v>
       </c>
       <c r="F221" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="G221" t="s">
-        <v>657</v>
+        <v>655</v>
       </c>
       <c r="H221" t="s">
         <v>658</v>
       </c>
       <c r="I221"/>
       <c r="J221"/>
     </row>
     <row r="222" spans="1:10">
       <c r="A222" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B222" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C222" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D222" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="E222" t="s">
-        <v>646</v>
+        <v>644</v>
       </c>
       <c r="F222" t="s">
         <v>659</v>
       </c>
       <c r="G222" t="s">
-        <v>657</v>
+        <v>660</v>
       </c>
       <c r="H222" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="I222"/>
       <c r="J222"/>
     </row>
     <row r="223" spans="1:10">
       <c r="A223" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B223" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C223" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D223" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="E223" t="s">
-        <v>646</v>
+        <v>644</v>
       </c>
       <c r="F223" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="G223" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="H223" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="I223"/>
       <c r="J223"/>
     </row>
     <row r="224" spans="1:10">
       <c r="A224" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B224" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C224" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D224" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="E224" t="s">
-        <v>646</v>
+        <v>644</v>
       </c>
       <c r="F224" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="G224" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
       <c r="H224" t="s">
         <v>666</v>
       </c>
       <c r="I224"/>
       <c r="J224"/>
     </row>
     <row r="225" spans="1:10">
       <c r="A225" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B225" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C225" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D225" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="E225" t="s">
-        <v>646</v>
+        <v>644</v>
       </c>
       <c r="F225" t="s">
         <v>667</v>
       </c>
       <c r="G225" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
       <c r="H225" t="s">
         <v>668</v>
       </c>
       <c r="I225"/>
       <c r="J225"/>
     </row>
     <row r="226" spans="1:10">
       <c r="A226" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B226" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C226" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D226" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="E226" t="s">
-        <v>646</v>
+        <v>644</v>
       </c>
       <c r="F226" t="s">
         <v>669</v>
       </c>
       <c r="G226" t="s">
-        <v>665</v>
+        <v>670</v>
       </c>
       <c r="H226" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="I226"/>
       <c r="J226"/>
     </row>
     <row r="227" spans="1:10">
       <c r="A227" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B227" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C227" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D227" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="E227" t="s">
-        <v>646</v>
+        <v>644</v>
       </c>
       <c r="F227" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="G227" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="H227" t="s">
-        <v>673</v>
+        <v>223</v>
       </c>
       <c r="I227"/>
       <c r="J227"/>
     </row>
     <row r="228" spans="1:10">
       <c r="A228" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B228" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C228" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D228" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="E228" t="s">
-        <v>646</v>
+        <v>644</v>
       </c>
       <c r="F228" t="s">
         <v>674</v>
       </c>
       <c r="G228" t="s">
         <v>675</v>
       </c>
       <c r="H228" t="s">
-        <v>223</v>
+        <v>676</v>
       </c>
       <c r="I228"/>
       <c r="J228"/>
     </row>
     <row r="229" spans="1:10">
       <c r="A229" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B229" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C229" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D229" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="E229" t="s">
-        <v>646</v>
+        <v>644</v>
       </c>
       <c r="F229" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="G229" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="H229" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="I229"/>
       <c r="J229"/>
     </row>
     <row r="230" spans="1:10">
       <c r="A230" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B230" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C230" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D230" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="E230" t="s">
-        <v>646</v>
+        <v>644</v>
       </c>
       <c r="F230" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="G230" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
       <c r="H230" t="s">
         <v>681</v>
       </c>
       <c r="I230"/>
       <c r="J230"/>
     </row>
     <row r="231" spans="1:10">
       <c r="A231" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B231" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C231" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D231" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="E231" t="s">
-        <v>646</v>
+        <v>644</v>
       </c>
       <c r="F231" t="s">
         <v>682</v>
       </c>
       <c r="G231" t="s">
-        <v>680</v>
+        <v>683</v>
       </c>
       <c r="H231" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="I231"/>
       <c r="J231"/>
     </row>
     <row r="232" spans="1:10">
       <c r="A232" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B232" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C232" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D232" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="E232" t="s">
-        <v>646</v>
+        <v>644</v>
       </c>
       <c r="F232" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="G232" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="H232" t="s">
         <v>686</v>
       </c>
       <c r="I232"/>
       <c r="J232"/>
     </row>
     <row r="233" spans="1:10">
       <c r="A233" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B233" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C233" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D233" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="E233" t="s">
-        <v>646</v>
+        <v>644</v>
       </c>
       <c r="F233" t="s">
         <v>687</v>
       </c>
       <c r="G233" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="H233" t="s">
-        <v>688</v>
-[...1 lines deleted...]
-      <c r="I233"/>
+        <v>686</v>
+      </c>
+      <c r="I233" t="s">
+        <v>686</v>
+      </c>
       <c r="J233"/>
     </row>
     <row r="234" spans="1:10">
       <c r="A234" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B234" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C234" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D234" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="E234" t="s">
-        <v>646</v>
+        <v>644</v>
       </c>
       <c r="F234" t="s">
+        <v>688</v>
+      </c>
+      <c r="G234" t="s">
         <v>689</v>
       </c>
-      <c r="G234" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H234" t="s">
-        <v>688</v>
-[...3 lines deleted...]
-      </c>
+        <v>690</v>
+      </c>
+      <c r="I234"/>
       <c r="J234"/>
     </row>
     <row r="235" spans="1:10">
       <c r="A235" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B235" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C235" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D235" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="E235" t="s">
-        <v>646</v>
+        <v>644</v>
       </c>
       <c r="F235" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="G235" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="H235" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="I235"/>
       <c r="J235"/>
     </row>
     <row r="236" spans="1:10">
       <c r="A236" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B236" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C236" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D236" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="E236" t="s">
-        <v>646</v>
+        <v>644</v>
       </c>
       <c r="F236" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="G236" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="H236" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="I236"/>
       <c r="J236"/>
     </row>
     <row r="237" spans="1:10">
       <c r="A237" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B237" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C237" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D237" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="E237" t="s">
-        <v>646</v>
+        <v>644</v>
       </c>
       <c r="F237" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="G237" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="H237" t="s">
-        <v>698</v>
+        <v>291</v>
       </c>
       <c r="I237"/>
       <c r="J237"/>
     </row>
     <row r="238" spans="1:10">
       <c r="A238" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B238" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C238" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D238" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="E238" t="s">
-        <v>646</v>
+        <v>644</v>
       </c>
       <c r="F238" t="s">
+        <v>698</v>
+      </c>
+      <c r="G238" t="s">
         <v>699</v>
       </c>
-      <c r="G238" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H238" t="s">
-        <v>291</v>
+        <v>700</v>
       </c>
       <c r="I238"/>
       <c r="J238"/>
     </row>
     <row r="239" spans="1:10">
       <c r="A239" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B239" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C239" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D239" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="E239" t="s">
-        <v>646</v>
+        <v>644</v>
       </c>
       <c r="F239" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="G239" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="H239" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="I239"/>
       <c r="J239"/>
     </row>
     <row r="240" spans="1:10">
       <c r="A240" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B240" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C240" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D240" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="E240" t="s">
-        <v>646</v>
+        <v>644</v>
       </c>
       <c r="F240" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="G240" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="H240" t="s">
         <v>705</v>
       </c>
       <c r="I240"/>
       <c r="J240"/>
     </row>
     <row r="241" spans="1:10">
       <c r="A241" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B241" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C241" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D241" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="E241" t="s">
-        <v>646</v>
+        <v>644</v>
       </c>
       <c r="F241" t="s">
         <v>706</v>
       </c>
       <c r="G241" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="H241" t="s">
         <v>707</v>
       </c>
       <c r="I241"/>
       <c r="J241"/>
     </row>
     <row r="242" spans="1:10">
       <c r="A242" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B242" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C242" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D242" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="E242" t="s">
-        <v>646</v>
+        <v>644</v>
       </c>
       <c r="F242" t="s">
         <v>708</v>
       </c>
       <c r="G242" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
       <c r="H242" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="I242"/>
       <c r="J242"/>
     </row>
     <row r="243" spans="1:10">
       <c r="A243" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B243" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C243" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D243" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="E243" t="s">
-        <v>646</v>
+        <v>644</v>
       </c>
       <c r="F243" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="G243" t="s">
-        <v>711</v>
+        <v>709</v>
       </c>
       <c r="H243" t="s">
         <v>712</v>
       </c>
       <c r="I243"/>
       <c r="J243"/>
     </row>
     <row r="244" spans="1:10">
       <c r="A244" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B244" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C244" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D244" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="E244" t="s">
-        <v>646</v>
+        <v>644</v>
       </c>
       <c r="F244" t="s">
         <v>713</v>
       </c>
       <c r="G244" t="s">
-        <v>711</v>
+        <v>714</v>
       </c>
       <c r="H244" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="I244"/>
       <c r="J244"/>
     </row>
     <row r="245" spans="1:10">
       <c r="A245" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B245" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C245" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D245" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="E245" t="s">
-        <v>646</v>
+        <v>644</v>
       </c>
       <c r="F245" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="G245" t="s">
-        <v>716</v>
+        <v>714</v>
       </c>
       <c r="H245" t="s">
         <v>717</v>
       </c>
       <c r="I245"/>
       <c r="J245"/>
     </row>
     <row r="246" spans="1:10">
       <c r="A246" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B246" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C246" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D246" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="E246" t="s">
-        <v>646</v>
+        <v>644</v>
       </c>
       <c r="F246" t="s">
         <v>718</v>
       </c>
       <c r="G246" t="s">
-        <v>716</v>
+        <v>714</v>
       </c>
       <c r="H246" t="s">
-        <v>719</v>
+        <v>291</v>
       </c>
       <c r="I246"/>
       <c r="J246"/>
     </row>
     <row r="247" spans="1:10">
       <c r="A247" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B247" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C247" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D247" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="E247" t="s">
-        <v>646</v>
+        <v>644</v>
       </c>
       <c r="F247" t="s">
+        <v>719</v>
+      </c>
+      <c r="G247" t="s">
         <v>720</v>
       </c>
-      <c r="G247" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H247" t="s">
-        <v>291</v>
+        <v>121</v>
       </c>
       <c r="I247"/>
       <c r="J247"/>
     </row>
     <row r="248" spans="1:10">
       <c r="A248" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B248" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C248" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D248" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="E248" t="s">
-        <v>646</v>
+        <v>644</v>
       </c>
       <c r="F248" t="s">
         <v>721</v>
       </c>
       <c r="G248" t="s">
         <v>722</v>
       </c>
       <c r="H248" t="s">
-        <v>121</v>
+        <v>572</v>
       </c>
       <c r="I248"/>
       <c r="J248"/>
     </row>
     <row r="249" spans="1:10">
       <c r="A249" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B249" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C249" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D249" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="E249" t="s">
-        <v>646</v>
+        <v>644</v>
       </c>
       <c r="F249" t="s">
         <v>723</v>
       </c>
       <c r="G249" t="s">
         <v>724</v>
       </c>
       <c r="H249" t="s">
-        <v>574</v>
+        <v>725</v>
       </c>
       <c r="I249"/>
       <c r="J249"/>
     </row>
     <row r="250" spans="1:10">
       <c r="A250" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B250" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C250" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D250" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="E250" t="s">
-        <v>646</v>
+        <v>644</v>
       </c>
       <c r="F250" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="G250" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="H250" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="I250"/>
       <c r="J250"/>
     </row>
     <row r="251" spans="1:10">
       <c r="A251" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B251" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C251" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D251" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="E251" t="s">
-        <v>646</v>
+        <v>644</v>
       </c>
       <c r="F251" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="G251" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="H251" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="I251"/>
       <c r="J251"/>
     </row>
     <row r="252" spans="1:10">
       <c r="A252" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B252" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C252" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D252" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="E252" t="s">
-        <v>646</v>
+        <v>644</v>
       </c>
       <c r="F252" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="G252" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="H252" t="s">
-        <v>733</v>
+        <v>642</v>
       </c>
       <c r="I252"/>
       <c r="J252"/>
     </row>
     <row r="253" spans="1:10">
       <c r="A253" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B253" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C253" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D253" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="E253" t="s">
-        <v>646</v>
+        <v>733</v>
       </c>
       <c r="F253" t="s">
         <v>734</v>
       </c>
       <c r="G253" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
       <c r="H253" t="s">
-        <v>644</v>
+        <v>256</v>
       </c>
       <c r="I253"/>
       <c r="J253"/>
     </row>
     <row r="254" spans="1:10">
       <c r="A254" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B254" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C254" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D254" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="E254" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="F254" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="G254" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="H254" t="s">
-        <v>256</v>
+        <v>739</v>
       </c>
       <c r="I254"/>
       <c r="J254"/>
     </row>
     <row r="255" spans="1:10">
       <c r="A255" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B255" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C255" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D255" t="s">
-        <v>645</v>
+        <v>740</v>
       </c>
       <c r="E255" t="s">
-        <v>738</v>
+        <v>741</v>
       </c>
       <c r="F255" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="G255" t="s">
-        <v>740</v>
+        <v>743</v>
       </c>
       <c r="H255" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="I255"/>
       <c r="J255"/>
     </row>
     <row r="256" spans="1:10">
       <c r="A256" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B256" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C256" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D256" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="E256" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
       <c r="F256" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="G256" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="H256" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="I256"/>
       <c r="J256"/>
     </row>
     <row r="257" spans="1:10">
       <c r="A257" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B257" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C257" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D257" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="E257" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
       <c r="F257" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="G257" t="s">
-        <v>748</v>
+        <v>746</v>
       </c>
       <c r="H257" t="s">
-        <v>749</v>
+        <v>223</v>
       </c>
       <c r="I257"/>
       <c r="J257"/>
     </row>
     <row r="258" spans="1:10">
       <c r="A258" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B258" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C258" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D258" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="E258" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
       <c r="F258" t="s">
+        <v>749</v>
+      </c>
+      <c r="G258" t="s">
         <v>750</v>
       </c>
-      <c r="G258" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H258" t="s">
-        <v>223</v>
+        <v>572</v>
       </c>
       <c r="I258"/>
       <c r="J258"/>
     </row>
     <row r="259" spans="1:10">
       <c r="A259" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B259" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C259" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D259" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="E259" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
       <c r="F259" t="s">
         <v>751</v>
       </c>
       <c r="G259" t="s">
         <v>752</v>
       </c>
       <c r="H259" t="s">
-        <v>574</v>
+        <v>753</v>
       </c>
       <c r="I259"/>
       <c r="J259"/>
     </row>
     <row r="260" spans="1:10">
       <c r="A260" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B260" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C260" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D260" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="E260" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
       <c r="F260" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="G260" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="H260" t="s">
         <v>755</v>
       </c>
       <c r="I260"/>
       <c r="J260"/>
     </row>
     <row r="261" spans="1:10">
       <c r="A261" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B261" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C261" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D261" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="E261" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
       <c r="F261" t="s">
         <v>756</v>
       </c>
       <c r="G261" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="H261" t="s">
-        <v>757</v>
-[...1 lines deleted...]
-      <c r="I261"/>
+        <v>755</v>
+      </c>
+      <c r="I261" t="s">
+        <v>755</v>
+      </c>
       <c r="J261"/>
     </row>
     <row r="262" spans="1:10">
       <c r="A262" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B262" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C262" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D262" t="s">
-        <v>742</v>
+        <v>757</v>
       </c>
       <c r="E262" t="s">
-        <v>743</v>
+        <v>758</v>
       </c>
       <c r="F262" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="G262" t="s">
-        <v>754</v>
+        <v>760</v>
       </c>
       <c r="H262" t="s">
-        <v>757</v>
-[...3 lines deleted...]
-      </c>
+        <v>761</v>
+      </c>
+      <c r="I262"/>
       <c r="J262"/>
     </row>
     <row r="263" spans="1:10">
       <c r="A263" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B263" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C263" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D263" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
       <c r="E263" t="s">
-        <v>760</v>
+        <v>758</v>
       </c>
       <c r="F263" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="G263" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="H263" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="I263"/>
       <c r="J263"/>
     </row>
     <row r="264" spans="1:10">
       <c r="A264" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B264" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C264" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D264" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
       <c r="E264" t="s">
-        <v>760</v>
+        <v>758</v>
       </c>
       <c r="F264" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="G264" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="H264" t="s">
         <v>766</v>
       </c>
       <c r="I264"/>
       <c r="J264"/>
     </row>
     <row r="265" spans="1:10">
       <c r="A265" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B265" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C265" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D265" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
       <c r="E265" t="s">
-        <v>760</v>
+        <v>758</v>
       </c>
       <c r="F265" t="s">
         <v>767</v>
       </c>
       <c r="G265" t="s">
-        <v>765</v>
+        <v>768</v>
       </c>
       <c r="H265" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="I265"/>
       <c r="J265"/>
     </row>
     <row r="266" spans="1:10">
       <c r="A266" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B266" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C266" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D266" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
       <c r="E266" t="s">
-        <v>760</v>
+        <v>758</v>
       </c>
       <c r="F266" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="G266" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="H266" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="I266"/>
       <c r="J266"/>
     </row>
     <row r="267" spans="1:10">
       <c r="A267" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B267" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C267" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D267" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
       <c r="E267" t="s">
-        <v>760</v>
+        <v>773</v>
       </c>
       <c r="F267" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
       <c r="G267" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
       <c r="H267" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="I267"/>
       <c r="J267"/>
     </row>
     <row r="268" spans="1:10">
       <c r="A268" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B268" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C268" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D268" t="s">
-        <v>759</v>
+        <v>777</v>
       </c>
       <c r="E268" t="s">
-        <v>775</v>
+        <v>778</v>
       </c>
       <c r="F268" t="s">
-        <v>776</v>
+        <v>779</v>
       </c>
       <c r="G268" t="s">
-        <v>777</v>
+        <v>780</v>
       </c>
       <c r="H268" t="s">
-        <v>778</v>
+        <v>291</v>
       </c>
       <c r="I268"/>
       <c r="J268"/>
     </row>
     <row r="269" spans="1:10">
       <c r="A269" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B269" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C269" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D269" t="s">
-        <v>779</v>
+        <v>777</v>
       </c>
       <c r="E269" t="s">
-        <v>780</v>
+        <v>778</v>
       </c>
       <c r="F269" t="s">
         <v>781</v>
       </c>
       <c r="G269" t="s">
         <v>782</v>
       </c>
       <c r="H269" t="s">
-        <v>291</v>
+        <v>223</v>
       </c>
       <c r="I269"/>
       <c r="J269"/>
     </row>
     <row r="270" spans="1:10">
       <c r="A270" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B270" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C270" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D270" t="s">
-        <v>779</v>
+        <v>777</v>
       </c>
       <c r="E270" t="s">
-        <v>780</v>
+        <v>778</v>
       </c>
       <c r="F270" t="s">
         <v>783</v>
       </c>
       <c r="G270" t="s">
         <v>784</v>
       </c>
       <c r="H270" t="s">
-        <v>223</v>
+        <v>514</v>
       </c>
       <c r="I270"/>
       <c r="J270"/>
     </row>
     <row r="271" spans="1:10">
       <c r="A271" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B271" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C271" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D271" t="s">
-        <v>779</v>
+        <v>777</v>
       </c>
       <c r="E271" t="s">
-        <v>780</v>
+        <v>778</v>
       </c>
       <c r="F271" t="s">
         <v>785</v>
       </c>
       <c r="G271" t="s">
+        <v>784</v>
+      </c>
+      <c r="H271" t="s">
+        <v>514</v>
+      </c>
+      <c r="I271" t="s">
         <v>786</v>
       </c>
-      <c r="H271" t="s">
-[...2 lines deleted...]
-      <c r="I271"/>
       <c r="J271"/>
     </row>
     <row r="272" spans="1:10">
       <c r="A272" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B272" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C272" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D272" t="s">
-        <v>779</v>
+        <v>777</v>
       </c>
       <c r="E272" t="s">
-        <v>780</v>
+        <v>778</v>
       </c>
       <c r="F272" t="s">
         <v>787</v>
       </c>
       <c r="G272" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="H272" t="s">
-        <v>516</v>
-[...3 lines deleted...]
-      </c>
+        <v>474</v>
+      </c>
+      <c r="I272"/>
       <c r="J272"/>
     </row>
     <row r="273" spans="1:10">
       <c r="A273" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B273" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C273" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D273" t="s">
-        <v>779</v>
+        <v>777</v>
       </c>
       <c r="E273" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
       <c r="F273" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="G273" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="H273" t="s">
-        <v>476</v>
+        <v>792</v>
       </c>
       <c r="I273"/>
       <c r="J273"/>
     </row>
     <row r="274" spans="1:10">
       <c r="A274" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B274" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C274" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D274" t="s">
-        <v>779</v>
+        <v>777</v>
       </c>
       <c r="E274" t="s">
-        <v>791</v>
+        <v>789</v>
       </c>
       <c r="F274" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="G274" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="H274" t="s">
-        <v>794</v>
+        <v>614</v>
       </c>
       <c r="I274"/>
       <c r="J274"/>
     </row>
     <row r="275" spans="1:10">
       <c r="A275" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B275" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C275" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D275" t="s">
-        <v>779</v>
+        <v>777</v>
       </c>
       <c r="E275" t="s">
-        <v>791</v>
+        <v>789</v>
       </c>
       <c r="F275" t="s">
         <v>795</v>
       </c>
       <c r="G275" t="s">
         <v>796</v>
       </c>
       <c r="H275" t="s">
-        <v>616</v>
+        <v>797</v>
       </c>
       <c r="I275"/>
-      <c r="J275"/>
+      <c r="J275" t="s">
+        <v>798</v>
+      </c>
     </row>
     <row r="276" spans="1:10">
       <c r="A276" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B276" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C276" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D276" t="s">
-        <v>779</v>
+        <v>777</v>
       </c>
       <c r="E276" t="s">
-        <v>791</v>
+        <v>799</v>
       </c>
       <c r="F276" t="s">
-        <v>797</v>
+        <v>800</v>
       </c>
       <c r="G276" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="H276" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
       <c r="I276"/>
-      <c r="J276" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J276"/>
     </row>
     <row r="277" spans="1:10">
       <c r="A277" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B277" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C277" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D277" t="s">
-        <v>779</v>
+        <v>777</v>
       </c>
       <c r="E277" t="s">
+        <v>799</v>
+      </c>
+      <c r="F277" t="s">
+        <v>803</v>
+      </c>
+      <c r="G277" t="s">
         <v>801</v>
-      </c>
-[...4 lines deleted...]
-        <v>803</v>
       </c>
       <c r="H277" t="s">
         <v>804</v>
       </c>
       <c r="I277"/>
       <c r="J277"/>
     </row>
     <row r="278" spans="1:10">
       <c r="A278" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B278" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C278" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D278" t="s">
-        <v>779</v>
+        <v>777</v>
       </c>
       <c r="E278" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="F278" t="s">
         <v>805</v>
       </c>
       <c r="G278" t="s">
-        <v>803</v>
+        <v>801</v>
       </c>
       <c r="H278" t="s">
         <v>806</v>
       </c>
       <c r="I278"/>
       <c r="J278"/>
     </row>
     <row r="279" spans="1:10">
       <c r="A279" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B279" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C279" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D279" t="s">
-        <v>779</v>
+        <v>777</v>
       </c>
       <c r="E279" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="F279" t="s">
         <v>807</v>
       </c>
       <c r="G279" t="s">
-        <v>803</v>
+        <v>801</v>
       </c>
       <c r="H279" t="s">
         <v>808</v>
       </c>
       <c r="I279"/>
       <c r="J279"/>
     </row>
     <row r="280" spans="1:10">
       <c r="A280" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B280" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C280" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D280" t="s">
-        <v>779</v>
+        <v>777</v>
       </c>
       <c r="E280" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="F280" t="s">
         <v>809</v>
       </c>
       <c r="G280" t="s">
-        <v>803</v>
+        <v>801</v>
       </c>
       <c r="H280" t="s">
-        <v>810</v>
+        <v>291</v>
       </c>
       <c r="I280"/>
       <c r="J280"/>
     </row>
     <row r="281" spans="1:10">
       <c r="A281" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B281" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C281" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D281" t="s">
-        <v>779</v>
+        <v>777</v>
       </c>
       <c r="E281" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="F281" t="s">
+        <v>810</v>
+      </c>
+      <c r="G281" t="s">
         <v>811</v>
       </c>
-      <c r="G281" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H281" t="s">
-        <v>291</v>
+        <v>812</v>
       </c>
       <c r="I281"/>
       <c r="J281"/>
     </row>
     <row r="282" spans="1:10">
       <c r="A282" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B282" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C282" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D282" t="s">
-        <v>779</v>
+        <v>777</v>
       </c>
       <c r="E282" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="F282" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="G282" t="s">
-        <v>813</v>
+        <v>811</v>
       </c>
       <c r="H282" t="s">
         <v>814</v>
       </c>
       <c r="I282"/>
       <c r="J282"/>
     </row>
     <row r="283" spans="1:10">
       <c r="A283" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B283" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C283" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D283" t="s">
-        <v>779</v>
+        <v>777</v>
       </c>
       <c r="E283" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="F283" t="s">
         <v>815</v>
       </c>
       <c r="G283" t="s">
-        <v>813</v>
+        <v>811</v>
       </c>
       <c r="H283" t="s">
         <v>816</v>
       </c>
       <c r="I283"/>
       <c r="J283"/>
     </row>
     <row r="284" spans="1:10">
       <c r="A284" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B284" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C284" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D284" t="s">
-        <v>779</v>
+        <v>777</v>
       </c>
       <c r="E284" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="F284" t="s">
         <v>817</v>
       </c>
       <c r="G284" t="s">
-        <v>813</v>
+        <v>818</v>
       </c>
       <c r="H284" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="I284"/>
       <c r="J284"/>
     </row>
     <row r="285" spans="1:10">
       <c r="A285" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B285" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C285" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D285" t="s">
-        <v>779</v>
+        <v>777</v>
       </c>
       <c r="E285" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="F285" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="G285" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="H285" t="s">
-        <v>821</v>
-[...1 lines deleted...]
-      <c r="I285"/>
+        <v>474</v>
+      </c>
+      <c r="I285" t="s">
+        <v>822</v>
+      </c>
       <c r="J285"/>
     </row>
     <row r="286" spans="1:10">
       <c r="A286" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B286" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C286" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D286" t="s">
-        <v>779</v>
+        <v>777</v>
       </c>
       <c r="E286" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="F286" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="G286" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="H286" t="s">
-        <v>476</v>
-[...3 lines deleted...]
-      </c>
+        <v>825</v>
+      </c>
+      <c r="I286"/>
       <c r="J286"/>
     </row>
     <row r="287" spans="1:10">
       <c r="A287" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B287" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C287" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D287" t="s">
-        <v>779</v>
+        <v>777</v>
       </c>
       <c r="E287" t="s">
-        <v>801</v>
+        <v>826</v>
       </c>
       <c r="F287" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="G287" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="H287" t="s">
-        <v>827</v>
+        <v>614</v>
       </c>
       <c r="I287"/>
       <c r="J287"/>
     </row>
     <row r="288" spans="1:10">
       <c r="A288" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B288" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C288" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D288" t="s">
-        <v>779</v>
+        <v>777</v>
       </c>
       <c r="E288" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
       <c r="F288" t="s">
         <v>829</v>
       </c>
       <c r="G288" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="H288" t="s">
-        <v>616</v>
+        <v>223</v>
       </c>
       <c r="I288"/>
       <c r="J288"/>
     </row>
     <row r="289" spans="1:10">
       <c r="A289" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B289" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C289" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D289" t="s">
-        <v>779</v>
+        <v>777</v>
       </c>
       <c r="E289" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="F289" t="s">
         <v>831</v>
       </c>
       <c r="G289" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="H289" t="s">
-        <v>223</v>
+        <v>833</v>
       </c>
       <c r="I289"/>
       <c r="J289"/>
     </row>
     <row r="290" spans="1:10">
       <c r="A290" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B290" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C290" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D290" t="s">
-        <v>779</v>
+        <v>777</v>
       </c>
       <c r="E290" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
       <c r="F290" t="s">
-        <v>833</v>
+        <v>835</v>
       </c>
       <c r="G290" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
       <c r="H290" t="s">
-        <v>835</v>
+        <v>837</v>
       </c>
       <c r="I290"/>
       <c r="J290"/>
     </row>
     <row r="291" spans="1:10">
       <c r="A291" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B291" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C291" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D291" t="s">
-        <v>779</v>
+        <v>777</v>
       </c>
       <c r="E291" t="s">
-        <v>836</v>
+        <v>838</v>
       </c>
       <c r="F291" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
       <c r="G291" t="s">
-        <v>838</v>
+        <v>840</v>
       </c>
       <c r="H291" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
       <c r="I291"/>
       <c r="J291"/>
     </row>
     <row r="292" spans="1:10">
       <c r="A292" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B292" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C292" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D292" t="s">
-        <v>779</v>
+        <v>842</v>
       </c>
       <c r="E292" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="F292" t="s">
-        <v>841</v>
+        <v>844</v>
       </c>
       <c r="G292" t="s">
-        <v>842</v>
+        <v>845</v>
       </c>
       <c r="H292" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
       <c r="I292"/>
       <c r="J292"/>
     </row>
     <row r="293" spans="1:10">
       <c r="A293" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B293" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C293" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D293" t="s">
-        <v>844</v>
+        <v>842</v>
       </c>
       <c r="E293" t="s">
+        <v>843</v>
+      </c>
+      <c r="F293" t="s">
+        <v>847</v>
+      </c>
+      <c r="G293" t="s">
         <v>845</v>
-      </c>
-[...4 lines deleted...]
-        <v>847</v>
       </c>
       <c r="H293" t="s">
         <v>848</v>
       </c>
       <c r="I293"/>
       <c r="J293"/>
     </row>
     <row r="294" spans="1:10">
       <c r="A294" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B294" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C294" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D294" t="s">
-        <v>844</v>
+        <v>842</v>
       </c>
       <c r="E294" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F294" t="s">
         <v>849</v>
       </c>
       <c r="G294" t="s">
-        <v>847</v>
+        <v>850</v>
       </c>
       <c r="H294" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="I294"/>
       <c r="J294"/>
     </row>
     <row r="295" spans="1:10">
       <c r="A295" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B295" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C295" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D295" t="s">
-        <v>844</v>
+        <v>852</v>
       </c>
       <c r="E295" t="s">
-        <v>845</v>
+        <v>853</v>
       </c>
       <c r="F295" t="s">
-        <v>851</v>
+        <v>854</v>
       </c>
       <c r="G295" t="s">
-        <v>852</v>
+        <v>855</v>
       </c>
       <c r="H295" t="s">
-        <v>853</v>
+        <v>856</v>
       </c>
       <c r="I295"/>
       <c r="J295"/>
     </row>
     <row r="296" spans="1:10">
       <c r="A296" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B296" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C296" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D296" t="s">
-        <v>854</v>
+        <v>852</v>
       </c>
       <c r="E296" t="s">
+        <v>853</v>
+      </c>
+      <c r="F296" t="s">
+        <v>857</v>
+      </c>
+      <c r="G296" t="s">
         <v>855</v>
-      </c>
-[...4 lines deleted...]
-        <v>857</v>
       </c>
       <c r="H296" t="s">
         <v>858</v>
       </c>
       <c r="I296"/>
       <c r="J296"/>
     </row>
     <row r="297" spans="1:10">
       <c r="A297" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B297" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C297" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D297" t="s">
-        <v>854</v>
+        <v>859</v>
       </c>
       <c r="E297" t="s">
-        <v>855</v>
+        <v>860</v>
       </c>
       <c r="F297" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
       <c r="G297" t="s">
-        <v>857</v>
+        <v>862</v>
       </c>
       <c r="H297" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="I297"/>
       <c r="J297"/>
     </row>
     <row r="298" spans="1:10">
       <c r="A298" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B298" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C298" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D298" t="s">
-        <v>861</v>
+        <v>859</v>
       </c>
       <c r="E298" t="s">
-        <v>862</v>
+        <v>860</v>
       </c>
       <c r="F298" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="G298" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="H298" t="s">
-        <v>865</v>
+        <v>526</v>
       </c>
       <c r="I298"/>
       <c r="J298"/>
     </row>
     <row r="299" spans="1:10">
       <c r="A299" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B299" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C299" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D299" t="s">
-        <v>861</v>
+        <v>859</v>
       </c>
       <c r="E299" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="F299" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="G299" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="H299" t="s">
-        <v>528</v>
+        <v>869</v>
       </c>
       <c r="I299"/>
       <c r="J299"/>
     </row>
     <row r="300" spans="1:10">
       <c r="A300" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B300" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C300" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D300" t="s">
-        <v>861</v>
+        <v>870</v>
       </c>
       <c r="E300" t="s">
-        <v>868</v>
+        <v>871</v>
       </c>
       <c r="F300" t="s">
-        <v>869</v>
+        <v>872</v>
       </c>
       <c r="G300" t="s">
-        <v>870</v>
+        <v>873</v>
       </c>
       <c r="H300" t="s">
-        <v>871</v>
+        <v>874</v>
       </c>
       <c r="I300"/>
       <c r="J300"/>
     </row>
     <row r="301" spans="1:10">
       <c r="A301" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B301" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C301" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D301" t="s">
-        <v>872</v>
+        <v>870</v>
       </c>
       <c r="E301" t="s">
+        <v>871</v>
+      </c>
+      <c r="F301" t="s">
+        <v>875</v>
+      </c>
+      <c r="G301" t="s">
         <v>873</v>
       </c>
-      <c r="F301" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H301" t="s">
-        <v>876</v>
+        <v>568</v>
       </c>
       <c r="I301"/>
       <c r="J301"/>
     </row>
     <row r="302" spans="1:10">
       <c r="A302" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B302" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C302" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D302" t="s">
-        <v>872</v>
+        <v>870</v>
       </c>
       <c r="E302" t="s">
+        <v>871</v>
+      </c>
+      <c r="F302" t="s">
+        <v>876</v>
+      </c>
+      <c r="G302" t="s">
         <v>873</v>
       </c>
-      <c r="F302" t="s">
+      <c r="H302" t="s">
         <v>877</v>
-      </c>
-[...4 lines deleted...]
-        <v>570</v>
       </c>
       <c r="I302"/>
       <c r="J302"/>
     </row>
     <row r="303" spans="1:10">
       <c r="A303" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B303" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C303" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D303" t="s">
-        <v>872</v>
+        <v>870</v>
       </c>
       <c r="E303" t="s">
-        <v>873</v>
+        <v>871</v>
       </c>
       <c r="F303" t="s">
         <v>878</v>
       </c>
       <c r="G303" t="s">
-        <v>875</v>
+        <v>873</v>
       </c>
       <c r="H303" t="s">
         <v>879</v>
       </c>
       <c r="I303"/>
       <c r="J303"/>
     </row>
     <row r="304" spans="1:10">
       <c r="A304" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B304" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C304" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D304" t="s">
-        <v>872</v>
+        <v>870</v>
       </c>
       <c r="E304" t="s">
-        <v>873</v>
+        <v>871</v>
       </c>
       <c r="F304" t="s">
         <v>880</v>
       </c>
       <c r="G304" t="s">
-        <v>875</v>
+        <v>873</v>
       </c>
       <c r="H304" t="s">
         <v>881</v>
       </c>
       <c r="I304"/>
       <c r="J304"/>
     </row>
     <row r="305" spans="1:10">
       <c r="A305" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B305" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C305" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D305" t="s">
-        <v>872</v>
+        <v>870</v>
       </c>
       <c r="E305" t="s">
-        <v>873</v>
+        <v>871</v>
       </c>
       <c r="F305" t="s">
         <v>882</v>
       </c>
       <c r="G305" t="s">
-        <v>875</v>
+        <v>873</v>
       </c>
       <c r="H305" t="s">
         <v>883</v>
       </c>
       <c r="I305"/>
       <c r="J305"/>
     </row>
     <row r="306" spans="1:10">
       <c r="A306" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B306" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C306" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D306" t="s">
-        <v>872</v>
+        <v>870</v>
       </c>
       <c r="E306" t="s">
-        <v>873</v>
+        <v>871</v>
       </c>
       <c r="F306" t="s">
         <v>884</v>
       </c>
       <c r="G306" t="s">
-        <v>875</v>
+        <v>873</v>
       </c>
       <c r="H306" t="s">
-        <v>885</v>
+        <v>291</v>
       </c>
       <c r="I306"/>
       <c r="J306"/>
     </row>
     <row r="307" spans="1:10">
       <c r="A307" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B307" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C307" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D307" t="s">
-        <v>872</v>
+        <v>870</v>
       </c>
       <c r="E307" t="s">
+        <v>871</v>
+      </c>
+      <c r="F307" t="s">
+        <v>885</v>
+      </c>
+      <c r="G307" t="s">
         <v>873</v>
       </c>
-      <c r="F307" t="s">
+      <c r="H307" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>291</v>
       </c>
       <c r="I307"/>
       <c r="J307"/>
     </row>
     <row r="308" spans="1:10">
       <c r="A308" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B308" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C308" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D308" t="s">
-        <v>872</v>
+        <v>870</v>
       </c>
       <c r="E308" t="s">
-        <v>873</v>
+        <v>871</v>
       </c>
       <c r="F308" t="s">
         <v>887</v>
       </c>
       <c r="G308" t="s">
-        <v>875</v>
+        <v>873</v>
       </c>
       <c r="H308" t="s">
         <v>888</v>
       </c>
       <c r="I308"/>
       <c r="J308"/>
     </row>
     <row r="309" spans="1:10">
       <c r="A309" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B309" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C309" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D309" t="s">
-        <v>872</v>
+        <v>870</v>
       </c>
       <c r="E309" t="s">
-        <v>873</v>
+        <v>871</v>
       </c>
       <c r="F309" t="s">
         <v>889</v>
       </c>
       <c r="G309" t="s">
-        <v>875</v>
+        <v>890</v>
       </c>
       <c r="H309" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="I309"/>
       <c r="J309"/>
     </row>
     <row r="310" spans="1:10">
       <c r="A310" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B310" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C310" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D310" t="s">
-        <v>872</v>
+        <v>870</v>
       </c>
       <c r="E310" t="s">
-        <v>873</v>
+        <v>871</v>
       </c>
       <c r="F310" t="s">
+        <v>892</v>
+      </c>
+      <c r="G310" t="s">
+        <v>890</v>
+      </c>
+      <c r="H310" t="s">
         <v>891</v>
       </c>
-      <c r="G310" t="s">
-[...5 lines deleted...]
-      <c r="I310"/>
+      <c r="I310" t="s">
+        <v>668</v>
+      </c>
       <c r="J310"/>
     </row>
     <row r="311" spans="1:10">
       <c r="A311" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B311" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C311" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D311" t="s">
-        <v>872</v>
+        <v>870</v>
       </c>
       <c r="E311" t="s">
-        <v>873</v>
+        <v>871</v>
       </c>
       <c r="F311" t="s">
+        <v>893</v>
+      </c>
+      <c r="G311" t="s">
+        <v>890</v>
+      </c>
+      <c r="H311" t="s">
+        <v>891</v>
+      </c>
+      <c r="I311" t="s">
         <v>894</v>
-      </c>
-[...7 lines deleted...]
-        <v>670</v>
       </c>
       <c r="J311"/>
     </row>
     <row r="312" spans="1:10">
       <c r="A312" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B312" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C312" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D312" t="s">
-        <v>872</v>
+        <v>870</v>
       </c>
       <c r="E312" t="s">
-        <v>873</v>
+        <v>871</v>
       </c>
       <c r="F312" t="s">
         <v>895</v>
       </c>
       <c r="G312" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
       <c r="H312" t="s">
-        <v>893</v>
-[...1 lines deleted...]
-      <c r="I312" t="s">
         <v>896</v>
       </c>
+      <c r="I312"/>
       <c r="J312"/>
     </row>
     <row r="313" spans="1:10">
       <c r="A313" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B313" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C313" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D313" t="s">
-        <v>872</v>
+        <v>870</v>
       </c>
       <c r="E313" t="s">
-        <v>873</v>
+        <v>871</v>
       </c>
       <c r="F313" t="s">
         <v>897</v>
       </c>
       <c r="G313" t="s">
-        <v>892</v>
+        <v>898</v>
       </c>
       <c r="H313" t="s">
-        <v>898</v>
+        <v>568</v>
       </c>
       <c r="I313"/>
       <c r="J313"/>
     </row>
     <row r="314" spans="1:10">
       <c r="A314" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B314" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C314" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D314" t="s">
-        <v>872</v>
+        <v>870</v>
       </c>
       <c r="E314" t="s">
-        <v>873</v>
+        <v>871</v>
       </c>
       <c r="F314" t="s">
         <v>899</v>
       </c>
       <c r="G314" t="s">
+        <v>898</v>
+      </c>
+      <c r="H314" t="s">
         <v>900</v>
-      </c>
-[...1 lines deleted...]
-        <v>570</v>
       </c>
       <c r="I314"/>
       <c r="J314"/>
     </row>
     <row r="315" spans="1:10">
       <c r="A315" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B315" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C315" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D315" t="s">
-        <v>872</v>
+        <v>870</v>
       </c>
       <c r="E315" t="s">
-        <v>873</v>
+        <v>871</v>
       </c>
       <c r="F315" t="s">
         <v>901</v>
       </c>
       <c r="G315" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="H315" t="s">
-        <v>902</v>
+        <v>256</v>
       </c>
       <c r="I315"/>
       <c r="J315"/>
     </row>
     <row r="316" spans="1:10">
       <c r="A316" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B316" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C316" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D316" t="s">
-        <v>872</v>
+        <v>870</v>
       </c>
       <c r="E316" t="s">
-        <v>873</v>
+        <v>871</v>
       </c>
       <c r="F316" t="s">
-        <v>903</v>
+        <v>902</v>
       </c>
       <c r="G316" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="H316" t="s">
-        <v>256</v>
+        <v>291</v>
       </c>
       <c r="I316"/>
       <c r="J316"/>
     </row>
     <row r="317" spans="1:10">
       <c r="A317" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B317" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C317" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D317" t="s">
-        <v>872</v>
+        <v>870</v>
       </c>
       <c r="E317" t="s">
-        <v>873</v>
+        <v>871</v>
       </c>
       <c r="F317" t="s">
+        <v>903</v>
+      </c>
+      <c r="G317" t="s">
         <v>904</v>
       </c>
-      <c r="G317" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H317" t="s">
-        <v>291</v>
-[...1 lines deleted...]
-      <c r="I317"/>
+        <v>905</v>
+      </c>
+      <c r="I317" t="s">
+        <v>905</v>
+      </c>
       <c r="J317"/>
     </row>
     <row r="318" spans="1:10">
       <c r="A318" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B318" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C318" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D318" t="s">
-        <v>872</v>
+        <v>870</v>
       </c>
       <c r="E318" t="s">
-        <v>873</v>
+        <v>871</v>
       </c>
       <c r="F318" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="G318" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="H318" t="s">
-        <v>907</v>
-[...3 lines deleted...]
-      </c>
+        <v>908</v>
+      </c>
+      <c r="I318"/>
       <c r="J318"/>
     </row>
     <row r="319" spans="1:10">
       <c r="A319" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B319" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C319" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D319" t="s">
-        <v>872</v>
+        <v>870</v>
       </c>
       <c r="E319" t="s">
-        <v>873</v>
+        <v>871</v>
       </c>
       <c r="F319" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="G319" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="H319" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="I319"/>
       <c r="J319"/>
     </row>
     <row r="320" spans="1:10">
       <c r="A320" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B320" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C320" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D320" t="s">
-        <v>872</v>
+        <v>870</v>
       </c>
       <c r="E320" t="s">
-        <v>873</v>
+        <v>871</v>
       </c>
       <c r="F320" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="G320" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="H320" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="I320"/>
       <c r="J320"/>
     </row>
     <row r="321" spans="1:10">
       <c r="A321" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B321" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C321" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D321" t="s">
-        <v>872</v>
+        <v>870</v>
       </c>
       <c r="E321" t="s">
-        <v>873</v>
+        <v>871</v>
       </c>
       <c r="F321" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="G321" t="s">
-        <v>915</v>
+        <v>913</v>
       </c>
       <c r="H321" t="s">
         <v>916</v>
       </c>
       <c r="I321"/>
       <c r="J321"/>
     </row>
     <row r="322" spans="1:10">
       <c r="A322" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B322" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C322" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D322" t="s">
-        <v>872</v>
+        <v>870</v>
       </c>
       <c r="E322" t="s">
-        <v>873</v>
+        <v>871</v>
       </c>
       <c r="F322" t="s">
         <v>917</v>
       </c>
       <c r="G322" t="s">
-        <v>915</v>
+        <v>913</v>
       </c>
       <c r="H322" t="s">
-        <v>918</v>
-[...1 lines deleted...]
-      <c r="I322"/>
+        <v>916</v>
+      </c>
+      <c r="I322" t="s">
+        <v>916</v>
+      </c>
       <c r="J322"/>
     </row>
     <row r="323" spans="1:10">
       <c r="A323" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B323" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C323" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D323" t="s">
-        <v>872</v>
+        <v>870</v>
       </c>
       <c r="E323" t="s">
-        <v>873</v>
+        <v>871</v>
       </c>
       <c r="F323" t="s">
+        <v>918</v>
+      </c>
+      <c r="G323" t="s">
         <v>919</v>
       </c>
-      <c r="G323" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H323" t="s">
-        <v>918</v>
-[...3 lines deleted...]
-      </c>
+        <v>920</v>
+      </c>
+      <c r="I323"/>
       <c r="J323"/>
     </row>
     <row r="324" spans="1:10">
       <c r="A324" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B324" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C324" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D324" t="s">
-        <v>872</v>
+        <v>870</v>
       </c>
       <c r="E324" t="s">
-        <v>873</v>
+        <v>871</v>
       </c>
       <c r="F324" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="G324" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="H324" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="I324"/>
       <c r="J324"/>
     </row>
     <row r="325" spans="1:10">
       <c r="A325" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B325" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C325" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D325" t="s">
-        <v>872</v>
+        <v>870</v>
       </c>
       <c r="E325" t="s">
-        <v>873</v>
+        <v>871</v>
       </c>
       <c r="F325" t="s">
+        <v>924</v>
+      </c>
+      <c r="G325" t="s">
+        <v>922</v>
+      </c>
+      <c r="H325" t="s">
         <v>923</v>
       </c>
-      <c r="G325" t="s">
-[...5 lines deleted...]
-      <c r="I325"/>
+      <c r="I325" t="s">
+        <v>223</v>
+      </c>
       <c r="J325"/>
     </row>
     <row r="326" spans="1:10">
       <c r="A326" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B326" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C326" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D326" t="s">
-        <v>872</v>
+        <v>870</v>
       </c>
       <c r="E326" t="s">
-        <v>873</v>
+        <v>871</v>
       </c>
       <c r="F326" t="s">
+        <v>925</v>
+      </c>
+      <c r="G326" t="s">
+        <v>922</v>
+      </c>
+      <c r="H326" t="s">
+        <v>923</v>
+      </c>
+      <c r="I326" t="s">
         <v>926</v>
-      </c>
-[...7 lines deleted...]
-        <v>223</v>
       </c>
       <c r="J326"/>
     </row>
     <row r="327" spans="1:10">
       <c r="A327" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B327" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C327" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D327" t="s">
-        <v>872</v>
+        <v>870</v>
       </c>
       <c r="E327" t="s">
-        <v>873</v>
+        <v>871</v>
       </c>
       <c r="F327" t="s">
         <v>927</v>
       </c>
       <c r="G327" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
       <c r="H327" t="s">
-        <v>925</v>
-[...3 lines deleted...]
-      </c>
+        <v>929</v>
+      </c>
+      <c r="I327"/>
       <c r="J327"/>
     </row>
     <row r="328" spans="1:10">
       <c r="A328" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B328" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C328" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D328" t="s">
-        <v>872</v>
+        <v>870</v>
       </c>
       <c r="E328" t="s">
-        <v>873</v>
+        <v>930</v>
       </c>
       <c r="F328" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="G328" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="H328" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="I328"/>
       <c r="J328"/>
     </row>
     <row r="329" spans="1:10">
       <c r="A329" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B329" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C329" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D329" t="s">
-        <v>872</v>
+        <v>870</v>
       </c>
       <c r="E329" t="s">
+        <v>930</v>
+      </c>
+      <c r="F329" t="s">
+        <v>934</v>
+      </c>
+      <c r="G329" t="s">
         <v>932</v>
       </c>
-      <c r="F329" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H329" t="s">
-        <v>935</v>
+        <v>223</v>
       </c>
       <c r="I329"/>
       <c r="J329"/>
     </row>
     <row r="330" spans="1:10">
       <c r="A330" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B330" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C330" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D330" t="s">
-        <v>872</v>
+        <v>870</v>
       </c>
       <c r="E330" t="s">
+        <v>930</v>
+      </c>
+      <c r="F330" t="s">
+        <v>935</v>
+      </c>
+      <c r="G330" t="s">
         <v>932</v>
       </c>
-      <c r="F330" t="s">
+      <c r="H330" t="s">
         <v>936</v>
-      </c>
-[...4 lines deleted...]
-        <v>223</v>
       </c>
       <c r="I330"/>
       <c r="J330"/>
     </row>
     <row r="331" spans="1:10">
       <c r="A331" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B331" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C331" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D331" t="s">
-        <v>872</v>
+        <v>937</v>
       </c>
       <c r="E331" t="s">
-        <v>932</v>
+        <v>938</v>
       </c>
       <c r="F331" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="G331" t="s">
-        <v>934</v>
+        <v>940</v>
       </c>
       <c r="H331" t="s">
-        <v>938</v>
+        <v>474</v>
       </c>
       <c r="I331"/>
       <c r="J331"/>
     </row>
     <row r="332" spans="1:10">
       <c r="A332" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B332" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C332" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D332" t="s">
-        <v>939</v>
+        <v>937</v>
       </c>
       <c r="E332" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="F332" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="G332" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="H332" t="s">
-        <v>476</v>
+        <v>944</v>
       </c>
       <c r="I332"/>
       <c r="J332"/>
     </row>
     <row r="333" spans="1:10">
       <c r="A333" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B333" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C333" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D333" t="s">
-        <v>939</v>
+        <v>945</v>
       </c>
       <c r="E333" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
       <c r="F333" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="G333" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="H333" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
       <c r="I333"/>
       <c r="J333"/>
     </row>
     <row r="334" spans="1:10">
       <c r="A334" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B334" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C334" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D334" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E334" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F334" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="G334" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="H334" t="s">
-        <v>951</v>
+        <v>954</v>
       </c>
       <c r="I334"/>
       <c r="J334"/>
     </row>
     <row r="335" spans="1:10">
       <c r="A335" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B335" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C335" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D335" t="s">
-        <v>952</v>
+        <v>950</v>
       </c>
       <c r="E335" t="s">
+        <v>951</v>
+      </c>
+      <c r="F335" t="s">
+        <v>955</v>
+      </c>
+      <c r="G335" t="s">
         <v>953</v>
-      </c>
-[...4 lines deleted...]
-        <v>955</v>
       </c>
       <c r="H335" t="s">
         <v>956</v>
       </c>
       <c r="I335"/>
       <c r="J335"/>
     </row>
     <row r="336" spans="1:10">
       <c r="A336" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B336" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C336" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D336" t="s">
-        <v>952</v>
+        <v>950</v>
       </c>
       <c r="E336" t="s">
-        <v>953</v>
+        <v>951</v>
       </c>
       <c r="F336" t="s">
         <v>957</v>
       </c>
       <c r="G336" t="s">
-        <v>955</v>
+        <v>953</v>
       </c>
       <c r="H336" t="s">
-        <v>958</v>
+        <v>291</v>
       </c>
       <c r="I336"/>
       <c r="J336"/>
     </row>
     <row r="337" spans="1:10">
       <c r="A337" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B337" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C337" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D337" t="s">
-        <v>952</v>
+        <v>950</v>
       </c>
       <c r="E337" t="s">
+        <v>951</v>
+      </c>
+      <c r="F337" t="s">
+        <v>958</v>
+      </c>
+      <c r="G337" t="s">
         <v>953</v>
       </c>
-      <c r="F337" t="s">
+      <c r="H337" t="s">
         <v>959</v>
-      </c>
-[...4 lines deleted...]
-        <v>291</v>
       </c>
       <c r="I337"/>
       <c r="J337"/>
     </row>
     <row r="338" spans="1:10">
       <c r="A338" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B338" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C338" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D338" t="s">
-        <v>952</v>
+        <v>950</v>
       </c>
       <c r="E338" t="s">
-        <v>953</v>
+        <v>951</v>
       </c>
       <c r="F338" t="s">
         <v>960</v>
       </c>
       <c r="G338" t="s">
-        <v>955</v>
+        <v>953</v>
       </c>
       <c r="H338" t="s">
-        <v>961</v>
+        <v>888</v>
       </c>
       <c r="I338"/>
       <c r="J338"/>
     </row>
     <row r="339" spans="1:10">
       <c r="A339" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B339" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C339" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D339" t="s">
-        <v>952</v>
+        <v>950</v>
       </c>
       <c r="E339" t="s">
-        <v>953</v>
+        <v>961</v>
       </c>
       <c r="F339" t="s">
         <v>962</v>
       </c>
       <c r="G339" t="s">
-        <v>955</v>
+        <v>963</v>
       </c>
       <c r="H339" t="s">
-        <v>890</v>
+        <v>964</v>
       </c>
       <c r="I339"/>
       <c r="J339"/>
     </row>
     <row r="340" spans="1:10">
       <c r="A340" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B340" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C340" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D340" t="s">
-        <v>952</v>
+        <v>950</v>
       </c>
       <c r="E340" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
       <c r="F340" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="G340" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
       <c r="H340" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
       <c r="I340"/>
       <c r="J340"/>
     </row>
     <row r="341" spans="1:10">
       <c r="A341" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B341" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C341" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D341" t="s">
-        <v>952</v>
+        <v>950</v>
       </c>
       <c r="E341" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="F341" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="G341" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
       <c r="H341" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="I341"/>
       <c r="J341"/>
     </row>
     <row r="342" spans="1:10">
       <c r="A342" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B342" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C342" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D342" t="s">
-        <v>952</v>
+        <v>950</v>
       </c>
       <c r="E342" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F342" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
       <c r="G342" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="H342" t="s">
-        <v>974</v>
+        <v>474</v>
       </c>
       <c r="I342"/>
-      <c r="J342"/>
+      <c r="J342" t="s">
+        <v>474</v>
+      </c>
     </row>
     <row r="343" spans="1:10">
       <c r="A343" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B343" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C343" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D343" t="s">
-        <v>952</v>
+        <v>950</v>
       </c>
       <c r="E343" t="s">
-        <v>975</v>
+        <v>973</v>
       </c>
       <c r="F343" t="s">
         <v>976</v>
       </c>
       <c r="G343" t="s">
-        <v>977</v>
+        <v>975</v>
       </c>
       <c r="H343" t="s">
-        <v>476</v>
+        <v>22</v>
       </c>
       <c r="I343"/>
-      <c r="J343" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J343"/>
     </row>
     <row r="344" spans="1:10">
       <c r="A344" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B344" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C344" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D344" t="s">
-        <v>952</v>
+        <v>950</v>
       </c>
       <c r="E344" t="s">
+        <v>973</v>
+      </c>
+      <c r="F344" t="s">
+        <v>977</v>
+      </c>
+      <c r="G344" t="s">
         <v>975</v>
       </c>
-      <c r="F344" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H344" t="s">
-        <v>22</v>
+        <v>223</v>
       </c>
       <c r="I344"/>
       <c r="J344"/>
     </row>
     <row r="345" spans="1:10">
       <c r="A345" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B345" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C345" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D345" t="s">
-        <v>952</v>
+        <v>950</v>
       </c>
       <c r="E345" t="s">
-        <v>975</v>
+        <v>978</v>
       </c>
       <c r="F345" t="s">
         <v>979</v>
       </c>
       <c r="G345" t="s">
-        <v>977</v>
+        <v>980</v>
       </c>
       <c r="H345" t="s">
-        <v>223</v>
+        <v>981</v>
       </c>
       <c r="I345"/>
       <c r="J345"/>
     </row>
     <row r="346" spans="1:10">
       <c r="A346" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B346" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C346" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D346" t="s">
-        <v>952</v>
+        <v>950</v>
       </c>
       <c r="E346" t="s">
-        <v>980</v>
+        <v>978</v>
       </c>
       <c r="F346" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="G346" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="H346" t="s">
-        <v>983</v>
+        <v>291</v>
       </c>
       <c r="I346"/>
       <c r="J346"/>
     </row>
     <row r="347" spans="1:10">
       <c r="A347" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B347" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C347" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D347" t="s">
-        <v>952</v>
+        <v>950</v>
       </c>
       <c r="E347" t="s">
-        <v>980</v>
+        <v>978</v>
       </c>
       <c r="F347" t="s">
         <v>984</v>
       </c>
       <c r="G347" t="s">
         <v>985</v>
       </c>
       <c r="H347" t="s">
-        <v>291</v>
+        <v>986</v>
       </c>
       <c r="I347"/>
       <c r="J347"/>
     </row>
     <row r="348" spans="1:10">
       <c r="A348" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B348" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C348" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D348" t="s">
-        <v>952</v>
+        <v>950</v>
       </c>
       <c r="E348" t="s">
-        <v>980</v>
+        <v>978</v>
       </c>
       <c r="F348" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="G348" t="s">
-        <v>987</v>
+        <v>985</v>
       </c>
       <c r="H348" t="s">
         <v>988</v>
       </c>
       <c r="I348"/>
       <c r="J348"/>
     </row>
     <row r="349" spans="1:10">
       <c r="A349" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B349" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C349" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D349" t="s">
-        <v>952</v>
+        <v>950</v>
       </c>
       <c r="E349" t="s">
-        <v>980</v>
+        <v>978</v>
       </c>
       <c r="F349" t="s">
         <v>989</v>
       </c>
       <c r="G349" t="s">
-        <v>987</v>
+        <v>985</v>
       </c>
       <c r="H349" t="s">
-        <v>990</v>
+        <v>223</v>
       </c>
       <c r="I349"/>
       <c r="J349"/>
     </row>
     <row r="350" spans="1:10">
       <c r="A350" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B350" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C350" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D350" t="s">
-        <v>952</v>
+        <v>950</v>
       </c>
       <c r="E350" t="s">
-        <v>980</v>
+        <v>978</v>
       </c>
       <c r="F350" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="G350" t="s">
-        <v>987</v>
+        <v>985</v>
       </c>
       <c r="H350" t="s">
-        <v>223</v>
+        <v>291</v>
       </c>
       <c r="I350"/>
       <c r="J350"/>
     </row>
     <row r="351" spans="1:10">
       <c r="A351" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B351" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C351" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D351" t="s">
-        <v>952</v>
+        <v>950</v>
       </c>
       <c r="E351" t="s">
-        <v>980</v>
+        <v>978</v>
       </c>
       <c r="F351" t="s">
+        <v>991</v>
+      </c>
+      <c r="G351" t="s">
+        <v>985</v>
+      </c>
+      <c r="H351" t="s">
         <v>992</v>
-      </c>
-[...4 lines deleted...]
-        <v>291</v>
       </c>
       <c r="I351"/>
       <c r="J351"/>
     </row>
     <row r="352" spans="1:10">
       <c r="A352" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B352" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C352" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D352" t="s">
-        <v>952</v>
+        <v>950</v>
       </c>
       <c r="E352" t="s">
-        <v>980</v>
+        <v>978</v>
       </c>
       <c r="F352" t="s">
         <v>993</v>
       </c>
       <c r="G352" t="s">
-        <v>987</v>
+        <v>994</v>
       </c>
       <c r="H352" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="I352"/>
       <c r="J352"/>
     </row>
     <row r="353" spans="1:10">
       <c r="A353" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B353" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C353" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D353" t="s">
-        <v>952</v>
+        <v>996</v>
       </c>
       <c r="E353" t="s">
-        <v>980</v>
+        <v>997</v>
       </c>
       <c r="F353" t="s">
-        <v>995</v>
+        <v>998</v>
       </c>
       <c r="G353" t="s">
-        <v>996</v>
+        <v>999</v>
       </c>
       <c r="H353" t="s">
-        <v>997</v>
+        <v>1000</v>
       </c>
       <c r="I353"/>
       <c r="J353"/>
     </row>
     <row r="354" spans="1:10">
       <c r="A354" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B354" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C354" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D354" t="s">
-        <v>998</v>
+        <v>1001</v>
       </c>
       <c r="E354" t="s">
-        <v>999</v>
+        <v>1002</v>
       </c>
       <c r="F354" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="G354" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
       <c r="H354" t="s">
-        <v>1002</v>
+        <v>1005</v>
       </c>
       <c r="I354"/>
       <c r="J354"/>
     </row>
     <row r="355" spans="1:10">
       <c r="A355" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B355" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C355" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D355" t="s">
-        <v>1003</v>
+        <v>1001</v>
       </c>
       <c r="E355" t="s">
-        <v>1004</v>
+        <v>1002</v>
       </c>
       <c r="F355" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="G355" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="H355" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="I355"/>
       <c r="J355"/>
     </row>
     <row r="356" spans="1:10">
       <c r="A356" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B356" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C356" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D356" t="s">
-        <v>1003</v>
+        <v>1009</v>
       </c>
       <c r="E356" t="s">
-        <v>1004</v>
+        <v>1010</v>
       </c>
       <c r="F356" t="s">
-        <v>1008</v>
+        <v>1011</v>
       </c>
       <c r="G356" t="s">
-        <v>1009</v>
+        <v>1012</v>
       </c>
       <c r="H356" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="I356"/>
       <c r="J356"/>
     </row>
     <row r="357" spans="1:10">
       <c r="A357" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B357" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C357" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D357" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E357" t="s">
-        <v>1012</v>
+        <v>1010</v>
       </c>
       <c r="F357" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="G357" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="H357" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="I357"/>
       <c r="J357"/>
     </row>
     <row r="358" spans="1:10">
       <c r="A358" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B358" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C358" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D358" t="s">
-        <v>1011</v>
+        <v>1017</v>
       </c>
       <c r="E358" t="s">
-        <v>1012</v>
+        <v>1018</v>
       </c>
       <c r="F358" t="s">
-        <v>1016</v>
+        <v>1019</v>
       </c>
       <c r="G358" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="H358" t="s">
-        <v>1018</v>
+        <v>1021</v>
       </c>
       <c r="I358"/>
       <c r="J358"/>
     </row>
     <row r="359" spans="1:10">
       <c r="A359" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B359" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C359" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D359" t="s">
-        <v>1019</v>
+        <v>1017</v>
       </c>
       <c r="E359" t="s">
+        <v>1018</v>
+      </c>
+      <c r="F359" t="s">
+        <v>1022</v>
+      </c>
+      <c r="G359" t="s">
         <v>1020</v>
       </c>
-      <c r="F359" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H359" t="s">
-        <v>1023</v>
+        <v>291</v>
       </c>
       <c r="I359"/>
       <c r="J359"/>
     </row>
     <row r="360" spans="1:10">
       <c r="A360" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B360" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C360" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D360" t="s">
-        <v>1019</v>
+        <v>1017</v>
       </c>
       <c r="E360" t="s">
+        <v>1018</v>
+      </c>
+      <c r="F360" t="s">
+        <v>1023</v>
+      </c>
+      <c r="G360" t="s">
         <v>1020</v>
       </c>
-      <c r="F360" t="s">
+      <c r="H360" t="s">
         <v>1024</v>
-      </c>
-[...4 lines deleted...]
-        <v>291</v>
       </c>
       <c r="I360"/>
       <c r="J360"/>
     </row>
     <row r="361" spans="1:10">
       <c r="A361" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B361" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C361" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D361" t="s">
-        <v>1019</v>
+        <v>1017</v>
       </c>
       <c r="E361" t="s">
-        <v>1020</v>
+        <v>1018</v>
       </c>
       <c r="F361" t="s">
         <v>1025</v>
       </c>
       <c r="G361" t="s">
-        <v>1022</v>
+        <v>1020</v>
       </c>
       <c r="H361" t="s">
         <v>1026</v>
       </c>
       <c r="I361"/>
       <c r="J361"/>
     </row>
     <row r="362" spans="1:10">
       <c r="A362" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B362" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C362" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D362" t="s">
-        <v>1019</v>
+        <v>1027</v>
       </c>
       <c r="E362" t="s">
-        <v>1020</v>
+        <v>1028</v>
       </c>
       <c r="F362" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
       <c r="G362" t="s">
-        <v>1022</v>
+        <v>1030</v>
       </c>
       <c r="H362" t="s">
-        <v>1028</v>
+        <v>1031</v>
       </c>
       <c r="I362"/>
       <c r="J362"/>
     </row>
     <row r="363" spans="1:10">
       <c r="A363" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B363" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C363" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D363" t="s">
-        <v>1029</v>
+        <v>1027</v>
       </c>
       <c r="E363" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F363" t="s">
+        <v>1032</v>
+      </c>
+      <c r="G363" t="s">
         <v>1030</v>
       </c>
-      <c r="F363" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H363" t="s">
-        <v>1033</v>
+        <v>291</v>
       </c>
       <c r="I363"/>
       <c r="J363"/>
     </row>
     <row r="364" spans="1:10">
       <c r="A364" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B364" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C364" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D364" t="s">
-        <v>1029</v>
+        <v>1027</v>
       </c>
       <c r="E364" t="s">
-        <v>1030</v>
+        <v>1033</v>
       </c>
       <c r="F364" t="s">
         <v>1034</v>
       </c>
       <c r="G364" t="s">
-        <v>1032</v>
+        <v>1035</v>
       </c>
       <c r="H364" t="s">
-        <v>291</v>
+        <v>1036</v>
       </c>
       <c r="I364"/>
       <c r="J364"/>
     </row>
     <row r="365" spans="1:10">
       <c r="A365" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B365" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C365" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D365" t="s">
-        <v>1029</v>
+        <v>1027</v>
       </c>
       <c r="E365" t="s">
-        <v>1035</v>
+        <v>1037</v>
       </c>
       <c r="F365" t="s">
-        <v>1036</v>
+        <v>1038</v>
       </c>
       <c r="G365" t="s">
-        <v>1037</v>
+        <v>1039</v>
       </c>
       <c r="H365" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="I365"/>
       <c r="J365"/>
     </row>
     <row r="366" spans="1:10">
       <c r="A366" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B366" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C366" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D366" t="s">
-        <v>1029</v>
+        <v>1041</v>
       </c>
       <c r="E366" t="s">
-        <v>1039</v>
+        <v>1042</v>
       </c>
       <c r="F366" t="s">
-        <v>1040</v>
+        <v>1043</v>
       </c>
       <c r="G366" t="s">
-        <v>1041</v>
+        <v>1044</v>
       </c>
       <c r="H366" t="s">
-        <v>1042</v>
+        <v>140</v>
       </c>
       <c r="I366"/>
       <c r="J366"/>
     </row>
     <row r="367" spans="1:10">
       <c r="A367" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B367" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C367" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D367" t="s">
-        <v>1043</v>
+        <v>1041</v>
       </c>
       <c r="E367" t="s">
-        <v>1044</v>
+        <v>1042</v>
       </c>
       <c r="F367" t="s">
         <v>1045</v>
       </c>
       <c r="G367" t="s">
+        <v>1044</v>
+      </c>
+      <c r="H367" t="s">
         <v>1046</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="I367"/>
       <c r="J367"/>
     </row>
     <row r="368" spans="1:10">
       <c r="A368" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B368" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C368" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D368" t="s">
-        <v>1043</v>
+        <v>1041</v>
       </c>
       <c r="E368" t="s">
-        <v>1044</v>
+        <v>1042</v>
       </c>
       <c r="F368" t="s">
         <v>1047</v>
       </c>
       <c r="G368" t="s">
-        <v>1046</v>
+        <v>1044</v>
       </c>
       <c r="H368" t="s">
         <v>1048</v>
       </c>
       <c r="I368"/>
       <c r="J368"/>
     </row>
     <row r="369" spans="1:10">
       <c r="A369" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B369" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C369" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D369" t="s">
-        <v>1043</v>
+        <v>1041</v>
       </c>
       <c r="E369" t="s">
-        <v>1044</v>
+        <v>1042</v>
       </c>
       <c r="F369" t="s">
         <v>1049</v>
       </c>
       <c r="G369" t="s">
-        <v>1046</v>
+        <v>1044</v>
       </c>
       <c r="H369" t="s">
         <v>1050</v>
       </c>
       <c r="I369"/>
       <c r="J369"/>
     </row>
     <row r="370" spans="1:10">
       <c r="A370" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B370" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C370" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D370" t="s">
-        <v>1043</v>
+        <v>1041</v>
       </c>
       <c r="E370" t="s">
-        <v>1044</v>
+        <v>1042</v>
       </c>
       <c r="F370" t="s">
         <v>1051</v>
       </c>
       <c r="G370" t="s">
-        <v>1046</v>
+        <v>1044</v>
       </c>
       <c r="H370" t="s">
-        <v>1052</v>
+        <v>291</v>
       </c>
       <c r="I370"/>
       <c r="J370"/>
     </row>
     <row r="371" spans="1:10">
       <c r="A371" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B371" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C371" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D371" t="s">
-        <v>1043</v>
+        <v>1041</v>
       </c>
       <c r="E371" t="s">
-        <v>1044</v>
+        <v>1042</v>
       </c>
       <c r="F371" t="s">
+        <v>1052</v>
+      </c>
+      <c r="G371" t="s">
         <v>1053</v>
       </c>
-      <c r="G371" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H371" t="s">
-        <v>291</v>
+        <v>1054</v>
       </c>
       <c r="I371"/>
       <c r="J371"/>
     </row>
     <row r="372" spans="1:10">
       <c r="A372" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B372" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C372" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D372" t="s">
-        <v>1043</v>
+        <v>1041</v>
       </c>
       <c r="E372" t="s">
-        <v>1044</v>
+        <v>1042</v>
       </c>
       <c r="F372" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="G372" t="s">
-        <v>1055</v>
+        <v>1053</v>
       </c>
       <c r="H372" t="s">
         <v>1056</v>
       </c>
       <c r="I372"/>
       <c r="J372"/>
     </row>
     <row r="373" spans="1:10">
       <c r="A373" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B373" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C373" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D373" t="s">
-        <v>1043</v>
+        <v>1041</v>
       </c>
       <c r="E373" t="s">
-        <v>1044</v>
+        <v>1042</v>
       </c>
       <c r="F373" t="s">
         <v>1057</v>
       </c>
       <c r="G373" t="s">
-        <v>1055</v>
+        <v>1053</v>
       </c>
       <c r="H373" t="s">
-        <v>1058</v>
-[...1 lines deleted...]
-      <c r="I373"/>
+        <v>1056</v>
+      </c>
+      <c r="I373" t="s">
+        <v>1056</v>
+      </c>
       <c r="J373"/>
     </row>
     <row r="374" spans="1:10">
       <c r="A374" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B374" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C374" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D374" t="s">
-        <v>1043</v>
+        <v>1041</v>
       </c>
       <c r="E374" t="s">
-        <v>1044</v>
+        <v>1042</v>
       </c>
       <c r="F374" t="s">
+        <v>1058</v>
+      </c>
+      <c r="G374" t="s">
+        <v>1053</v>
+      </c>
+      <c r="H374" t="s">
         <v>1059</v>
       </c>
-      <c r="G374" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="I374"/>
       <c r="J374"/>
     </row>
     <row r="375" spans="1:10">
       <c r="A375" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B375" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C375" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D375" t="s">
-        <v>1043</v>
+        <v>1041</v>
       </c>
       <c r="E375" t="s">
-        <v>1044</v>
+        <v>1042</v>
       </c>
       <c r="F375" t="s">
         <v>1060</v>
       </c>
       <c r="G375" t="s">
-        <v>1055</v>
+        <v>1053</v>
       </c>
       <c r="H375" t="s">
-        <v>1061</v>
+        <v>291</v>
       </c>
       <c r="I375"/>
       <c r="J375"/>
     </row>
     <row r="376" spans="1:10">
       <c r="A376" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B376" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C376" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D376" t="s">
-        <v>1043</v>
+        <v>1061</v>
       </c>
       <c r="E376" t="s">
-        <v>1044</v>
+        <v>1062</v>
       </c>
       <c r="F376" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="G376" t="s">
-        <v>1055</v>
+        <v>1064</v>
       </c>
       <c r="H376" t="s">
-        <v>291</v>
+        <v>1065</v>
       </c>
       <c r="I376"/>
       <c r="J376"/>
     </row>
     <row r="377" spans="1:10">
       <c r="A377" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B377" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C377" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D377" t="s">
-        <v>1063</v>
+        <v>1066</v>
       </c>
       <c r="E377" t="s">
-        <v>1064</v>
+        <v>1067</v>
       </c>
       <c r="F377" t="s">
-        <v>1065</v>
+        <v>1068</v>
       </c>
       <c r="G377" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="H377" t="s">
-        <v>1067</v>
+        <v>291</v>
       </c>
       <c r="I377"/>
       <c r="J377"/>
     </row>
     <row r="378" spans="1:10">
       <c r="A378" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B378" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C378" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D378" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
       <c r="E378" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="F378" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="G378" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
       <c r="H378" t="s">
-        <v>291</v>
+        <v>1074</v>
       </c>
       <c r="I378"/>
       <c r="J378"/>
     </row>
     <row r="379" spans="1:10">
       <c r="A379" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B379" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C379" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D379" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="E379" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
       <c r="F379" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="G379" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="H379" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="I379"/>
       <c r="J379"/>
     </row>
     <row r="380" spans="1:10">
       <c r="A380" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B380" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C380" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D380" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="E380" t="s">
-        <v>1073</v>
+        <v>1078</v>
       </c>
       <c r="F380" t="s">
-        <v>1077</v>
+        <v>1079</v>
       </c>
       <c r="G380" t="s">
-        <v>1078</v>
+        <v>1080</v>
       </c>
       <c r="H380" t="s">
-        <v>1079</v>
+        <v>390</v>
       </c>
       <c r="I380"/>
       <c r="J380"/>
     </row>
     <row r="381" spans="1:10">
       <c r="A381" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B381" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C381" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D381" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="E381" t="s">
-        <v>1080</v>
+        <v>1078</v>
       </c>
       <c r="F381" t="s">
         <v>1081</v>
       </c>
       <c r="G381" t="s">
+        <v>1080</v>
+      </c>
+      <c r="H381" t="s">
         <v>1082</v>
-      </c>
-[...1 lines deleted...]
-        <v>392</v>
       </c>
       <c r="I381"/>
       <c r="J381"/>
     </row>
     <row r="382" spans="1:10">
       <c r="A382" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B382" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C382" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D382" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="E382" t="s">
-        <v>1080</v>
+        <v>1078</v>
       </c>
       <c r="F382" t="s">
         <v>1083</v>
       </c>
       <c r="G382" t="s">
-        <v>1082</v>
+        <v>1080</v>
       </c>
       <c r="H382" t="s">
-        <v>1084</v>
+        <v>291</v>
       </c>
       <c r="I382"/>
       <c r="J382"/>
     </row>
     <row r="383" spans="1:10">
       <c r="A383" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B383" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C383" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D383" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="E383" t="s">
-        <v>1080</v>
+        <v>1078</v>
       </c>
       <c r="F383" t="s">
+        <v>1084</v>
+      </c>
+      <c r="G383" t="s">
         <v>1085</v>
       </c>
-      <c r="G383" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H383" t="s">
-        <v>291</v>
+        <v>1086</v>
       </c>
       <c r="I383"/>
       <c r="J383"/>
     </row>
     <row r="384" spans="1:10">
       <c r="A384" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B384" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C384" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D384" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="E384" t="s">
-        <v>1080</v>
+        <v>1078</v>
       </c>
       <c r="F384" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="G384" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="H384" t="s">
-        <v>1088</v>
+        <v>568</v>
       </c>
       <c r="I384"/>
       <c r="J384"/>
     </row>
     <row r="385" spans="1:10">
       <c r="A385" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B385" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C385" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D385" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="E385" t="s">
-        <v>1080</v>
+        <v>1078</v>
       </c>
       <c r="F385" t="s">
         <v>1089</v>
       </c>
       <c r="G385" t="s">
-        <v>1090</v>
+        <v>1088</v>
       </c>
       <c r="H385" t="s">
-        <v>570</v>
+        <v>582</v>
       </c>
       <c r="I385"/>
       <c r="J385"/>
     </row>
     <row r="386" spans="1:10">
       <c r="A386" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B386" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C386" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D386" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="E386" t="s">
-        <v>1080</v>
+        <v>1078</v>
       </c>
       <c r="F386" t="s">
+        <v>1090</v>
+      </c>
+      <c r="G386" t="s">
+        <v>1088</v>
+      </c>
+      <c r="H386" t="s">
+        <v>582</v>
+      </c>
+      <c r="I386" t="s">
         <v>1091</v>
       </c>
-      <c r="G386" t="s">
-[...5 lines deleted...]
-      <c r="I386"/>
       <c r="J386"/>
     </row>
     <row r="387" spans="1:10">
       <c r="A387" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B387" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C387" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D387" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="E387" t="s">
-        <v>1080</v>
+        <v>1078</v>
       </c>
       <c r="F387" t="s">
         <v>1092</v>
       </c>
       <c r="G387" t="s">
-        <v>1090</v>
+        <v>1088</v>
       </c>
       <c r="H387" t="s">
-        <v>584</v>
-[...1 lines deleted...]
-      <c r="I387" t="s">
         <v>1093</v>
       </c>
+      <c r="I387"/>
       <c r="J387"/>
     </row>
     <row r="388" spans="1:10">
       <c r="A388" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B388" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C388" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D388" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="E388" t="s">
-        <v>1080</v>
+        <v>1078</v>
       </c>
       <c r="F388" t="s">
         <v>1094</v>
       </c>
       <c r="G388" t="s">
-        <v>1090</v>
+        <v>1088</v>
       </c>
       <c r="H388" t="s">
         <v>1095</v>
       </c>
       <c r="I388"/>
       <c r="J388"/>
     </row>
     <row r="389" spans="1:10">
       <c r="A389" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B389" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C389" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D389" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="E389" t="s">
-        <v>1080</v>
+        <v>1078</v>
       </c>
       <c r="F389" t="s">
         <v>1096</v>
       </c>
       <c r="G389" t="s">
-        <v>1090</v>
+        <v>1088</v>
       </c>
       <c r="H389" t="s">
-        <v>1097</v>
+        <v>291</v>
       </c>
       <c r="I389"/>
       <c r="J389"/>
     </row>
     <row r="390" spans="1:10">
       <c r="A390" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B390" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C390" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D390" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="E390" t="s">
-        <v>1080</v>
+        <v>1078</v>
       </c>
       <c r="F390" t="s">
+        <v>1097</v>
+      </c>
+      <c r="G390" t="s">
         <v>1098</v>
       </c>
-      <c r="G390" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H390" t="s">
-        <v>291</v>
+        <v>1099</v>
       </c>
       <c r="I390"/>
       <c r="J390"/>
     </row>
     <row r="391" spans="1:10">
       <c r="A391" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B391" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C391" t="s">
-        <v>627</v>
+        <v>1100</v>
       </c>
       <c r="D391" t="s">
-        <v>1072</v>
+        <v>1101</v>
       </c>
       <c r="E391" t="s">
-        <v>1080</v>
+        <v>1102</v>
       </c>
       <c r="F391" t="s">
-        <v>1099</v>
+        <v>1103</v>
       </c>
       <c r="G391" t="s">
-        <v>1100</v>
+        <v>1104</v>
       </c>
       <c r="H391" t="s">
-        <v>1101</v>
+        <v>1105</v>
       </c>
       <c r="I391"/>
       <c r="J391"/>
     </row>
     <row r="392" spans="1:10">
       <c r="A392" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B392" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C392" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D392" t="s">
+        <v>1101</v>
+      </c>
+      <c r="E392" t="s">
         <v>1102</v>
       </c>
-      <c r="D392" t="s">
-[...2 lines deleted...]
-      <c r="E392" t="s">
+      <c r="F392" t="s">
+        <v>1106</v>
+      </c>
+      <c r="G392" t="s">
         <v>1104</v>
-      </c>
-[...4 lines deleted...]
-        <v>1106</v>
       </c>
       <c r="H392" t="s">
         <v>1107</v>
       </c>
       <c r="I392"/>
       <c r="J392"/>
     </row>
     <row r="393" spans="1:10">
       <c r="A393" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B393" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C393" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D393" t="s">
+        <v>1101</v>
+      </c>
+      <c r="E393" t="s">
         <v>1102</v>
-      </c>
-[...4 lines deleted...]
-        <v>1104</v>
       </c>
       <c r="F393" t="s">
         <v>1108</v>
       </c>
       <c r="G393" t="s">
-        <v>1106</v>
+        <v>1109</v>
       </c>
       <c r="H393" t="s">
-        <v>1109</v>
+        <v>223</v>
       </c>
       <c r="I393"/>
       <c r="J393"/>
     </row>
     <row r="394" spans="1:10">
       <c r="A394" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B394" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C394" t="s">
-        <v>1102</v>
+        <v>1100</v>
       </c>
       <c r="D394" t="s">
-        <v>1103</v>
+        <v>1101</v>
       </c>
       <c r="E394" t="s">
-        <v>1104</v>
+        <v>1110</v>
       </c>
       <c r="F394" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="G394" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
       <c r="H394" t="s">
-        <v>223</v>
+        <v>1113</v>
       </c>
       <c r="I394"/>
       <c r="J394"/>
     </row>
     <row r="395" spans="1:10">
       <c r="A395" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="B395" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C395" t="s">
-        <v>1102</v>
+        <v>1114</v>
       </c>
       <c r="D395" t="s">
-        <v>1103</v>
+        <v>1115</v>
       </c>
       <c r="E395" t="s">
-        <v>1112</v>
+        <v>1116</v>
       </c>
       <c r="F395" t="s">
-        <v>1113</v>
+        <v>1117</v>
       </c>
       <c r="G395" t="s">
-        <v>1114</v>
+        <v>1118</v>
       </c>
       <c r="H395" t="s">
-        <v>1115</v>
+        <v>1119</v>
       </c>
       <c r="I395"/>
       <c r="J395"/>
-    </row>
-[...26 lines deleted...]
-      <c r="J396"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>