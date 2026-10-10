--- v1 (2026-07-17)
+++ v2 (2026-10-10)
@@ -1229,50 +1229,77 @@
   <si>
     <t>TINAMIFORMES</t>
   </si>
   <si>
     <t>Tinamidae</t>
   </si>
   <si>
     <t>Eudromia elegans</t>
   </si>
   <si>
     <t>Eudromia</t>
   </si>
   <si>
     <t>Tinamotis ingoufi</t>
   </si>
   <si>
     <t>Tinamotis</t>
   </si>
   <si>
     <t>ingoufi</t>
   </si>
   <si>
     <t>MAMMALIA</t>
   </si>
   <si>
+    <t>ARTIODACTYLA</t>
+  </si>
+  <si>
+    <t>Bovidae</t>
+  </si>
+  <si>
+    <t>Ovis aries</t>
+  </si>
+  <si>
+    <t>Ovis</t>
+  </si>
+  <si>
+    <t>aries</t>
+  </si>
+  <si>
+    <t>Camelidae</t>
+  </si>
+  <si>
+    <t>Lama guanicoe</t>
+  </si>
+  <si>
+    <t>Lama</t>
+  </si>
+  <si>
+    <t>guanicoe</t>
+  </si>
+  <si>
     <t>CARNIVORA</t>
   </si>
   <si>
     <t>Canidae</t>
   </si>
   <si>
     <t>Lycalopex culpaeus</t>
   </si>
   <si>
     <t>Lycalopex</t>
   </si>
   <si>
     <t>culpaeus</t>
   </si>
   <si>
     <t>Lycalopex culpaeus subsp. culpaeus</t>
   </si>
   <si>
     <t>Lycalopex gymnocercus</t>
   </si>
   <si>
     <t>gymnocercus</t>
   </si>
   <si>
     <t>Felidae</t>
@@ -1311,77 +1338,50 @@
     <t>Conepatus</t>
   </si>
   <si>
     <t>chinga</t>
   </si>
   <si>
     <t>Conepatus sp.</t>
   </si>
   <si>
     <t>Mustelidae</t>
   </si>
   <si>
     <t>Galictis cuja</t>
   </si>
   <si>
     <t>Galictis</t>
   </si>
   <si>
     <t>cuja</t>
   </si>
   <si>
     <t>Lyncodon patagonicus</t>
   </si>
   <si>
     <t>Lyncodon</t>
-  </si>
-[...25 lines deleted...]
-    <t>guanicoe</t>
   </si>
   <si>
     <t>CHIROPTERA</t>
   </si>
   <si>
     <t>Vespertilionidae</t>
   </si>
   <si>
     <t>Histiotus montanus</t>
   </si>
   <si>
     <t>Histiotus</t>
   </si>
   <si>
     <t>Myotis chiloensis</t>
   </si>
   <si>
     <t>Myotis</t>
   </si>
   <si>
     <t>chiloensis</t>
   </si>
   <si>
     <t>CINGULATA</t>
   </si>
@@ -7558,342 +7558,342 @@
         <v>407</v>
       </c>
       <c r="G135" t="s">
         <v>408</v>
       </c>
       <c r="H135" t="s">
         <v>409</v>
       </c>
       <c r="I135"/>
       <c r="J135"/>
     </row>
     <row r="136" spans="1:10">
       <c r="A136" t="s">
         <v>9</v>
       </c>
       <c r="B136" t="s">
         <v>33</v>
       </c>
       <c r="C136" t="s">
         <v>404</v>
       </c>
       <c r="D136" t="s">
         <v>405</v>
       </c>
       <c r="E136" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
       <c r="F136" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="G136" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="H136" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="I136"/>
-      <c r="J136" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J136"/>
     </row>
     <row r="137" spans="1:10">
       <c r="A137" t="s">
         <v>9</v>
       </c>
       <c r="B137" t="s">
         <v>33</v>
       </c>
       <c r="C137" t="s">
         <v>404</v>
       </c>
       <c r="D137" t="s">
-        <v>405</v>
+        <v>414</v>
       </c>
       <c r="E137" t="s">
-        <v>406</v>
+        <v>415</v>
       </c>
       <c r="F137" t="s">
-        <v>411</v>
+        <v>416</v>
       </c>
       <c r="G137" t="s">
-        <v>408</v>
+        <v>417</v>
       </c>
       <c r="H137" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
       <c r="I137"/>
       <c r="J137"/>
     </row>
     <row r="138" spans="1:10">
       <c r="A138" t="s">
         <v>9</v>
       </c>
       <c r="B138" t="s">
         <v>33</v>
       </c>
       <c r="C138" t="s">
         <v>404</v>
       </c>
       <c r="D138" t="s">
-        <v>405</v>
+        <v>414</v>
       </c>
       <c r="E138" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F138" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="G138" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="H138" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="I138"/>
-      <c r="J138"/>
+      <c r="J138" t="s">
+        <v>418</v>
+      </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139" t="s">
         <v>9</v>
       </c>
       <c r="B139" t="s">
         <v>33</v>
       </c>
       <c r="C139" t="s">
         <v>404</v>
       </c>
       <c r="D139" t="s">
-        <v>405</v>
+        <v>414</v>
       </c>
       <c r="E139" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F139" t="s">
+        <v>420</v>
+      </c>
+      <c r="G139" t="s">
         <v>417</v>
       </c>
-      <c r="G139" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H139" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="I139"/>
       <c r="J139"/>
     </row>
     <row r="140" spans="1:10">
       <c r="A140" t="s">
         <v>9</v>
       </c>
       <c r="B140" t="s">
         <v>33</v>
       </c>
       <c r="C140" t="s">
         <v>404</v>
       </c>
       <c r="D140" t="s">
-        <v>405</v>
+        <v>414</v>
       </c>
       <c r="E140" t="s">
-        <v>413</v>
+        <v>422</v>
       </c>
       <c r="F140" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="G140" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="H140" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="I140"/>
       <c r="J140"/>
     </row>
     <row r="141" spans="1:10">
       <c r="A141" t="s">
         <v>9</v>
       </c>
       <c r="B141" t="s">
         <v>33</v>
       </c>
       <c r="C141" t="s">
         <v>404</v>
       </c>
       <c r="D141" t="s">
-        <v>405</v>
+        <v>414</v>
       </c>
       <c r="E141" t="s">
         <v>422</v>
       </c>
       <c r="F141" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="G141" t="s">
         <v>424</v>
       </c>
       <c r="H141" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="I141"/>
       <c r="J141"/>
     </row>
     <row r="142" spans="1:10">
       <c r="A142" t="s">
         <v>9</v>
       </c>
       <c r="B142" t="s">
         <v>33</v>
       </c>
       <c r="C142" t="s">
         <v>404</v>
       </c>
       <c r="D142" t="s">
-        <v>405</v>
+        <v>414</v>
       </c>
       <c r="E142" t="s">
         <v>422</v>
       </c>
       <c r="F142" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="G142" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
       <c r="H142" t="s">
-        <v>291</v>
+        <v>430</v>
       </c>
       <c r="I142"/>
       <c r="J142"/>
     </row>
     <row r="143" spans="1:10">
       <c r="A143" t="s">
         <v>9</v>
       </c>
       <c r="B143" t="s">
         <v>33</v>
       </c>
       <c r="C143" t="s">
         <v>404</v>
       </c>
       <c r="D143" t="s">
-        <v>405</v>
+        <v>414</v>
       </c>
       <c r="E143" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="F143" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="G143" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="H143" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="I143"/>
       <c r="J143"/>
     </row>
     <row r="144" spans="1:10">
       <c r="A144" t="s">
         <v>9</v>
       </c>
       <c r="B144" t="s">
         <v>33</v>
       </c>
       <c r="C144" t="s">
         <v>404</v>
       </c>
       <c r="D144" t="s">
-        <v>405</v>
+        <v>414</v>
       </c>
       <c r="E144" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="F144" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="G144" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="H144" t="s">
-        <v>256</v>
+        <v>291</v>
       </c>
       <c r="I144"/>
       <c r="J144"/>
     </row>
     <row r="145" spans="1:10">
       <c r="A145" t="s">
         <v>9</v>
       </c>
       <c r="B145" t="s">
         <v>33</v>
       </c>
       <c r="C145" t="s">
         <v>404</v>
       </c>
       <c r="D145" t="s">
-        <v>433</v>
+        <v>414</v>
       </c>
       <c r="E145" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="F145" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="G145" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="H145" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="I145"/>
       <c r="J145"/>
     </row>
     <row r="146" spans="1:10">
       <c r="A146" t="s">
         <v>9</v>
       </c>
       <c r="B146" t="s">
         <v>33</v>
       </c>
       <c r="C146" t="s">
         <v>404</v>
       </c>
       <c r="D146" t="s">
-        <v>433</v>
+        <v>414</v>
       </c>
       <c r="E146" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="F146" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="G146" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="H146" t="s">
-        <v>441</v>
+        <v>256</v>
       </c>
       <c r="I146"/>
       <c r="J146"/>
     </row>
     <row r="147" spans="1:10">
       <c r="A147" t="s">
         <v>9</v>
       </c>
       <c r="B147" t="s">
         <v>33</v>
       </c>
       <c r="C147" t="s">
         <v>404</v>
       </c>
       <c r="D147" t="s">
         <v>442</v>
       </c>
       <c r="E147" t="s">
         <v>443</v>
       </c>
       <c r="F147" t="s">
         <v>444</v>
       </c>
       <c r="G147" t="s">
         <v>445</v>