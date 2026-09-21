--- v0 (2026-06-24)
+++ v1 (2026-09-21)
@@ -50,51 +50,51 @@
   <si>
     <t>Familia</t>
   </si>
   <si>
     <t>Especie</t>
   </si>
   <si>
     <t>Genero</t>
   </si>
   <si>
     <t>Variedad</t>
   </si>
   <si>
     <t>Subespecie</t>
   </si>
   <si>
     <t>ANIMALIA</t>
   </si>
   <si>
     <t>CHORDATA</t>
   </si>
   <si>
     <t>MAMMALIA</t>
   </si>
   <si>
-    <t>CETARTIODACTYLA</t>
+    <t>ARTIODACTYLA</t>
   </si>
   <si>
     <t>Suidae</t>
   </si>
   <si>
     <t>Sus scrofa</t>
   </si>
   <si>
     <t>Sus</t>
   </si>
   <si>
     <t>scrofa</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>