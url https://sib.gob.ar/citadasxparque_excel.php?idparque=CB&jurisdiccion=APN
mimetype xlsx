--- v0 (2026-06-12)
+++ v1 (2026-10-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1580">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1581">
   <si>
     <t>Reino</t>
   </si>
   <si>
     <t>Phylum/Division</t>
   </si>
   <si>
     <t>Clase</t>
   </si>
   <si>
     <t>Orden</t>
   </si>
   <si>
     <t>Familia</t>
   </si>
   <si>
     <t>Especie</t>
   </si>
   <si>
     <t>Genero</t>
   </si>
   <si>
     <t>Variedad</t>
   </si>
   <si>
@@ -1910,57 +1910,57 @@
   <si>
     <t>Thectocercus acuticaudatus</t>
   </si>
   <si>
     <t>Thectocercus</t>
   </si>
   <si>
     <t>acuticaudatus</t>
   </si>
   <si>
     <t>STRIGIFORMES</t>
   </si>
   <si>
     <t>Strigidae</t>
   </si>
   <si>
     <t>Athene cunicularia</t>
   </si>
   <si>
     <t>Athene</t>
   </si>
   <si>
     <t>cunicularia</t>
   </si>
   <si>
-    <t>Bubo virginianus</t>
+    <t>Bubo nacurutu</t>
   </si>
   <si>
     <t>Bubo</t>
   </si>
   <si>
-    <t>virginianus</t>
+    <t>nacurutu</t>
   </si>
   <si>
     <t>Glaucidium brasilianum</t>
   </si>
   <si>
     <t>Glaucidium</t>
   </si>
   <si>
     <t>brasilianum</t>
   </si>
   <si>
     <t>Megascops choliba</t>
   </si>
   <si>
     <t>Megascops</t>
   </si>
   <si>
     <t>choliba</t>
   </si>
   <si>
     <t>Tytonidae</t>
   </si>
   <si>
     <t>Tyto furcata</t>
   </si>
@@ -1997,50 +1997,65 @@
   <si>
     <t>Rhynchotus</t>
   </si>
   <si>
     <t>rufescens</t>
   </si>
   <si>
     <t>TROGONIFORMES</t>
   </si>
   <si>
     <t>Trogonidae</t>
   </si>
   <si>
     <t>Trogon surrucura</t>
   </si>
   <si>
     <t>Trogon</t>
   </si>
   <si>
     <t>surrucura</t>
   </si>
   <si>
     <t>MAMMALIA</t>
   </si>
   <si>
+    <t>ARTIODACTYLA</t>
+  </si>
+  <si>
+    <t>Cervidae</t>
+  </si>
+  <si>
+    <t>Subulo gouazoubira</t>
+  </si>
+  <si>
+    <t>Subulo</t>
+  </si>
+  <si>
+    <t>gouazoubira</t>
+  </si>
+  <si>
     <t>CARNIVORA</t>
   </si>
   <si>
     <t>Canidae</t>
   </si>
   <si>
     <t>Cerdocyon thous</t>
   </si>
   <si>
     <t>Cerdocyon</t>
   </si>
   <si>
     <t>thous</t>
   </si>
   <si>
     <t>Felidae</t>
   </si>
   <si>
     <t>Herpailurus yagouaroundi</t>
   </si>
   <si>
     <t>Herpailurus</t>
   </si>
   <si>
     <t>yagouaroundi</t>
@@ -2048,86 +2063,74 @@
   <si>
     <t>Mustelidae</t>
   </si>
   <si>
     <t>Lontra longicaudis</t>
   </si>
   <si>
     <t>Lontra</t>
   </si>
   <si>
     <t>longicaudis</t>
   </si>
   <si>
     <t>Procyonidae</t>
   </si>
   <si>
     <t>Procyon cancrivorus</t>
   </si>
   <si>
     <t>Procyon</t>
   </si>
   <si>
     <t>cancrivorus</t>
   </si>
   <si>
-    <t>CETARTIODACTYLA</t>
-[...13 lines deleted...]
-  <si>
     <t>CHIROPTERA</t>
   </si>
   <si>
     <t>Molossidae</t>
   </si>
   <si>
     <t>Eumops patagonicus</t>
   </si>
   <si>
     <t>Eumops</t>
   </si>
   <si>
     <t>patagonicus</t>
   </si>
   <si>
-    <t>Molossus rufus</t>
+    <t>Molossus fluminensis</t>
   </si>
   <si>
     <t>Molossus</t>
   </si>
   <si>
+    <t>fluminensis</t>
+  </si>
+  <si>
     <t>Tadarida brasiliensis</t>
   </si>
   <si>
     <t>Tadarida</t>
   </si>
   <si>
     <t>brasiliensis</t>
   </si>
   <si>
     <t>Phyllostomidae</t>
   </si>
   <si>
     <t>Chrotopterus auritus</t>
   </si>
   <si>
     <t>Chrotopterus</t>
   </si>
   <si>
     <t>auritus</t>
   </si>
   <si>
     <t>Desmodus rotundus</t>
   </si>
   <si>
     <t>Desmodus</t>
@@ -2144,57 +2147,57 @@
   <si>
     <t>lilium</t>
   </si>
   <si>
     <t>CINGULATA</t>
   </si>
   <si>
     <t>Dasypodidae</t>
   </si>
   <si>
     <t>Dasypus novemcinctus</t>
   </si>
   <si>
     <t>Dasypus</t>
   </si>
   <si>
     <t>novemcinctus</t>
   </si>
   <si>
     <t>DIDELPHIMORPHIA</t>
   </si>
   <si>
     <t>Didelphidae</t>
   </si>
   <si>
-    <t>Didelphis albiventris</t>
+    <t>Didelphis poecilotis</t>
   </si>
   <si>
     <t>Didelphis</t>
   </si>
   <si>
-    <t>albiventris</t>
+    <t>poecilotis</t>
   </si>
   <si>
     <t>PRIMATES</t>
   </si>
   <si>
     <t>Atelidae</t>
   </si>
   <si>
     <t>Alouatta caraya</t>
   </si>
   <si>
     <t>Alouatta</t>
   </si>
   <si>
     <t>caraya</t>
   </si>
   <si>
     <t>RODENTIA</t>
   </si>
   <si>
     <t>Caviidae</t>
   </si>
   <si>
     <t>Hydrochoerus hydrochaeris</t>
   </si>
@@ -11001,135 +11004,135 @@
         <v>662</v>
       </c>
       <c r="F210" t="s">
         <v>663</v>
       </c>
       <c r="G210" t="s">
         <v>664</v>
       </c>
       <c r="H210" t="s">
         <v>665</v>
       </c>
       <c r="I210"/>
       <c r="J210"/>
     </row>
     <row r="211" spans="1:10">
       <c r="A211" t="s">
         <v>9</v>
       </c>
       <c r="B211" t="s">
         <v>67</v>
       </c>
       <c r="C211" t="s">
         <v>660</v>
       </c>
       <c r="D211" t="s">
-        <v>661</v>
+        <v>666</v>
       </c>
       <c r="E211" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="F211" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="G211" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="H211" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="I211"/>
       <c r="J211"/>
     </row>
     <row r="212" spans="1:10">
       <c r="A212" t="s">
         <v>9</v>
       </c>
       <c r="B212" t="s">
         <v>67</v>
       </c>
       <c r="C212" t="s">
         <v>660</v>
       </c>
       <c r="D212" t="s">
-        <v>661</v>
+        <v>666</v>
       </c>
       <c r="E212" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="F212" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="G212" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="H212" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="I212"/>
       <c r="J212"/>
     </row>
     <row r="213" spans="1:10">
       <c r="A213" t="s">
         <v>9</v>
       </c>
       <c r="B213" t="s">
         <v>67</v>
       </c>
       <c r="C213" t="s">
         <v>660</v>
       </c>
       <c r="D213" t="s">
-        <v>661</v>
+        <v>666</v>
       </c>
       <c r="E213" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="F213" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G213" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="H213" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="I213"/>
       <c r="J213"/>
     </row>
     <row r="214" spans="1:10">
       <c r="A214" t="s">
         <v>9</v>
       </c>
       <c r="B214" t="s">
         <v>67</v>
       </c>
       <c r="C214" t="s">
         <v>660</v>
       </c>
       <c r="D214" t="s">
-        <v>678</v>
+        <v>666</v>
       </c>
       <c r="E214" t="s">
         <v>679</v>
       </c>
       <c r="F214" t="s">
         <v>680</v>
       </c>
       <c r="G214" t="s">
         <v>681</v>
       </c>
       <c r="H214" t="s">
         <v>682</v>
       </c>
       <c r="I214"/>
       <c r="J214"/>
     </row>
     <row r="215" spans="1:10">
       <c r="A215" t="s">
         <v>9</v>
       </c>
       <c r="B215" t="s">
         <v>67</v>
       </c>
       <c r="C215" t="s">
         <v>660</v>
@@ -11153,8064 +11156,8064 @@
       <c r="J215"/>
     </row>
     <row r="216" spans="1:10">
       <c r="A216" t="s">
         <v>9</v>
       </c>
       <c r="B216" t="s">
         <v>67</v>
       </c>
       <c r="C216" t="s">
         <v>660</v>
       </c>
       <c r="D216" t="s">
         <v>683</v>
       </c>
       <c r="E216" t="s">
         <v>684</v>
       </c>
       <c r="F216" t="s">
         <v>688</v>
       </c>
       <c r="G216" t="s">
         <v>689</v>
       </c>
       <c r="H216" t="s">
-        <v>177</v>
+        <v>690</v>
       </c>
       <c r="I216"/>
       <c r="J216"/>
     </row>
     <row r="217" spans="1:10">
       <c r="A217" t="s">
         <v>9</v>
       </c>
       <c r="B217" t="s">
         <v>67</v>
       </c>
       <c r="C217" t="s">
         <v>660</v>
       </c>
       <c r="D217" t="s">
         <v>683</v>
       </c>
       <c r="E217" t="s">
         <v>684</v>
       </c>
       <c r="F217" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="G217" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="H217" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="I217"/>
       <c r="J217"/>
     </row>
     <row r="218" spans="1:10">
       <c r="A218" t="s">
         <v>9</v>
       </c>
       <c r="B218" t="s">
         <v>67</v>
       </c>
       <c r="C218" t="s">
         <v>660</v>
       </c>
       <c r="D218" t="s">
         <v>683</v>
       </c>
       <c r="E218" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="F218" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="G218" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="H218" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="I218"/>
       <c r="J218"/>
     </row>
     <row r="219" spans="1:10">
       <c r="A219" t="s">
         <v>9</v>
       </c>
       <c r="B219" t="s">
         <v>67</v>
       </c>
       <c r="C219" t="s">
         <v>660</v>
       </c>
       <c r="D219" t="s">
         <v>683</v>
       </c>
       <c r="E219" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="F219" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="G219" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="H219" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="I219"/>
       <c r="J219"/>
     </row>
     <row r="220" spans="1:10">
       <c r="A220" t="s">
         <v>9</v>
       </c>
       <c r="B220" t="s">
         <v>67</v>
       </c>
       <c r="C220" t="s">
         <v>660</v>
       </c>
       <c r="D220" t="s">
         <v>683</v>
       </c>
       <c r="E220" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="F220" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="G220" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="H220" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="I220"/>
       <c r="J220"/>
     </row>
     <row r="221" spans="1:10">
       <c r="A221" t="s">
         <v>9</v>
       </c>
       <c r="B221" t="s">
         <v>67</v>
       </c>
       <c r="C221" t="s">
         <v>660</v>
       </c>
       <c r="D221" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E221" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F221" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="G221" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="H221" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="I221"/>
       <c r="J221"/>
     </row>
     <row r="222" spans="1:10">
       <c r="A222" t="s">
         <v>9</v>
       </c>
       <c r="B222" t="s">
         <v>67</v>
       </c>
       <c r="C222" t="s">
         <v>660</v>
       </c>
       <c r="D222" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="E222" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="F222" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="G222" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="H222" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="I222"/>
       <c r="J222"/>
     </row>
     <row r="223" spans="1:10">
       <c r="A223" t="s">
         <v>9</v>
       </c>
       <c r="B223" t="s">
         <v>67</v>
       </c>
       <c r="C223" t="s">
         <v>660</v>
       </c>
       <c r="D223" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E223" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="F223" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="G223" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="H223" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="I223"/>
       <c r="J223"/>
     </row>
     <row r="224" spans="1:10">
       <c r="A224" t="s">
         <v>9</v>
       </c>
       <c r="B224" t="s">
         <v>67</v>
       </c>
       <c r="C224" t="s">
         <v>660</v>
       </c>
       <c r="D224" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="E224" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="F224" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="G224" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="H224" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="I224"/>
       <c r="J224"/>
     </row>
     <row r="225" spans="1:10">
       <c r="A225" t="s">
         <v>9</v>
       </c>
       <c r="B225" t="s">
         <v>67</v>
       </c>
       <c r="C225" t="s">
         <v>660</v>
       </c>
       <c r="D225" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="E225" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="F225" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="G225" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="H225" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="I225"/>
       <c r="J225"/>
     </row>
     <row r="226" spans="1:10">
       <c r="A226" t="s">
         <v>9</v>
       </c>
       <c r="B226" t="s">
         <v>67</v>
       </c>
       <c r="C226" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="D226" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E226" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F226" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="G226" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="H226" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="I226"/>
       <c r="J226"/>
     </row>
     <row r="227" spans="1:10">
       <c r="A227" t="s">
         <v>9</v>
       </c>
       <c r="B227" t="s">
         <v>67</v>
       </c>
       <c r="C227" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="D227" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E227" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F227" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="G227" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="H227" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="I227"/>
       <c r="J227"/>
     </row>
     <row r="228" spans="1:10">
       <c r="A228" t="s">
         <v>9</v>
       </c>
       <c r="B228" t="s">
         <v>67</v>
       </c>
       <c r="C228" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="D228" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="E228" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F228" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="G228" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="H228" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="I228"/>
       <c r="J228"/>
     </row>
     <row r="229" spans="1:10">
       <c r="A229" t="s">
         <v>9</v>
       </c>
       <c r="B229" t="s">
         <v>67</v>
       </c>
       <c r="C229" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="D229" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="E229" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F229" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="G229" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="H229" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="I229"/>
       <c r="J229"/>
     </row>
     <row r="230" spans="1:10">
       <c r="A230" t="s">
         <v>9</v>
       </c>
       <c r="B230" t="s">
         <v>67</v>
       </c>
       <c r="C230" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="D230" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="E230" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F230" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="G230" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="H230" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="I230"/>
       <c r="J230"/>
     </row>
     <row r="231" spans="1:10">
       <c r="A231" t="s">
         <v>9</v>
       </c>
       <c r="B231" t="s">
         <v>67</v>
       </c>
       <c r="C231" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="D231" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="E231" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F231" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="G231" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="H231" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="I231"/>
       <c r="J231"/>
     </row>
     <row r="232" spans="1:10">
       <c r="A232" t="s">
         <v>9</v>
       </c>
       <c r="B232" t="s">
         <v>67</v>
       </c>
       <c r="C232" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="D232" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="E232" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F232" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="G232" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="H232" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="I232"/>
       <c r="J232"/>
     </row>
     <row r="233" spans="1:10">
       <c r="A233" t="s">
         <v>9</v>
       </c>
       <c r="B233" t="s">
         <v>67</v>
       </c>
       <c r="C233" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="D233" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="E233" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F233" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="G233" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="H233" t="s">
         <v>22</v>
       </c>
       <c r="I233"/>
       <c r="J233"/>
     </row>
     <row r="234" spans="1:10">
       <c r="A234" t="s">
         <v>9</v>
       </c>
       <c r="B234" t="s">
         <v>67</v>
       </c>
       <c r="C234" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="D234" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="E234" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F234" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="G234" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="H234" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="I234"/>
       <c r="J234"/>
     </row>
     <row r="235" spans="1:10">
       <c r="A235" t="s">
         <v>9</v>
       </c>
       <c r="B235" t="s">
         <v>67</v>
       </c>
       <c r="C235" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="D235" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="E235" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F235" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="G235" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="H235" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="I235"/>
       <c r="J235"/>
     </row>
     <row r="236" spans="1:10">
       <c r="A236" t="s">
         <v>9</v>
       </c>
       <c r="B236" t="s">
         <v>67</v>
       </c>
       <c r="C236" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="D236" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="E236" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="F236" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="G236" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="H236" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="I236"/>
       <c r="J236"/>
     </row>
     <row r="237" spans="1:10">
       <c r="A237" t="s">
         <v>9</v>
       </c>
       <c r="B237" t="s">
         <v>67</v>
       </c>
       <c r="C237" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="D237" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="E237" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="F237" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="G237" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="H237" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="I237"/>
       <c r="J237"/>
     </row>
     <row r="238" spans="1:10">
       <c r="A238" t="s">
         <v>9</v>
       </c>
       <c r="B238" t="s">
         <v>67</v>
       </c>
       <c r="C238" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="D238" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="E238" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="F238" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="G238" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="H238" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="I238"/>
       <c r="J238"/>
     </row>
     <row r="239" spans="1:10">
       <c r="A239" t="s">
         <v>9</v>
       </c>
       <c r="B239" t="s">
         <v>67</v>
       </c>
       <c r="C239" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="D239" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="E239" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="F239" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="G239" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="H239" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="I239"/>
       <c r="J239"/>
     </row>
     <row r="240" spans="1:10">
       <c r="A240" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="B240" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="C240" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="D240" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="E240" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F240" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="G240" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="H240" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="I240"/>
       <c r="J240"/>
     </row>
     <row r="241" spans="1:10">
       <c r="A241" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="B241" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="C241" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="D241" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="E241" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="F241" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="G241" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="H241" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="I241"/>
       <c r="J241"/>
     </row>
     <row r="242" spans="1:10">
       <c r="A242" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B242" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C242" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D242" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="E242" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="F242" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="G242" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="H242" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="I242"/>
       <c r="J242"/>
     </row>
     <row r="243" spans="1:10">
       <c r="A243" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B243" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C243" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D243" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="E243" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="F243" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="G243" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="H243" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="I243"/>
       <c r="J243"/>
     </row>
     <row r="244" spans="1:10">
       <c r="A244" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B244" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C244" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D244" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="E244" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="F244" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="G244" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="H244" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="I244"/>
       <c r="J244"/>
     </row>
     <row r="245" spans="1:10">
       <c r="A245" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B245" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C245" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D245" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="E245" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F245" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="G245" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="H245" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="I245"/>
       <c r="J245"/>
     </row>
     <row r="246" spans="1:10">
       <c r="A246" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B246" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C246" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D246" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="E246" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="F246" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="G246" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="H246" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="I246"/>
       <c r="J246"/>
     </row>
     <row r="247" spans="1:10">
       <c r="A247" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B247" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C247" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D247" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="E247" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="F247" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="G247" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="H247" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="I247"/>
       <c r="J247"/>
     </row>
     <row r="248" spans="1:10">
       <c r="A248" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B248" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C248" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D248" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="E248" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="F248" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="G248" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="H248" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="I248"/>
       <c r="J248"/>
     </row>
     <row r="249" spans="1:10">
       <c r="A249" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B249" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C249" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D249" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="E249" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="F249" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="G249" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="H249" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="I249"/>
       <c r="J249"/>
     </row>
     <row r="250" spans="1:10">
       <c r="A250" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B250" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C250" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D250" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="E250" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="F250" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="G250" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="H250" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="I250"/>
       <c r="J250"/>
     </row>
     <row r="251" spans="1:10">
       <c r="A251" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B251" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C251" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D251" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="E251" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="F251" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="G251" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="H251" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="I251"/>
       <c r="J251"/>
     </row>
     <row r="252" spans="1:10">
       <c r="A252" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B252" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C252" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D252" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="E252" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="F252" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="G252" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="H252" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="I252"/>
       <c r="J252"/>
     </row>
     <row r="253" spans="1:10">
       <c r="A253" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B253" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C253" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D253" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="E253" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="F253" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="G253" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="H253" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="I253"/>
       <c r="J253"/>
     </row>
     <row r="254" spans="1:10">
       <c r="A254" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B254" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C254" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D254" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="E254" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="F254" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="G254" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="H254" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="I254"/>
       <c r="J254"/>
     </row>
     <row r="255" spans="1:10">
       <c r="A255" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B255" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C255" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D255" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="E255" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="F255" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="G255" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="H255" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="I255"/>
       <c r="J255"/>
     </row>
     <row r="256" spans="1:10">
       <c r="A256" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B256" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C256" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D256" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="E256" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="F256" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="G256" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="H256" t="s">
         <v>376</v>
       </c>
       <c r="I256"/>
       <c r="J256"/>
     </row>
     <row r="257" spans="1:10">
       <c r="A257" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B257" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C257" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D257" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="E257" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="F257" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="G257" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="H257" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="I257"/>
       <c r="J257"/>
     </row>
     <row r="258" spans="1:10">
       <c r="A258" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B258" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C258" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D258" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="E258" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="F258" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="G258" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="H258" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="I258"/>
       <c r="J258"/>
     </row>
     <row r="259" spans="1:10">
       <c r="A259" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B259" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C259" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D259" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="E259" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="F259" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="G259" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="H259" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="I259"/>
       <c r="J259"/>
     </row>
     <row r="260" spans="1:10">
       <c r="A260" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B260" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C260" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D260" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="E260" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="F260" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="G260" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="H260" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="I260"/>
       <c r="J260"/>
     </row>
     <row r="261" spans="1:10">
       <c r="A261" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B261" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C261" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D261" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="E261" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="F261" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="G261" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="H261" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="I261"/>
       <c r="J261"/>
     </row>
     <row r="262" spans="1:10">
       <c r="A262" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B262" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C262" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D262" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="E262" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="F262" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="G262" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="H262" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="I262"/>
       <c r="J262"/>
     </row>
     <row r="263" spans="1:10">
       <c r="A263" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B263" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C263" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D263" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="E263" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="F263" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="G263" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="H263" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="I263"/>
       <c r="J263"/>
     </row>
     <row r="264" spans="1:10">
       <c r="A264" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B264" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C264" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D264" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="E264" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="F264" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="G264" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="H264" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="I264"/>
       <c r="J264"/>
     </row>
     <row r="265" spans="1:10">
       <c r="A265" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B265" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C265" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D265" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="E265" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="F265" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="G265" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="H265" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="I265"/>
       <c r="J265"/>
     </row>
     <row r="266" spans="1:10">
       <c r="A266" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B266" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C266" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D266" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="E266" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="F266" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="G266" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="H266" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="I266"/>
       <c r="J266"/>
     </row>
     <row r="267" spans="1:10">
       <c r="A267" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B267" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C267" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D267" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="E267" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="F267" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="G267" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="H267" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="I267"/>
       <c r="J267"/>
     </row>
     <row r="268" spans="1:10">
       <c r="A268" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B268" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C268" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D268" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="E268" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="F268" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="G268" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="H268" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="I268"/>
       <c r="J268"/>
     </row>
     <row r="269" spans="1:10">
       <c r="A269" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B269" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C269" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D269" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="E269" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="F269" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="G269" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="H269" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="I269"/>
       <c r="J269"/>
     </row>
     <row r="270" spans="1:10">
       <c r="A270" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B270" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C270" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D270" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="E270" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="F270" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="G270" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="H270" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="I270"/>
       <c r="J270"/>
     </row>
     <row r="271" spans="1:10">
       <c r="A271" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B271" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C271" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D271" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="E271" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="F271" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="G271" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="H271" t="s">
         <v>22</v>
       </c>
       <c r="I271"/>
       <c r="J271"/>
     </row>
     <row r="272" spans="1:10">
       <c r="A272" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B272" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C272" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D272" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E272" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="F272" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="G272" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="H272" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="I272"/>
       <c r="J272"/>
     </row>
     <row r="273" spans="1:10">
       <c r="A273" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B273" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C273" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D273" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E273" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="F273" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="G273" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="H273" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="I273"/>
       <c r="J273"/>
     </row>
     <row r="274" spans="1:10">
       <c r="A274" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B274" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C274" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D274" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E274" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="F274" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="G274" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="H274" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="I274"/>
       <c r="J274"/>
     </row>
     <row r="275" spans="1:10">
       <c r="A275" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B275" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C275" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D275" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E275" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="F275" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="G275" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="H275" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="I275"/>
       <c r="J275"/>
     </row>
     <row r="276" spans="1:10">
       <c r="A276" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B276" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C276" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D276" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E276" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="F276" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="G276" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="H276" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="I276" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="J276"/>
     </row>
     <row r="277" spans="1:10">
       <c r="A277" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B277" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C277" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D277" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E277" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="F277" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="G277" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="H277" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="I277"/>
       <c r="J277"/>
     </row>
     <row r="278" spans="1:10">
       <c r="A278" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B278" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C278" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D278" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E278" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="F278" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="G278" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="H278" t="s">
         <v>130</v>
       </c>
       <c r="I278"/>
       <c r="J278"/>
     </row>
     <row r="279" spans="1:10">
       <c r="A279" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B279" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C279" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D279" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E279" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="F279" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="G279" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="H279" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="I279"/>
       <c r="J279"/>
     </row>
     <row r="280" spans="1:10">
       <c r="A280" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B280" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C280" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D280" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E280" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="F280" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="G280" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="H280" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="I280" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="J280"/>
     </row>
     <row r="281" spans="1:10">
       <c r="A281" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B281" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C281" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D281" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E281" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F281" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="G281" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="H281" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="I281"/>
       <c r="J281"/>
     </row>
     <row r="282" spans="1:10">
       <c r="A282" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B282" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C282" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D282" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E282" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="F282" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="G282" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="H282" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="I282"/>
       <c r="J282"/>
     </row>
     <row r="283" spans="1:10">
       <c r="A283" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B283" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C283" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D283" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E283" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="F283" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="G283" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="H283" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="I283"/>
       <c r="J283"/>
     </row>
     <row r="284" spans="1:10">
       <c r="A284" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B284" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C284" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D284" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E284" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="F284" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="G284" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="H284" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="I284"/>
       <c r="J284"/>
     </row>
     <row r="285" spans="1:10">
       <c r="A285" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B285" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C285" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D285" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E285" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="F285" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="G285" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="H285" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="I285"/>
       <c r="J285"/>
     </row>
     <row r="286" spans="1:10">
       <c r="A286" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B286" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C286" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D286" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E286" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="F286" t="s">
+        <v>928</v>
+      </c>
+      <c r="G286" t="s">
+        <v>926</v>
+      </c>
+      <c r="H286" t="s">
         <v>927</v>
-      </c>
-[...4 lines deleted...]
-        <v>926</v>
       </c>
       <c r="I286"/>
       <c r="J286" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
     </row>
     <row r="287" spans="1:10">
       <c r="A287" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B287" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C287" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D287" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E287" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="F287" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="G287" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="H287" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="I287"/>
       <c r="J287"/>
     </row>
     <row r="288" spans="1:10">
       <c r="A288" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B288" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C288" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D288" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E288" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="F288" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="G288" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="H288" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="I288"/>
       <c r="J288"/>
     </row>
     <row r="289" spans="1:10">
       <c r="A289" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B289" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C289" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D289" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E289" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="F289" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="G289" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="H289" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="I289"/>
       <c r="J289"/>
     </row>
     <row r="290" spans="1:10">
       <c r="A290" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B290" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C290" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D290" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E290" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="F290" t="s">
+        <v>937</v>
+      </c>
+      <c r="G290" t="s">
         <v>936</v>
       </c>
-      <c r="G290" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H290" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="I290"/>
       <c r="J290"/>
     </row>
     <row r="291" spans="1:10">
       <c r="A291" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B291" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C291" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D291" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E291" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="F291" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="G291" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="H291" t="s">
         <v>22</v>
       </c>
       <c r="I291"/>
       <c r="J291"/>
     </row>
     <row r="292" spans="1:10">
       <c r="A292" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B292" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C292" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D292" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E292" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="F292" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="G292" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="H292" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="I292"/>
       <c r="J292"/>
     </row>
     <row r="293" spans="1:10">
       <c r="A293" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B293" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C293" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D293" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E293" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="F293" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="G293" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="H293" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="I293"/>
       <c r="J293"/>
     </row>
     <row r="294" spans="1:10">
       <c r="A294" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B294" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C294" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D294" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="E294" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="F294" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="G294" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="H294" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="I294"/>
       <c r="J294"/>
     </row>
     <row r="295" spans="1:10">
       <c r="A295" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B295" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C295" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D295" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="E295" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="F295" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="G295" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="H295" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="I295"/>
       <c r="J295"/>
     </row>
     <row r="296" spans="1:10">
       <c r="A296" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B296" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C296" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D296" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="E296" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="F296" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="G296" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="H296" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="I296"/>
       <c r="J296"/>
     </row>
     <row r="297" spans="1:10">
       <c r="A297" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B297" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C297" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D297" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="E297" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="F297" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="G297" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="H297" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="I297"/>
       <c r="J297"/>
     </row>
     <row r="298" spans="1:10">
       <c r="A298" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B298" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C298" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D298" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="E298" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="F298" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="G298" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="H298" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="I298"/>
       <c r="J298"/>
     </row>
     <row r="299" spans="1:10">
       <c r="A299" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B299" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C299" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D299" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="E299" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="F299" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="G299" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="H299" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="I299"/>
       <c r="J299"/>
     </row>
     <row r="300" spans="1:10">
       <c r="A300" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B300" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C300" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D300" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="E300" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="F300" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="G300" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="H300" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="I300"/>
       <c r="J300"/>
     </row>
     <row r="301" spans="1:10">
       <c r="A301" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B301" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C301" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D301" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="E301" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="F301" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="G301" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="H301" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="I301"/>
       <c r="J301"/>
     </row>
     <row r="302" spans="1:10">
       <c r="A302" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B302" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C302" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D302" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="E302" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="F302" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="G302" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="H302" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="I302"/>
       <c r="J302"/>
     </row>
     <row r="303" spans="1:10">
       <c r="A303" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B303" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C303" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D303" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="E303" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="F303" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="G303" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="H303" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="I303"/>
       <c r="J303"/>
     </row>
     <row r="304" spans="1:10">
       <c r="A304" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B304" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C304" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D304" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="E304" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="F304" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="G304" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="H304" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="I304"/>
       <c r="J304"/>
     </row>
     <row r="305" spans="1:10">
       <c r="A305" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B305" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C305" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D305" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="E305" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="F305" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="G305" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="H305" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="I305"/>
       <c r="J305"/>
     </row>
     <row r="306" spans="1:10">
       <c r="A306" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B306" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C306" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D306" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="E306" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="F306" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="G306" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="H306" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="I306" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="J306"/>
     </row>
     <row r="307" spans="1:10">
       <c r="A307" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B307" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C307" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D307" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="E307" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="F307" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="G307" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="H307" t="s">
         <v>22</v>
       </c>
       <c r="I307"/>
       <c r="J307"/>
     </row>
     <row r="308" spans="1:10">
       <c r="A308" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B308" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C308" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D308" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="E308" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="F308" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="G308" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="H308" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="I308"/>
       <c r="J308"/>
     </row>
     <row r="309" spans="1:10">
       <c r="A309" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B309" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C309" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D309" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="E309" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="F309" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="G309" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="H309" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="I309"/>
       <c r="J309"/>
     </row>
     <row r="310" spans="1:10">
       <c r="A310" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B310" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C310" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D310" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="E310" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="F310" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="G310" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="H310" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="I310"/>
       <c r="J310"/>
     </row>
     <row r="311" spans="1:10">
       <c r="A311" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B311" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C311" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D311" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="E311" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="F311" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="G311" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="H311" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="I311"/>
       <c r="J311"/>
     </row>
     <row r="312" spans="1:10">
       <c r="A312" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B312" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C312" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D312" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="E312" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="F312" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="G312" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="H312" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="I312"/>
       <c r="J312"/>
     </row>
     <row r="313" spans="1:10">
       <c r="A313" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B313" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C313" t="s">
+        <v>957</v>
+      </c>
+      <c r="D313" t="s">
+        <v>958</v>
+      </c>
+      <c r="E313" t="s">
+        <v>959</v>
+      </c>
+      <c r="F313" t="s">
+        <v>1003</v>
+      </c>
+      <c r="G313" t="s">
+        <v>1004</v>
+      </c>
+      <c r="H313" t="s">
         <v>956</v>
-      </c>
-[...13 lines deleted...]
-        <v>955</v>
       </c>
       <c r="I313"/>
       <c r="J313" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="314" spans="1:10">
       <c r="A314" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B314" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C314" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D314" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="E314" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="F314" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="G314" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="H314" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="I314"/>
       <c r="J314"/>
     </row>
     <row r="315" spans="1:10">
       <c r="A315" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B315" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C315" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D315" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="E315" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="F315" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="G315" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="H315" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="I315"/>
       <c r="J315"/>
     </row>
     <row r="316" spans="1:10">
       <c r="A316" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B316" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C316" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D316" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="E316" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="F316" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="G316" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="H316" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="I316"/>
       <c r="J316"/>
     </row>
     <row r="317" spans="1:10">
       <c r="A317" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B317" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C317" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D317" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="E317" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="F317" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="G317" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="H317" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="I317"/>
       <c r="J317"/>
     </row>
     <row r="318" spans="1:10">
       <c r="A318" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B318" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C318" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D318" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="E318" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="F318" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="G318" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="H318" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="I318"/>
       <c r="J318"/>
     </row>
     <row r="319" spans="1:10">
       <c r="A319" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B319" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C319" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D319" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="E319" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="F319" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="G319" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="H319" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="I319"/>
       <c r="J319"/>
     </row>
     <row r="320" spans="1:10">
       <c r="A320" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B320" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C320" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D320" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="E320" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="F320" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="G320" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="H320" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="I320"/>
       <c r="J320"/>
     </row>
     <row r="321" spans="1:10">
       <c r="A321" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B321" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C321" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D321" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="E321" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="F321" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="G321" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="H321" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="I321"/>
       <c r="J321"/>
     </row>
     <row r="322" spans="1:10">
       <c r="A322" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B322" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C322" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D322" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="E322" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F322" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="G322" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="H322" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="I322"/>
       <c r="J322"/>
     </row>
     <row r="323" spans="1:10">
       <c r="A323" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B323" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C323" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D323" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="E323" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="F323" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="G323" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="H323" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="I323"/>
       <c r="J323"/>
     </row>
     <row r="324" spans="1:10">
       <c r="A324" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B324" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C324" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D324" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="E324" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="F324" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="G324" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="H324" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="I324"/>
       <c r="J324"/>
     </row>
     <row r="325" spans="1:10">
       <c r="A325" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B325" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C325" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D325" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="E325" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="F325" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="G325" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="H325" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="I325"/>
       <c r="J325"/>
     </row>
     <row r="326" spans="1:10">
       <c r="A326" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B326" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C326" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D326" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="E326" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="F326" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="G326" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="H326" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="I326"/>
       <c r="J326"/>
     </row>
     <row r="327" spans="1:10">
       <c r="A327" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B327" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C327" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D327" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="E327" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="F327" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="G327" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="H327" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="I327"/>
       <c r="J327"/>
     </row>
     <row r="328" spans="1:10">
       <c r="A328" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B328" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C328" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D328" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="E328" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="F328" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="G328" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
       <c r="H328" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="I328"/>
       <c r="J328"/>
     </row>
     <row r="329" spans="1:10">
       <c r="A329" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B329" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C329" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D329" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="E329" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="F329" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="G329" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="H329" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="I329"/>
       <c r="J329"/>
     </row>
     <row r="330" spans="1:10">
       <c r="A330" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B330" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C330" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D330" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="E330" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="F330" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="G330" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="H330" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="I330"/>
       <c r="J330"/>
     </row>
     <row r="331" spans="1:10">
       <c r="A331" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B331" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C331" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D331" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="E331" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="F331" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="G331" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="H331" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="I331"/>
       <c r="J331"/>
     </row>
     <row r="332" spans="1:10">
       <c r="A332" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B332" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C332" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D332" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="E332" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="F332" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="G332" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="H332" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="I332"/>
       <c r="J332"/>
     </row>
     <row r="333" spans="1:10">
       <c r="A333" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B333" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C333" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D333" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="E333" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="F333" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="G333" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="H333" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="I333"/>
       <c r="J333" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="334" spans="1:10">
       <c r="A334" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B334" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C334" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D334" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="E334" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="F334" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="G334" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="H334" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="I334"/>
       <c r="J334"/>
     </row>
     <row r="335" spans="1:10">
       <c r="A335" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B335" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C335" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D335" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="E335" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="F335" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="G335" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="H335" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="I335"/>
       <c r="J335"/>
     </row>
     <row r="336" spans="1:10">
       <c r="A336" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B336" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C336" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D336" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="E336" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="F336" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="G336" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="H336" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="I336"/>
       <c r="J336"/>
     </row>
     <row r="337" spans="1:10">
       <c r="A337" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B337" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C337" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D337" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="E337" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="F337" t="s">
+        <v>1080</v>
+      </c>
+      <c r="G337" t="s">
         <v>1079</v>
       </c>
-      <c r="G337" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H337" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="I337"/>
       <c r="J337"/>
     </row>
     <row r="338" spans="1:10">
       <c r="A338" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B338" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C338" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D338" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="E338" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="F338" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="G338" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="H338" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="I338"/>
       <c r="J338"/>
     </row>
     <row r="339" spans="1:10">
       <c r="A339" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B339" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C339" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D339" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="E339" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="F339" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="G339" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="H339" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="I339"/>
       <c r="J339"/>
     </row>
     <row r="340" spans="1:10">
       <c r="A340" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B340" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C340" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D340" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="E340" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="F340" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="G340" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="H340" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="I340"/>
       <c r="J340"/>
     </row>
     <row r="341" spans="1:10">
       <c r="A341" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B341" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C341" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D341" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="E341" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="F341" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="G341" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
       <c r="H341" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="I341"/>
       <c r="J341"/>
     </row>
     <row r="342" spans="1:10">
       <c r="A342" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B342" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C342" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D342" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="E342" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="F342" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="G342" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="H342" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="I342"/>
       <c r="J342"/>
     </row>
     <row r="343" spans="1:10">
       <c r="A343" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B343" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C343" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D343" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="E343" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="F343" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
       <c r="G343" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="H343" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="I343"/>
       <c r="J343"/>
     </row>
     <row r="344" spans="1:10">
       <c r="A344" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B344" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C344" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D344" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="E344" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="F344" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="G344" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
       <c r="H344" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="I344"/>
       <c r="J344"/>
     </row>
     <row r="345" spans="1:10">
       <c r="A345" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B345" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C345" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D345" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="E345" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="F345" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="G345" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="H345" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="I345"/>
       <c r="J345"/>
     </row>
     <row r="346" spans="1:10">
       <c r="A346" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B346" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C346" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D346" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="E346" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="F346" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="G346" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
       <c r="H346" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
       <c r="I346"/>
       <c r="J346"/>
     </row>
     <row r="347" spans="1:10">
       <c r="A347" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B347" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C347" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D347" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
       <c r="E347" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
       <c r="F347" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
       <c r="G347" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
       <c r="H347" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="I347"/>
       <c r="J347"/>
     </row>
     <row r="348" spans="1:10">
       <c r="A348" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B348" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C348" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D348" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
       <c r="E348" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="F348" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="G348" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="H348" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="I348"/>
       <c r="J348"/>
     </row>
     <row r="349" spans="1:10">
       <c r="A349" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B349" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C349" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D349" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
       <c r="E349" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="F349" t="s">
+        <v>1124</v>
+      </c>
+      <c r="G349" t="s">
+        <v>1122</v>
+      </c>
+      <c r="H349" t="s">
         <v>1123</v>
       </c>
-      <c r="G349" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I349" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="J349"/>
     </row>
     <row r="350" spans="1:10">
       <c r="A350" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B350" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C350" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D350" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
       <c r="E350" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="F350" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="G350" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="H350" t="s">
         <v>376</v>
       </c>
       <c r="I350"/>
       <c r="J350"/>
     </row>
     <row r="351" spans="1:10">
       <c r="A351" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B351" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C351" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D351" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
       <c r="E351" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="F351" t="s">
+        <v>1129</v>
+      </c>
+      <c r="G351" t="s">
         <v>1128</v>
-      </c>
-[...1 lines deleted...]
-        <v>1127</v>
       </c>
       <c r="H351" t="s">
         <v>22</v>
       </c>
       <c r="I351"/>
       <c r="J351"/>
     </row>
     <row r="352" spans="1:10">
       <c r="A352" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B352" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C352" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D352" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
       <c r="E352" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="F352" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="G352" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="H352" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="I352"/>
       <c r="J352"/>
     </row>
     <row r="353" spans="1:10">
       <c r="A353" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B353" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C353" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D353" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="E353" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="F353" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="G353" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
       <c r="H353" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="I353"/>
       <c r="J353"/>
     </row>
     <row r="354" spans="1:10">
       <c r="A354" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B354" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C354" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D354" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="E354" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="F354" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="G354" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
       <c r="H354" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="I354"/>
       <c r="J354"/>
     </row>
     <row r="355" spans="1:10">
       <c r="A355" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B355" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C355" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D355" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="E355" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="F355" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
       <c r="G355" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
       <c r="H355" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
       <c r="I355"/>
       <c r="J355"/>
     </row>
     <row r="356" spans="1:10">
       <c r="A356" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B356" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C356" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D356" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="E356" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="F356" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
       <c r="G356" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
       <c r="H356" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="I356"/>
       <c r="J356"/>
     </row>
     <row r="357" spans="1:10">
       <c r="A357" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B357" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C357" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D357" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="E357" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="F357" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="G357" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
       <c r="H357" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="I357"/>
       <c r="J357"/>
     </row>
     <row r="358" spans="1:10">
       <c r="A358" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B358" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C358" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D358" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="E358" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="F358" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="G358" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="H358" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="I358"/>
       <c r="J358"/>
     </row>
     <row r="359" spans="1:10">
       <c r="A359" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B359" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C359" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D359" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="E359" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="F359" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
       <c r="G359" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
       <c r="H359" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
       <c r="I359"/>
       <c r="J359"/>
     </row>
     <row r="360" spans="1:10">
       <c r="A360" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B360" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C360" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D360" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="E360" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="F360" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="G360" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="H360" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
       <c r="I360"/>
       <c r="J360"/>
     </row>
     <row r="361" spans="1:10">
       <c r="A361" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B361" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C361" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D361" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="E361" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="F361" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
       <c r="G361" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="H361" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
       <c r="I361"/>
       <c r="J361" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="362" spans="1:10">
       <c r="A362" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B362" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C362" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D362" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="E362" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="F362" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="G362" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
       <c r="H362" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
       <c r="I362"/>
       <c r="J362"/>
     </row>
     <row r="363" spans="1:10">
       <c r="A363" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B363" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C363" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D363" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="E363" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="F363" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
       <c r="G363" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
       <c r="H363" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="I363"/>
       <c r="J363"/>
     </row>
     <row r="364" spans="1:10">
       <c r="A364" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B364" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C364" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D364" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="E364" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="F364" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="G364" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
       <c r="H364" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="I364"/>
       <c r="J364"/>
     </row>
     <row r="365" spans="1:10">
       <c r="A365" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B365" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C365" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D365" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="E365" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="F365" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="G365" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
       <c r="H365" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="I365"/>
       <c r="J365"/>
     </row>
     <row r="366" spans="1:10">
       <c r="A366" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B366" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C366" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D366" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="E366" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="F366" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="G366" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="H366" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
       <c r="I366"/>
       <c r="J366"/>
     </row>
     <row r="367" spans="1:10">
       <c r="A367" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B367" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C367" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D367" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="E367" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="F367" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
       <c r="G367" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="H367" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="I367"/>
       <c r="J367"/>
     </row>
     <row r="368" spans="1:10">
       <c r="A368" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B368" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C368" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D368" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="E368" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="F368" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="G368" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
       <c r="H368" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="I368"/>
       <c r="J368"/>
     </row>
     <row r="369" spans="1:10">
       <c r="A369" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B369" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C369" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D369" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="E369" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="F369" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="G369" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="H369" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="I369"/>
       <c r="J369"/>
     </row>
     <row r="370" spans="1:10">
       <c r="A370" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B370" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C370" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D370" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="E370" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="F370" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="G370" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="H370" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
       <c r="I370"/>
       <c r="J370"/>
     </row>
     <row r="371" spans="1:10">
       <c r="A371" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B371" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C371" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D371" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="E371" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="F371" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="G371" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="H371" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="I371"/>
       <c r="J371"/>
     </row>
     <row r="372" spans="1:10">
       <c r="A372" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B372" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C372" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D372" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="E372" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="F372" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="G372" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="H372" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
       <c r="I372"/>
       <c r="J372"/>
     </row>
     <row r="373" spans="1:10">
       <c r="A373" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B373" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C373" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D373" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="E373" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="F373" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="G373" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
       <c r="H373" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="I373"/>
       <c r="J373"/>
     </row>
     <row r="374" spans="1:10">
       <c r="A374" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B374" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C374" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D374" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="E374" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="F374" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="G374" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="H374" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="I374"/>
       <c r="J374"/>
     </row>
     <row r="375" spans="1:10">
       <c r="A375" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B375" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C375" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D375" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="E375" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="F375" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="G375" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="H375" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="I375"/>
       <c r="J375"/>
     </row>
     <row r="376" spans="1:10">
       <c r="A376" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B376" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C376" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D376" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="E376" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="F376" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="G376" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
       <c r="H376" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="I376" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="J376"/>
     </row>
     <row r="377" spans="1:10">
       <c r="A377" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B377" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C377" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D377" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="E377" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="F377" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="G377" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
       <c r="H377" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="I377"/>
       <c r="J377"/>
     </row>
     <row r="378" spans="1:10">
       <c r="A378" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B378" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C378" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D378" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="E378" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="F378" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
       <c r="G378" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
       <c r="H378" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="I378"/>
       <c r="J378"/>
     </row>
     <row r="379" spans="1:10">
       <c r="A379" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B379" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C379" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D379" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="E379" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="F379" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="G379" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
       <c r="H379" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="I379"/>
       <c r="J379"/>
     </row>
     <row r="380" spans="1:10">
       <c r="A380" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B380" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C380" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D380" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="E380" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="F380" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="G380" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
       <c r="H380" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
       <c r="I380"/>
       <c r="J380"/>
     </row>
     <row r="381" spans="1:10">
       <c r="A381" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B381" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C381" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D381" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="E381" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="F381" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
       <c r="G381" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
       <c r="H381" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="I381"/>
       <c r="J381"/>
     </row>
     <row r="382" spans="1:10">
       <c r="A382" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B382" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C382" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D382" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="E382" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="F382" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="G382" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
       <c r="H382" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
       <c r="I382"/>
       <c r="J382"/>
     </row>
     <row r="383" spans="1:10">
       <c r="A383" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B383" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C383" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D383" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="E383" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="F383" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="G383" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="H383" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="I383"/>
       <c r="J383"/>
     </row>
     <row r="384" spans="1:10">
       <c r="A384" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B384" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C384" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D384" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="E384" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="F384" t="s">
+        <v>1232</v>
+      </c>
+      <c r="G384" t="s">
         <v>1231</v>
       </c>
-      <c r="G384" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H384" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="I384"/>
       <c r="J384"/>
     </row>
     <row r="385" spans="1:10">
       <c r="A385" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B385" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C385" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D385" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="E385" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="F385" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="G385" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="H385" t="s">
         <v>22</v>
       </c>
       <c r="I385"/>
       <c r="J385"/>
     </row>
     <row r="386" spans="1:10">
       <c r="A386" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B386" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C386" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D386" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="E386" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="F386" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="G386" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="H386" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="I386"/>
       <c r="J386"/>
     </row>
     <row r="387" spans="1:10">
       <c r="A387" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B387" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C387" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D387" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="E387" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="F387" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="G387" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="H387" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="I387"/>
       <c r="J387"/>
     </row>
     <row r="388" spans="1:10">
       <c r="A388" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B388" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C388" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D388" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="E388" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="F388" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="G388" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="H388" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
       <c r="I388"/>
       <c r="J388"/>
     </row>
     <row r="389" spans="1:10">
       <c r="A389" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B389" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C389" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D389" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="E389" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
       <c r="F389" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
       <c r="G389" t="s">
-        <v>1244</v>
+        <v>1245</v>
       </c>
       <c r="H389" t="s">
-        <v>1245</v>
+        <v>1246</v>
       </c>
       <c r="I389"/>
       <c r="J389" t="s">
-        <v>1245</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="390" spans="1:10">
       <c r="A390" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B390" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C390" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D390" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="E390" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
       <c r="F390" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="G390" t="s">
-        <v>1247</v>
+        <v>1248</v>
       </c>
       <c r="H390" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
       <c r="I390"/>
       <c r="J390"/>
     </row>
     <row r="391" spans="1:10">
       <c r="A391" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B391" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C391" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D391" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="E391" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
       <c r="F391" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
       <c r="G391" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
       <c r="H391" t="s">
-        <v>1251</v>
+        <v>1252</v>
       </c>
       <c r="I391" t="s">
-        <v>1251</v>
+        <v>1252</v>
       </c>
       <c r="J391"/>
     </row>
     <row r="392" spans="1:10">
       <c r="A392" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B392" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C392" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D392" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="E392" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
       <c r="F392" t="s">
-        <v>1254</v>
+        <v>1255</v>
       </c>
       <c r="G392" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
       <c r="H392" t="s">
-        <v>1256</v>
+        <v>1257</v>
       </c>
       <c r="I392"/>
       <c r="J392"/>
     </row>
     <row r="393" spans="1:10">
       <c r="A393" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B393" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C393" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D393" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="E393" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
       <c r="F393" t="s">
-        <v>1257</v>
+        <v>1258</v>
       </c>
       <c r="G393" t="s">
-        <v>1258</v>
+        <v>1259</v>
       </c>
       <c r="H393" t="s">
-        <v>1259</v>
+        <v>1260</v>
       </c>
       <c r="I393"/>
       <c r="J393"/>
     </row>
     <row r="394" spans="1:10">
       <c r="A394" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B394" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C394" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D394" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="E394" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
       <c r="F394" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="G394" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="H394" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="I394"/>
       <c r="J394"/>
     </row>
     <row r="395" spans="1:10">
       <c r="A395" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B395" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C395" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D395" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="E395" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
       <c r="F395" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G395" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="H395" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="I395"/>
       <c r="J395"/>
     </row>
     <row r="396" spans="1:10">
       <c r="A396" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B396" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C396" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D396" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="E396" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="F396" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
       <c r="G396" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
       <c r="H396" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="I396"/>
       <c r="J396"/>
     </row>
     <row r="397" spans="1:10">
       <c r="A397" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B397" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C397" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D397" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="E397" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="F397" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
       <c r="G397" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
       <c r="H397" t="s">
-        <v>1270</v>
+        <v>1271</v>
       </c>
       <c r="I397"/>
       <c r="J397"/>
     </row>
     <row r="398" spans="1:10">
       <c r="A398" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B398" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C398" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D398" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="E398" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="F398" t="s">
-        <v>1271</v>
+        <v>1272</v>
       </c>
       <c r="G398" t="s">
-        <v>1272</v>
+        <v>1273</v>
       </c>
       <c r="H398" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="I398"/>
       <c r="J398"/>
     </row>
     <row r="399" spans="1:10">
       <c r="A399" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B399" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C399" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D399" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="E399" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="F399" t="s">
-        <v>1273</v>
+        <v>1274</v>
       </c>
       <c r="G399" t="s">
-        <v>1274</v>
+        <v>1275</v>
       </c>
       <c r="H399" t="s">
-        <v>1275</v>
+        <v>1276</v>
       </c>
       <c r="I399"/>
       <c r="J399"/>
     </row>
     <row r="400" spans="1:10">
       <c r="A400" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B400" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C400" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D400" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="E400" t="s">
-        <v>1276</v>
+        <v>1277</v>
       </c>
       <c r="F400" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="G400" t="s">
-        <v>1278</v>
+        <v>1279</v>
       </c>
       <c r="H400" t="s">
-        <v>1279</v>
+        <v>1280</v>
       </c>
       <c r="I400"/>
       <c r="J400"/>
     </row>
     <row r="401" spans="1:10">
       <c r="A401" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B401" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C401" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D401" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="E401" t="s">
-        <v>1280</v>
+        <v>1281</v>
       </c>
       <c r="F401" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="G401" t="s">
-        <v>1282</v>
+        <v>1283</v>
       </c>
       <c r="H401" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
       <c r="I401"/>
       <c r="J401"/>
     </row>
     <row r="402" spans="1:10">
       <c r="A402" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B402" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C402" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D402" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="E402" t="s">
-        <v>1280</v>
+        <v>1281</v>
       </c>
       <c r="F402" t="s">
-        <v>1284</v>
+        <v>1285</v>
       </c>
       <c r="G402" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
       <c r="H402" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
       <c r="I402"/>
       <c r="J402"/>
     </row>
     <row r="403" spans="1:10">
       <c r="A403" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B403" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C403" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D403" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="E403" t="s">
-        <v>1280</v>
+        <v>1281</v>
       </c>
       <c r="F403" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
       <c r="G403" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="H403" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="I403"/>
       <c r="J403"/>
     </row>
     <row r="404" spans="1:10">
       <c r="A404" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B404" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C404" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D404" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="E404" t="s">
-        <v>1280</v>
+        <v>1281</v>
       </c>
       <c r="F404" t="s">
+        <v>1290</v>
+      </c>
+      <c r="G404" t="s">
         <v>1289</v>
       </c>
-      <c r="G404" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H404" t="s">
-        <v>1290</v>
+        <v>1291</v>
       </c>
       <c r="I404"/>
       <c r="J404"/>
     </row>
     <row r="405" spans="1:10">
       <c r="A405" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B405" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C405" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D405" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="E405" t="s">
-        <v>1280</v>
+        <v>1281</v>
       </c>
       <c r="F405" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="G405" t="s">
-        <v>1292</v>
+        <v>1293</v>
       </c>
       <c r="H405" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="I405"/>
       <c r="J405"/>
     </row>
     <row r="406" spans="1:10">
       <c r="A406" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B406" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C406" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D406" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="E406" t="s">
-        <v>1280</v>
+        <v>1281</v>
       </c>
       <c r="F406" t="s">
-        <v>1293</v>
+        <v>1294</v>
       </c>
       <c r="G406" t="s">
-        <v>1294</v>
+        <v>1295</v>
       </c>
       <c r="H406" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
       <c r="I406"/>
       <c r="J406"/>
     </row>
     <row r="407" spans="1:10">
       <c r="A407" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B407" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C407" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D407" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="E407" t="s">
-        <v>1280</v>
+        <v>1281</v>
       </c>
       <c r="F407" t="s">
-        <v>1296</v>
+        <v>1297</v>
       </c>
       <c r="G407" t="s">
-        <v>1297</v>
+        <v>1298</v>
       </c>
       <c r="H407" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="I407"/>
       <c r="J407"/>
     </row>
     <row r="408" spans="1:10">
       <c r="A408" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B408" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C408" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D408" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="E408" t="s">
-        <v>1280</v>
+        <v>1281</v>
       </c>
       <c r="F408" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G408" t="s">
         <v>1298</v>
       </c>
-      <c r="G408" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H408" t="s">
-        <v>1299</v>
+        <v>1300</v>
       </c>
       <c r="I408"/>
       <c r="J408"/>
     </row>
     <row r="409" spans="1:10">
       <c r="A409" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B409" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C409" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D409" t="s">
-        <v>1300</v>
+        <v>1301</v>
       </c>
       <c r="E409" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
       <c r="F409" t="s">
-        <v>1302</v>
+        <v>1303</v>
       </c>
       <c r="G409" t="s">
-        <v>1303</v>
+        <v>1304</v>
       </c>
       <c r="H409" t="s">
-        <v>1304</v>
+        <v>1305</v>
       </c>
       <c r="I409"/>
       <c r="J409"/>
     </row>
     <row r="410" spans="1:10">
       <c r="A410" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B410" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C410" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D410" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
       <c r="E410" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="F410" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
       <c r="G410" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="H410" t="s">
-        <v>1309</v>
+        <v>1310</v>
       </c>
       <c r="I410"/>
       <c r="J410"/>
     </row>
     <row r="411" spans="1:10">
       <c r="A411" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B411" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C411" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D411" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
       <c r="E411" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="F411" t="s">
-        <v>1311</v>
+        <v>1312</v>
       </c>
       <c r="G411" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
       <c r="H411" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
       <c r="I411"/>
       <c r="J411"/>
     </row>
     <row r="412" spans="1:10">
       <c r="A412" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B412" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C412" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D412" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
       <c r="E412" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="F412" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
       <c r="G412" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
       <c r="H412" t="s">
         <v>22</v>
       </c>
       <c r="I412"/>
       <c r="J412"/>
     </row>
     <row r="413" spans="1:10">
       <c r="A413" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B413" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C413" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D413" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
       <c r="E413" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="F413" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="G413" t="s">
-        <v>1316</v>
+        <v>1317</v>
       </c>
       <c r="H413" t="s">
-        <v>1317</v>
+        <v>1318</v>
       </c>
       <c r="I413"/>
       <c r="J413"/>
     </row>
     <row r="414" spans="1:10">
       <c r="A414" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B414" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C414" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D414" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
       <c r="E414" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="F414" t="s">
-        <v>1318</v>
+        <v>1319</v>
       </c>
       <c r="G414" t="s">
-        <v>1319</v>
+        <v>1320</v>
       </c>
       <c r="H414" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="I414"/>
       <c r="J414"/>
     </row>
     <row r="415" spans="1:10">
       <c r="A415" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B415" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C415" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D415" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
       <c r="E415" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
       <c r="F415" t="s">
-        <v>1321</v>
+        <v>1322</v>
       </c>
       <c r="G415" t="s">
-        <v>1322</v>
+        <v>1323</v>
       </c>
       <c r="H415" t="s">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="I415"/>
       <c r="J415"/>
     </row>
     <row r="416" spans="1:10">
       <c r="A416" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B416" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C416" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D416" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
       <c r="E416" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
       <c r="F416" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="G416" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="H416" t="s">
-        <v>1326</v>
+        <v>1327</v>
       </c>
       <c r="I416"/>
       <c r="J416"/>
     </row>
     <row r="417" spans="1:10">
       <c r="A417" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B417" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C417" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D417" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
       <c r="E417" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
       <c r="F417" t="s">
-        <v>1328</v>
+        <v>1329</v>
       </c>
       <c r="G417" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
       <c r="H417" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
       <c r="I417"/>
       <c r="J417"/>
     </row>
     <row r="418" spans="1:10">
       <c r="A418" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B418" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C418" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D418" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
       <c r="E418" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
       <c r="F418" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="G418" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
       <c r="H418" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="I418"/>
       <c r="J418"/>
     </row>
     <row r="419" spans="1:10">
       <c r="A419" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B419" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C419" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D419" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
       <c r="E419" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
       <c r="F419" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
       <c r="G419" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
       <c r="H419" t="s">
-        <v>1333</v>
+        <v>1334</v>
       </c>
       <c r="I419"/>
       <c r="J419"/>
     </row>
     <row r="420" spans="1:10">
       <c r="A420" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B420" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C420" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D420" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
       <c r="E420" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
       <c r="F420" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
       <c r="G420" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
       <c r="H420" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="I420"/>
       <c r="J420"/>
     </row>
     <row r="421" spans="1:10">
       <c r="A421" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B421" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C421" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D421" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
       <c r="E421" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="F421" t="s">
-        <v>1337</v>
+        <v>1338</v>
       </c>
       <c r="G421" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="H421" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="I421"/>
       <c r="J421"/>
     </row>
     <row r="422" spans="1:10">
       <c r="A422" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B422" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C422" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D422" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
       <c r="E422" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
       <c r="F422" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
       <c r="G422" t="s">
-        <v>1343</v>
+        <v>1344</v>
       </c>
       <c r="H422" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="I422"/>
       <c r="J422"/>
     </row>
     <row r="423" spans="1:10">
       <c r="A423" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B423" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C423" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D423" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
       <c r="E423" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F423" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
       <c r="G423" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="H423" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="I423"/>
       <c r="J423"/>
     </row>
     <row r="424" spans="1:10">
       <c r="A424" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B424" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C424" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D424" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
       <c r="E424" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F424" t="s">
-        <v>1349</v>
+        <v>1350</v>
       </c>
       <c r="G424" t="s">
-        <v>1350</v>
+        <v>1351</v>
       </c>
       <c r="H424" t="s">
-        <v>1326</v>
+        <v>1327</v>
       </c>
       <c r="I424"/>
       <c r="J424"/>
     </row>
     <row r="425" spans="1:10">
       <c r="A425" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B425" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C425" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D425" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
       <c r="E425" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F425" t="s">
+        <v>1352</v>
+      </c>
+      <c r="G425" t="s">
         <v>1351</v>
       </c>
-      <c r="G425" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H425" t="s">
-        <v>1326</v>
+        <v>1327</v>
       </c>
       <c r="I425"/>
       <c r="J425" t="s">
-        <v>1326</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="426" spans="1:10">
       <c r="A426" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B426" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C426" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D426" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
       <c r="E426" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F426" t="s">
-        <v>1352</v>
+        <v>1353</v>
       </c>
       <c r="G426" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="H426" t="s">
-        <v>1354</v>
+        <v>1355</v>
       </c>
       <c r="I426"/>
       <c r="J426"/>
     </row>
     <row r="427" spans="1:10">
       <c r="A427" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B427" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C427" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D427" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
       <c r="E427" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="F427" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
       <c r="G427" t="s">
-        <v>1356</v>
+        <v>1357</v>
       </c>
       <c r="H427" t="s">
-        <v>1357</v>
+        <v>1358</v>
       </c>
       <c r="I427"/>
       <c r="J427"/>
     </row>
     <row r="428" spans="1:10">
       <c r="A428" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B428" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C428" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D428" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="E428" t="s">
-        <v>1359</v>
+        <v>1360</v>
       </c>
       <c r="F428" t="s">
-        <v>1360</v>
+        <v>1361</v>
       </c>
       <c r="G428" t="s">
-        <v>1361</v>
+        <v>1362</v>
       </c>
       <c r="H428" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
       <c r="I428"/>
       <c r="J428"/>
     </row>
     <row r="429" spans="1:10">
       <c r="A429" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B429" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C429" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D429" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="E429" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="F429" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
       <c r="G429" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
       <c r="H429" t="s">
         <v>22</v>
       </c>
       <c r="I429"/>
       <c r="J429"/>
     </row>
     <row r="430" spans="1:10">
       <c r="A430" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B430" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C430" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D430" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="E430" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="F430" t="s">
+        <v>1367</v>
+      </c>
+      <c r="G430" t="s">
         <v>1366</v>
       </c>
-      <c r="G430" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H430" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="I430"/>
       <c r="J430"/>
     </row>
     <row r="431" spans="1:10">
       <c r="A431" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B431" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C431" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D431" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="E431" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="F431" t="s">
-        <v>1368</v>
+        <v>1369</v>
       </c>
       <c r="G431" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
       <c r="H431" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="I431"/>
       <c r="J431"/>
     </row>
     <row r="432" spans="1:10">
       <c r="A432" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B432" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C432" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D432" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="E432" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="F432" t="s">
-        <v>1371</v>
+        <v>1372</v>
       </c>
       <c r="G432" t="s">
-        <v>1372</v>
+        <v>1373</v>
       </c>
       <c r="H432" t="s">
-        <v>1373</v>
+        <v>1374</v>
       </c>
       <c r="I432"/>
       <c r="J432"/>
     </row>
     <row r="433" spans="1:10">
       <c r="A433" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B433" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C433" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D433" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="E433" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="F433" t="s">
-        <v>1374</v>
+        <v>1375</v>
       </c>
       <c r="G433" t="s">
-        <v>1375</v>
+        <v>1376</v>
       </c>
       <c r="H433" t="s">
-        <v>1376</v>
+        <v>1377</v>
       </c>
       <c r="I433"/>
       <c r="J433"/>
     </row>
     <row r="434" spans="1:10">
       <c r="A434" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B434" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C434" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D434" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="E434" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
       <c r="F434" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="G434" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
       <c r="H434" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="I434"/>
       <c r="J434"/>
     </row>
     <row r="435" spans="1:10">
       <c r="A435" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B435" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C435" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D435" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="E435" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
       <c r="F435" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="G435" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
       <c r="H435" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="I435"/>
       <c r="J435"/>
     </row>
     <row r="436" spans="1:10">
       <c r="A436" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B436" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C436" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D436" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="E436" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="F436" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
       <c r="G436" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
       <c r="H436" t="s">
-        <v>1387</v>
+        <v>1388</v>
       </c>
       <c r="I436"/>
       <c r="J436"/>
     </row>
     <row r="437" spans="1:10">
       <c r="A437" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B437" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C437" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D437" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="E437" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="F437" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
       <c r="G437" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
       <c r="H437" t="s">
-        <v>1389</v>
+        <v>1390</v>
       </c>
       <c r="I437"/>
       <c r="J437"/>
     </row>
     <row r="438" spans="1:10">
       <c r="A438" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B438" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C438" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D438" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="E438" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="F438" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="G438" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
       <c r="H438" t="s">
-        <v>1391</v>
+        <v>1392</v>
       </c>
       <c r="I438"/>
       <c r="J438"/>
     </row>
     <row r="439" spans="1:10">
       <c r="A439" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B439" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C439" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D439" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="E439" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="F439" t="s">
-        <v>1392</v>
+        <v>1393</v>
       </c>
       <c r="G439" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
       <c r="H439" t="s">
-        <v>1393</v>
+        <v>1394</v>
       </c>
       <c r="I439"/>
       <c r="J439"/>
     </row>
     <row r="440" spans="1:10">
       <c r="A440" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B440" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C440" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D440" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="E440" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="F440" t="s">
-        <v>1394</v>
+        <v>1395</v>
       </c>
       <c r="G440" t="s">
-        <v>1395</v>
+        <v>1396</v>
       </c>
       <c r="H440" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="I440"/>
       <c r="J440"/>
     </row>
     <row r="441" spans="1:10">
       <c r="A441" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B441" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C441" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D441" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="E441" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="F441" t="s">
+        <v>1397</v>
+      </c>
+      <c r="G441" t="s">
         <v>1396</v>
       </c>
-      <c r="G441" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H441" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
       <c r="I441"/>
       <c r="J441"/>
     </row>
     <row r="442" spans="1:10">
       <c r="A442" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B442" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C442" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D442" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
       <c r="E442" t="s">
-        <v>1399</v>
+        <v>1400</v>
       </c>
       <c r="F442" t="s">
-        <v>1400</v>
+        <v>1401</v>
       </c>
       <c r="G442" t="s">
-        <v>1401</v>
+        <v>1402</v>
       </c>
       <c r="H442" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="I442"/>
       <c r="J442"/>
     </row>
     <row r="443" spans="1:10">
       <c r="A443" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B443" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C443" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D443" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="E443" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="F443" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
       <c r="G443" t="s">
-        <v>1406</v>
+        <v>1407</v>
       </c>
       <c r="H443" t="s">
-        <v>1407</v>
+        <v>1408</v>
       </c>
       <c r="I443"/>
       <c r="J443"/>
     </row>
     <row r="444" spans="1:10">
       <c r="A444" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B444" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C444" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D444" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="E444" t="s">
-        <v>1408</v>
+        <v>1409</v>
       </c>
       <c r="F444" t="s">
-        <v>1409</v>
+        <v>1410</v>
       </c>
       <c r="G444" t="s">
-        <v>1410</v>
+        <v>1411</v>
       </c>
       <c r="H444" t="s">
-        <v>1411</v>
+        <v>1412</v>
       </c>
       <c r="I444"/>
       <c r="J444"/>
     </row>
     <row r="445" spans="1:10">
       <c r="A445" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B445" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C445" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D445" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="E445" t="s">
-        <v>1408</v>
+        <v>1409</v>
       </c>
       <c r="F445" t="s">
-        <v>1412</v>
+        <v>1413</v>
       </c>
       <c r="G445" t="s">
-        <v>1410</v>
+        <v>1411</v>
       </c>
       <c r="H445" t="s">
         <v>22</v>
       </c>
       <c r="I445"/>
       <c r="J445"/>
     </row>
     <row r="446" spans="1:10">
       <c r="A446" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B446" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C446" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D446" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
       <c r="E446" t="s">
-        <v>1414</v>
+        <v>1415</v>
       </c>
       <c r="F446" t="s">
-        <v>1415</v>
+        <v>1416</v>
       </c>
       <c r="G446" t="s">
-        <v>1416</v>
+        <v>1417</v>
       </c>
       <c r="H446" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
       <c r="I446"/>
       <c r="J446"/>
     </row>
     <row r="447" spans="1:10">
       <c r="A447" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B447" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C447" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D447" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
       <c r="E447" t="s">
-        <v>1414</v>
+        <v>1415</v>
       </c>
       <c r="F447" t="s">
-        <v>1418</v>
+        <v>1419</v>
       </c>
       <c r="G447" t="s">
-        <v>1416</v>
+        <v>1417</v>
       </c>
       <c r="H447" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
       <c r="I447"/>
       <c r="J447"/>
     </row>
     <row r="448" spans="1:10">
       <c r="A448" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B448" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C448" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D448" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
       <c r="E448" t="s">
-        <v>1414</v>
+        <v>1415</v>
       </c>
       <c r="F448" t="s">
-        <v>1420</v>
+        <v>1421</v>
       </c>
       <c r="G448" t="s">
-        <v>1416</v>
+        <v>1417</v>
       </c>
       <c r="H448" t="s">
         <v>22</v>
       </c>
       <c r="I448"/>
       <c r="J448"/>
     </row>
     <row r="449" spans="1:10">
       <c r="A449" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B449" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C449" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D449" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
       <c r="E449" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
       <c r="F449" t="s">
-        <v>1422</v>
+        <v>1423</v>
       </c>
       <c r="G449" t="s">
-        <v>1423</v>
+        <v>1424</v>
       </c>
       <c r="H449" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
       <c r="I449"/>
       <c r="J449"/>
     </row>
     <row r="450" spans="1:10">
       <c r="A450" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B450" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C450" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D450" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
       <c r="E450" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
       <c r="F450" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="G450" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="H450" t="s">
-        <v>1290</v>
+        <v>1291</v>
       </c>
       <c r="I450"/>
       <c r="J450"/>
     </row>
     <row r="451" spans="1:10">
       <c r="A451" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B451" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C451" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D451" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
       <c r="E451" t="s">
-        <v>1428</v>
+        <v>1429</v>
       </c>
       <c r="F451" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
       <c r="G451" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
       <c r="H451" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
       <c r="I451"/>
       <c r="J451"/>
     </row>
     <row r="452" spans="1:10">
       <c r="A452" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B452" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C452" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D452" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
       <c r="E452" t="s">
-        <v>1428</v>
+        <v>1429</v>
       </c>
       <c r="F452" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
       <c r="G452" t="s">
-        <v>1433</v>
+        <v>1434</v>
       </c>
       <c r="H452" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="I452"/>
       <c r="J452" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="453" spans="1:10">
       <c r="A453" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B453" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C453" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D453" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
       <c r="E453" t="s">
-        <v>1428</v>
+        <v>1429</v>
       </c>
       <c r="F453" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="G453" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
       <c r="H453" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="I453"/>
       <c r="J453"/>
     </row>
     <row r="454" spans="1:10">
       <c r="A454" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B454" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C454" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D454" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
       <c r="E454" t="s">
-        <v>1428</v>
+        <v>1429</v>
       </c>
       <c r="F454" t="s">
-        <v>1437</v>
+        <v>1438</v>
       </c>
       <c r="G454" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
       <c r="H454" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
       <c r="I454"/>
       <c r="J454" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="455" spans="1:10">
       <c r="A455" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B455" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C455" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D455" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
       <c r="E455" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F455" t="s">
-        <v>1442</v>
+        <v>1443</v>
       </c>
       <c r="G455" t="s">
-        <v>1443</v>
+        <v>1444</v>
       </c>
       <c r="H455" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="I455"/>
       <c r="J455"/>
     </row>
     <row r="456" spans="1:10">
       <c r="A456" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B456" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C456" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D456" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
       <c r="E456" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="F456" t="s">
-        <v>1444</v>
+        <v>1445</v>
       </c>
       <c r="G456" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
       <c r="H456" t="s">
-        <v>1446</v>
+        <v>1447</v>
       </c>
       <c r="I456"/>
       <c r="J456"/>
     </row>
     <row r="457" spans="1:10">
       <c r="A457" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B457" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C457" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D457" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
       <c r="E457" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
       <c r="F457" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
       <c r="G457" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
       <c r="H457" t="s">
-        <v>1450</v>
+        <v>1451</v>
       </c>
       <c r="I457"/>
       <c r="J457"/>
     </row>
     <row r="458" spans="1:10">
       <c r="A458" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B458" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C458" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D458" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
       <c r="E458" t="s">
-        <v>1451</v>
+        <v>1452</v>
       </c>
       <c r="F458" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="G458" t="s">
-        <v>1453</v>
+        <v>1454</v>
       </c>
       <c r="H458" t="s">
-        <v>1454</v>
+        <v>1455</v>
       </c>
       <c r="I458"/>
       <c r="J458"/>
     </row>
     <row r="459" spans="1:10">
       <c r="A459" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B459" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C459" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D459" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
       <c r="E459" t="s">
-        <v>1451</v>
+        <v>1452</v>
       </c>
       <c r="F459" t="s">
-        <v>1455</v>
+        <v>1456</v>
       </c>
       <c r="G459" t="s">
-        <v>1453</v>
+        <v>1454</v>
       </c>
       <c r="H459" t="s">
-        <v>1456</v>
+        <v>1457</v>
       </c>
       <c r="I459"/>
       <c r="J459"/>
     </row>
     <row r="460" spans="1:10">
       <c r="A460" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B460" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C460" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D460" t="s">
-        <v>1457</v>
+        <v>1458</v>
       </c>
       <c r="E460" t="s">
-        <v>1458</v>
+        <v>1459</v>
       </c>
       <c r="F460" t="s">
-        <v>1459</v>
+        <v>1460</v>
       </c>
       <c r="G460" t="s">
-        <v>1460</v>
+        <v>1461</v>
       </c>
       <c r="H460" t="s">
-        <v>1461</v>
+        <v>1462</v>
       </c>
       <c r="I460"/>
       <c r="J460"/>
     </row>
     <row r="461" spans="1:10">
       <c r="A461" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B461" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C461" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D461" t="s">
-        <v>1457</v>
+        <v>1458</v>
       </c>
       <c r="E461" t="s">
-        <v>1462</v>
+        <v>1463</v>
       </c>
       <c r="F461" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="G461" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="H461" t="s">
-        <v>1465</v>
+        <v>1466</v>
       </c>
       <c r="I461"/>
       <c r="J461"/>
     </row>
     <row r="462" spans="1:10">
       <c r="A462" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B462" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C462" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D462" t="s">
-        <v>1457</v>
+        <v>1458</v>
       </c>
       <c r="E462" t="s">
-        <v>1462</v>
+        <v>1463</v>
       </c>
       <c r="F462" t="s">
-        <v>1466</v>
+        <v>1467</v>
       </c>
       <c r="G462" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="H462" t="s">
-        <v>1467</v>
+        <v>1468</v>
       </c>
       <c r="I462"/>
       <c r="J462"/>
     </row>
     <row r="463" spans="1:10">
       <c r="A463" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B463" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C463" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D463" t="s">
-        <v>1457</v>
+        <v>1458</v>
       </c>
       <c r="E463" t="s">
-        <v>1462</v>
+        <v>1463</v>
       </c>
       <c r="F463" t="s">
-        <v>1468</v>
+        <v>1469</v>
       </c>
       <c r="G463" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="H463" t="s">
         <v>22</v>
       </c>
       <c r="I463"/>
       <c r="J463"/>
     </row>
     <row r="464" spans="1:10">
       <c r="A464" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B464" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C464" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D464" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
       <c r="E464" t="s">
-        <v>1470</v>
+        <v>1471</v>
       </c>
       <c r="F464" t="s">
-        <v>1471</v>
+        <v>1472</v>
       </c>
       <c r="G464" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
       <c r="H464" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="I464"/>
       <c r="J464"/>
     </row>
     <row r="465" spans="1:10">
       <c r="A465" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B465" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C465" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D465" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
       <c r="E465" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="F465" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
       <c r="G465" t="s">
-        <v>1475</v>
+        <v>1476</v>
       </c>
       <c r="H465" t="s">
-        <v>1476</v>
+        <v>1477</v>
       </c>
       <c r="I465"/>
       <c r="J465"/>
     </row>
     <row r="466" spans="1:10">
       <c r="A466" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B466" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C466" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D466" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
       <c r="E466" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="F466" t="s">
-        <v>1477</v>
+        <v>1478</v>
       </c>
       <c r="G466" t="s">
-        <v>1478</v>
+        <v>1479</v>
       </c>
       <c r="H466" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
       <c r="I466"/>
       <c r="J466"/>
     </row>
     <row r="467" spans="1:10">
       <c r="A467" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B467" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C467" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D467" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
       <c r="E467" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="F467" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
       <c r="G467" t="s">
-        <v>1478</v>
+        <v>1479</v>
       </c>
       <c r="H467" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
       <c r="I467"/>
       <c r="J467"/>
     </row>
     <row r="468" spans="1:10">
       <c r="A468" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B468" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C468" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D468" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
       <c r="E468" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
       <c r="F468" t="s">
-        <v>1483</v>
+        <v>1484</v>
       </c>
       <c r="G468" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="H468" t="s">
-        <v>1485</v>
+        <v>1486</v>
       </c>
       <c r="I468"/>
       <c r="J468"/>
     </row>
     <row r="469" spans="1:10">
       <c r="A469" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B469" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C469" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D469" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
       <c r="E469" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
       <c r="F469" t="s">
-        <v>1486</v>
+        <v>1487</v>
       </c>
       <c r="G469" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="H469" t="s">
-        <v>1487</v>
+        <v>1488</v>
       </c>
       <c r="I469"/>
       <c r="J469"/>
     </row>
     <row r="470" spans="1:10">
       <c r="A470" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B470" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C470" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D470" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
       <c r="E470" t="s">
-        <v>1488</v>
+        <v>1489</v>
       </c>
       <c r="F470" t="s">
-        <v>1489</v>
+        <v>1490</v>
       </c>
       <c r="G470" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
       <c r="H470" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="I470"/>
       <c r="J470"/>
     </row>
     <row r="471" spans="1:10">
       <c r="A471" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B471" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C471" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D471" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
       <c r="E471" t="s">
-        <v>1488</v>
+        <v>1489</v>
       </c>
       <c r="F471" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
       <c r="G471" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
       <c r="H471" t="s">
-        <v>1493</v>
+        <v>1494</v>
       </c>
       <c r="I471"/>
       <c r="J471"/>
     </row>
     <row r="472" spans="1:10">
       <c r="A472" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B472" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C472" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D472" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
       <c r="E472" t="s">
-        <v>1488</v>
+        <v>1489</v>
       </c>
       <c r="F472" t="s">
-        <v>1494</v>
+        <v>1495</v>
       </c>
       <c r="G472" t="s">
-        <v>1495</v>
+        <v>1496</v>
       </c>
       <c r="H472" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
       <c r="I472"/>
       <c r="J472"/>
     </row>
     <row r="473" spans="1:10">
       <c r="A473" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B473" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C473" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D473" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
       <c r="E473" t="s">
-        <v>1488</v>
+        <v>1489</v>
       </c>
       <c r="F473" t="s">
-        <v>1497</v>
+        <v>1498</v>
       </c>
       <c r="G473" t="s">
-        <v>1498</v>
+        <v>1499</v>
       </c>
       <c r="H473" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
       <c r="I473"/>
       <c r="J473"/>
     </row>
     <row r="474" spans="1:10">
       <c r="A474" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B474" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C474" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D474" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
       <c r="E474" t="s">
-        <v>1488</v>
+        <v>1489</v>
       </c>
       <c r="F474" t="s">
-        <v>1499</v>
+        <v>1500</v>
       </c>
       <c r="G474" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
       <c r="H474" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
       <c r="I474"/>
       <c r="J474"/>
     </row>
     <row r="475" spans="1:10">
       <c r="A475" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B475" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C475" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D475" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
       <c r="E475" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
       <c r="F475" t="s">
-        <v>1504</v>
+        <v>1505</v>
       </c>
       <c r="G475" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
       <c r="H475" t="s">
-        <v>1506</v>
+        <v>1507</v>
       </c>
       <c r="I475"/>
       <c r="J475"/>
     </row>
     <row r="476" spans="1:10">
       <c r="A476" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B476" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C476" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D476" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="E476" t="s">
-        <v>1508</v>
+        <v>1509</v>
       </c>
       <c r="F476" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
       <c r="G476" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
       <c r="H476" t="s">
         <v>22</v>
       </c>
       <c r="I476"/>
       <c r="J476"/>
     </row>
     <row r="477" spans="1:10">
       <c r="A477" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B477" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C477" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D477" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="E477" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="F477" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
       <c r="G477" t="s">
-        <v>1513</v>
+        <v>1514</v>
       </c>
       <c r="H477" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
       <c r="I477"/>
       <c r="J477"/>
     </row>
     <row r="478" spans="1:10">
       <c r="A478" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B478" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C478" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D478" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="E478" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="F478" t="s">
-        <v>1515</v>
+        <v>1516</v>
       </c>
       <c r="G478" t="s">
-        <v>1513</v>
+        <v>1514</v>
       </c>
       <c r="H478" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="I478"/>
       <c r="J478"/>
     </row>
     <row r="479" spans="1:10">
       <c r="A479" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B479" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C479" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D479" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="E479" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="F479" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
       <c r="G479" t="s">
-        <v>1517</v>
+        <v>1518</v>
       </c>
       <c r="H479" t="s">
-        <v>1518</v>
+        <v>1519</v>
       </c>
       <c r="I479"/>
       <c r="J479"/>
     </row>
     <row r="480" spans="1:10">
       <c r="A480" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B480" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C480" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D480" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="E480" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="F480" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
       <c r="G480" t="s">
-        <v>1517</v>
+        <v>1518</v>
       </c>
       <c r="H480" t="s">
-        <v>1520</v>
+        <v>1521</v>
       </c>
       <c r="I480"/>
       <c r="J480"/>
     </row>
     <row r="481" spans="1:10">
       <c r="A481" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B481" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C481" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D481" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="E481" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="F481" t="s">
-        <v>1521</v>
+        <v>1522</v>
       </c>
       <c r="G481" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="H481" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
       <c r="I481"/>
       <c r="J481"/>
     </row>
     <row r="482" spans="1:10">
       <c r="A482" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B482" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C482" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D482" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="E482" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="F482" t="s">
-        <v>1524</v>
+        <v>1525</v>
       </c>
       <c r="G482" t="s">
-        <v>1525</v>
+        <v>1526</v>
       </c>
       <c r="H482" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="I482"/>
       <c r="J482"/>
     </row>
     <row r="483" spans="1:10">
       <c r="A483" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B483" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C483" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D483" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="E483" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="F483" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
       <c r="G483" t="s">
-        <v>1527</v>
+        <v>1528</v>
       </c>
       <c r="H483" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
       <c r="I483"/>
       <c r="J483"/>
     </row>
     <row r="484" spans="1:10">
       <c r="A484" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B484" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C484" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D484" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="E484" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="F484" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
       <c r="G484" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="H484" t="s">
-        <v>1531</v>
+        <v>1532</v>
       </c>
       <c r="I484"/>
       <c r="J484"/>
     </row>
     <row r="485" spans="1:10">
       <c r="A485" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B485" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C485" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D485" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="E485" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="F485" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="G485" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="H485" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="I485"/>
       <c r="J485"/>
     </row>
     <row r="486" spans="1:10">
       <c r="A486" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B486" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C486" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D486" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="E486" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="F486" t="s">
-        <v>1534</v>
+        <v>1535</v>
       </c>
       <c r="G486" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="H486" t="s">
-        <v>1535</v>
+        <v>1536</v>
       </c>
       <c r="I486"/>
       <c r="J486"/>
     </row>
     <row r="487" spans="1:10">
       <c r="A487" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B487" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C487" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D487" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="E487" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="F487" t="s">
-        <v>1536</v>
+        <v>1537</v>
       </c>
       <c r="G487" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="H487" t="s">
         <v>22</v>
       </c>
       <c r="I487"/>
       <c r="J487"/>
     </row>
     <row r="488" spans="1:10">
       <c r="A488" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B488" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C488" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D488" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="E488" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="F488" t="s">
-        <v>1537</v>
+        <v>1538</v>
       </c>
       <c r="G488" t="s">
-        <v>1538</v>
+        <v>1539</v>
       </c>
       <c r="H488" t="s">
-        <v>1539</v>
+        <v>1540</v>
       </c>
       <c r="I488" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
       <c r="J488"/>
     </row>
     <row r="489" spans="1:10">
       <c r="A489" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B489" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C489" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
       <c r="D489" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
       <c r="E489" t="s">
-        <v>1543</v>
+        <v>1544</v>
       </c>
       <c r="F489" t="s">
-        <v>1544</v>
+        <v>1545</v>
       </c>
       <c r="G489" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
       <c r="H489" t="s">
-        <v>1546</v>
+        <v>1547</v>
       </c>
       <c r="I489"/>
       <c r="J489"/>
     </row>
     <row r="490" spans="1:10">
       <c r="A490" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B490" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C490" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
       <c r="D490" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
       <c r="E490" t="s">
-        <v>1543</v>
+        <v>1544</v>
       </c>
       <c r="F490" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="G490" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
       <c r="H490" t="s">
-        <v>1549</v>
+        <v>1550</v>
       </c>
       <c r="I490"/>
       <c r="J490"/>
     </row>
     <row r="491" spans="1:10">
       <c r="A491" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B491" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C491" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
       <c r="D491" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
       <c r="E491" t="s">
-        <v>1550</v>
+        <v>1551</v>
       </c>
       <c r="F491" t="s">
-        <v>1551</v>
+        <v>1552</v>
       </c>
       <c r="G491" t="s">
-        <v>1552</v>
+        <v>1553</v>
       </c>
       <c r="H491" t="s">
-        <v>1553</v>
+        <v>1554</v>
       </c>
       <c r="I491"/>
       <c r="J491"/>
     </row>
     <row r="492" spans="1:10">
       <c r="A492" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B492" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C492" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
       <c r="D492" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
       <c r="E492" t="s">
-        <v>1550</v>
+        <v>1551</v>
       </c>
       <c r="F492" t="s">
-        <v>1554</v>
+        <v>1555</v>
       </c>
       <c r="G492" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="H492" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="I492"/>
       <c r="J492"/>
     </row>
     <row r="493" spans="1:10">
       <c r="A493" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B493" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C493" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
       <c r="D493" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
       <c r="E493" t="s">
-        <v>1550</v>
+        <v>1551</v>
       </c>
       <c r="F493" t="s">
-        <v>1557</v>
+        <v>1558</v>
       </c>
       <c r="G493" t="s">
-        <v>1558</v>
+        <v>1559</v>
       </c>
       <c r="H493" t="s">
-        <v>1559</v>
+        <v>1560</v>
       </c>
       <c r="I493"/>
       <c r="J493"/>
     </row>
     <row r="494" spans="1:10">
       <c r="A494" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B494" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C494" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
       <c r="D494" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
       <c r="E494" t="s">
-        <v>1550</v>
+        <v>1551</v>
       </c>
       <c r="F494" t="s">
-        <v>1560</v>
+        <v>1561</v>
       </c>
       <c r="G494" t="s">
-        <v>1561</v>
+        <v>1562</v>
       </c>
       <c r="H494" t="s">
-        <v>1562</v>
+        <v>1563</v>
       </c>
       <c r="I494"/>
       <c r="J494"/>
     </row>
     <row r="495" spans="1:10">
       <c r="A495" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B495" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C495" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
       <c r="D495" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
       <c r="E495" t="s">
-        <v>1550</v>
+        <v>1551</v>
       </c>
       <c r="F495" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
       <c r="G495" t="s">
-        <v>1561</v>
+        <v>1562</v>
       </c>
       <c r="H495" t="s">
-        <v>1564</v>
+        <v>1565</v>
       </c>
       <c r="I495"/>
       <c r="J495"/>
     </row>
     <row r="496" spans="1:10">
       <c r="A496" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B496" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C496" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
       <c r="D496" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
       <c r="E496" t="s">
-        <v>1550</v>
+        <v>1551</v>
       </c>
       <c r="F496" t="s">
-        <v>1565</v>
+        <v>1566</v>
       </c>
       <c r="G496" t="s">
-        <v>1566</v>
+        <v>1567</v>
       </c>
       <c r="H496" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
       <c r="I496"/>
       <c r="J496"/>
     </row>
     <row r="497" spans="1:10">
       <c r="A497" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B497" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C497" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
       <c r="D497" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
       <c r="E497" t="s">
-        <v>1550</v>
+        <v>1551</v>
       </c>
       <c r="F497" t="s">
-        <v>1568</v>
+        <v>1569</v>
       </c>
       <c r="G497" t="s">
-        <v>1569</v>
+        <v>1570</v>
       </c>
       <c r="H497" t="s">
-        <v>1570</v>
+        <v>1571</v>
       </c>
       <c r="I497"/>
       <c r="J497"/>
     </row>
     <row r="498" spans="1:10">
       <c r="A498" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B498" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C498" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
       <c r="D498" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
       <c r="E498" t="s">
-        <v>1550</v>
+        <v>1551</v>
       </c>
       <c r="F498" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
       <c r="G498" t="s">
-        <v>1569</v>
+        <v>1570</v>
       </c>
       <c r="H498" t="s">
         <v>22</v>
       </c>
       <c r="I498"/>
       <c r="J498"/>
     </row>
     <row r="499" spans="1:10">
       <c r="A499" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B499" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C499" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
       <c r="D499" t="s">
-        <v>1572</v>
+        <v>1573</v>
       </c>
       <c r="E499" t="s">
-        <v>1573</v>
+        <v>1574</v>
       </c>
       <c r="F499" t="s">
-        <v>1574</v>
+        <v>1575</v>
       </c>
       <c r="G499" t="s">
-        <v>1575</v>
+        <v>1576</v>
       </c>
       <c r="H499" t="s">
-        <v>1576</v>
+        <v>1577</v>
       </c>
       <c r="I499"/>
       <c r="J499"/>
     </row>
     <row r="500" spans="1:10">
       <c r="A500" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B500" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C500" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
       <c r="D500" t="s">
-        <v>1572</v>
+        <v>1573</v>
       </c>
       <c r="E500" t="s">
-        <v>1573</v>
+        <v>1574</v>
       </c>
       <c r="F500" t="s">
-        <v>1577</v>
+        <v>1578</v>
       </c>
       <c r="G500" t="s">
-        <v>1575</v>
+        <v>1576</v>
       </c>
       <c r="H500" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
       <c r="I500"/>
       <c r="J500"/>
     </row>
     <row r="501" spans="1:10">
       <c r="A501" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B501" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C501" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
       <c r="D501" t="s">
-        <v>1572</v>
+        <v>1573</v>
       </c>
       <c r="E501" t="s">
-        <v>1573</v>
+        <v>1574</v>
       </c>
       <c r="F501" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="G501" t="s">
-        <v>1575</v>
+        <v>1576</v>
       </c>
       <c r="H501" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
       <c r="I501" t="s">
-        <v>1579</v>
+        <v>1580</v>
       </c>
       <c r="J501"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>