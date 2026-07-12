--- v0 (2026-05-13)
+++ v1 (2026-07-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2513">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2517">
   <si>
     <t>Reino</t>
   </si>
   <si>
     <t>Phylum/Division</t>
   </si>
   <si>
     <t>Clase</t>
   </si>
   <si>
     <t>Orden</t>
   </si>
   <si>
     <t>Familia</t>
   </si>
   <si>
     <t>Especie</t>
   </si>
   <si>
     <t>Genero</t>
   </si>
   <si>
     <t>Variedad</t>
   </si>
   <si>
@@ -3075,50 +3075,62 @@
     <t>dorbignyi</t>
   </si>
   <si>
     <t>Xenodon merremi</t>
   </si>
   <si>
     <t>merremi</t>
   </si>
   <si>
     <t>Leiosauridae</t>
   </si>
   <si>
     <t>Pristidactylus achalensis</t>
   </si>
   <si>
     <t>Pristidactylus</t>
   </si>
   <si>
     <t>Leptotyphlopidae</t>
   </si>
   <si>
     <t>Leptotyphlops sp.</t>
   </si>
   <si>
     <t>Leptotyphlops</t>
+  </si>
+  <si>
+    <t>Teiidae</t>
+  </si>
+  <si>
+    <t>Salvator merianae</t>
+  </si>
+  <si>
+    <t>Salvator</t>
+  </si>
+  <si>
+    <t>merianae</t>
   </si>
   <si>
     <t>Viperidae</t>
   </si>
   <si>
     <t>Bothrops ammodytoides</t>
   </si>
   <si>
     <t>Bothrops</t>
   </si>
   <si>
     <t>ammodytoides</t>
   </si>
   <si>
     <t>Bothrops neuwiedi</t>
   </si>
   <si>
     <t>neuwiedi</t>
   </si>
   <si>
     <t>NEMATODA</t>
   </si>
   <si>
     <t>ADENOPHOREA</t>
   </si>
@@ -7897,51 +7909,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J929"/>
+  <dimension ref="A1:J930"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -17475,16751 +17487,16779 @@
         <v>1022</v>
       </c>
       <c r="G338" t="s">
         <v>1023</v>
       </c>
       <c r="H338" t="s">
         <v>1024</v>
       </c>
       <c r="I338"/>
       <c r="J338"/>
     </row>
     <row r="339" spans="1:10">
       <c r="A339" t="s">
         <v>9</v>
       </c>
       <c r="B339" t="s">
         <v>150</v>
       </c>
       <c r="C339" t="s">
         <v>990</v>
       </c>
       <c r="D339" t="s">
         <v>991</v>
       </c>
       <c r="E339" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="F339" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="G339" t="s">
-        <v>1023</v>
+        <v>1027</v>
       </c>
       <c r="H339" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="I339"/>
       <c r="J339"/>
     </row>
     <row r="340" spans="1:10">
       <c r="A340" t="s">
         <v>9</v>
       </c>
       <c r="B340" t="s">
+        <v>150</v>
+      </c>
+      <c r="C340" t="s">
+        <v>990</v>
+      </c>
+      <c r="D340" t="s">
+        <v>991</v>
+      </c>
+      <c r="E340" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F340" t="s">
+        <v>1029</v>
+      </c>
+      <c r="G340" t="s">
         <v>1027</v>
       </c>
-      <c r="C340" t="s">
-[...5 lines deleted...]
-      <c r="E340" t="s">
+      <c r="H340" t="s">
         <v>1030</v>
-      </c>
-[...7 lines deleted...]
-        <v>16</v>
       </c>
       <c r="I340"/>
       <c r="J340"/>
     </row>
     <row r="341" spans="1:10">
       <c r="A341" t="s">
         <v>9</v>
       </c>
       <c r="B341" t="s">
-        <v>1027</v>
+        <v>1031</v>
       </c>
       <c r="C341" t="s">
-        <v>1028</v>
+        <v>1032</v>
       </c>
       <c r="D341" t="s">
-        <v>1029</v>
+        <v>1033</v>
       </c>
       <c r="E341" t="s">
-        <v>1030</v>
+        <v>1034</v>
       </c>
       <c r="F341" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
       <c r="G341" t="s">
-        <v>1034</v>
+        <v>1036</v>
       </c>
       <c r="H341" t="s">
         <v>16</v>
       </c>
       <c r="I341"/>
       <c r="J341"/>
     </row>
     <row r="342" spans="1:10">
       <c r="A342" t="s">
         <v>9</v>
       </c>
       <c r="B342" t="s">
-        <v>1027</v>
+        <v>1031</v>
       </c>
       <c r="C342" t="s">
-        <v>1028</v>
+        <v>1032</v>
       </c>
       <c r="D342" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
       <c r="E342" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="F342" t="s">
         <v>1037</v>
       </c>
       <c r="G342" t="s">
         <v>1038</v>
       </c>
       <c r="H342" t="s">
         <v>16</v>
       </c>
       <c r="I342"/>
       <c r="J342"/>
     </row>
     <row r="343" spans="1:10">
       <c r="A343" t="s">
         <v>9</v>
       </c>
       <c r="B343" t="s">
-        <v>1027</v>
+        <v>1031</v>
       </c>
       <c r="C343" t="s">
-        <v>1028</v>
+        <v>1032</v>
       </c>
       <c r="D343" t="s">
-        <v>1035</v>
+        <v>1039</v>
       </c>
       <c r="E343" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="F343" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="G343" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="H343" t="s">
-        <v>1042</v>
+        <v>16</v>
       </c>
       <c r="I343"/>
       <c r="J343"/>
     </row>
     <row r="344" spans="1:10">
       <c r="A344" t="s">
         <v>9</v>
       </c>
       <c r="B344" t="s">
-        <v>1027</v>
+        <v>1031</v>
       </c>
       <c r="C344" t="s">
-        <v>1028</v>
+        <v>1032</v>
       </c>
       <c r="D344" t="s">
-        <v>1035</v>
+        <v>1039</v>
       </c>
       <c r="E344" t="s">
         <v>1043</v>
       </c>
       <c r="F344" t="s">
         <v>1044</v>
       </c>
       <c r="G344" t="s">
         <v>1045</v>
       </c>
       <c r="H344" t="s">
-        <v>16</v>
+        <v>1046</v>
       </c>
       <c r="I344"/>
       <c r="J344"/>
     </row>
     <row r="345" spans="1:10">
       <c r="A345" t="s">
         <v>9</v>
       </c>
       <c r="B345" t="s">
-        <v>1027</v>
+        <v>1031</v>
       </c>
       <c r="C345" t="s">
-        <v>1028</v>
+        <v>1032</v>
       </c>
       <c r="D345" t="s">
-        <v>1046</v>
+        <v>1039</v>
       </c>
       <c r="E345" t="s">
         <v>1047</v>
       </c>
       <c r="F345" t="s">
         <v>1048</v>
       </c>
       <c r="G345" t="s">
         <v>1049</v>
       </c>
       <c r="H345" t="s">
         <v>16</v>
       </c>
       <c r="I345"/>
       <c r="J345"/>
     </row>
     <row r="346" spans="1:10">
       <c r="A346" t="s">
         <v>9</v>
       </c>
       <c r="B346" t="s">
-        <v>1027</v>
+        <v>1031</v>
       </c>
       <c r="C346" t="s">
-        <v>1028</v>
+        <v>1032</v>
       </c>
       <c r="D346" t="s">
         <v>1050</v>
       </c>
       <c r="E346" t="s">
         <v>1051</v>
       </c>
       <c r="F346" t="s">
         <v>1052</v>
       </c>
       <c r="G346" t="s">
         <v>1053</v>
       </c>
       <c r="H346" t="s">
         <v>16</v>
       </c>
       <c r="I346"/>
       <c r="J346"/>
     </row>
     <row r="347" spans="1:10">
       <c r="A347" t="s">
         <v>9</v>
       </c>
       <c r="B347" t="s">
-        <v>1027</v>
+        <v>1031</v>
       </c>
       <c r="C347" t="s">
+        <v>1032</v>
+      </c>
+      <c r="D347" t="s">
         <v>1054</v>
       </c>
-      <c r="D347" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E347" t="s">
-        <v>1030</v>
+        <v>1055</v>
       </c>
       <c r="F347" t="s">
-        <v>1031</v>
+        <v>1056</v>
       </c>
       <c r="G347" t="s">
-        <v>1032</v>
+        <v>1057</v>
       </c>
       <c r="H347" t="s">
         <v>16</v>
       </c>
       <c r="I347"/>
       <c r="J347"/>
     </row>
     <row r="348" spans="1:10">
       <c r="A348" t="s">
         <v>9</v>
       </c>
       <c r="B348" t="s">
-        <v>1027</v>
+        <v>1031</v>
       </c>
       <c r="C348" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="D348" t="s">
-        <v>1029</v>
+        <v>1033</v>
       </c>
       <c r="E348" t="s">
-        <v>1030</v>
+        <v>1034</v>
       </c>
       <c r="F348" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
       <c r="G348" t="s">
-        <v>1034</v>
+        <v>1036</v>
       </c>
       <c r="H348" t="s">
         <v>16</v>
       </c>
       <c r="I348"/>
       <c r="J348"/>
     </row>
     <row r="349" spans="1:10">
       <c r="A349" t="s">
         <v>9</v>
       </c>
       <c r="B349" t="s">
-        <v>1027</v>
+        <v>1031</v>
       </c>
       <c r="C349" t="s">
-        <v>1055</v>
+        <v>1058</v>
       </c>
       <c r="D349" t="s">
-        <v>1046</v>
+        <v>1033</v>
       </c>
       <c r="E349" t="s">
-        <v>1047</v>
+        <v>1034</v>
       </c>
       <c r="F349" t="s">
-        <v>1048</v>
+        <v>1037</v>
       </c>
       <c r="G349" t="s">
-        <v>1049</v>
+        <v>1038</v>
       </c>
       <c r="H349" t="s">
         <v>16</v>
       </c>
       <c r="I349"/>
       <c r="J349"/>
     </row>
     <row r="350" spans="1:10">
       <c r="A350" t="s">
         <v>9</v>
       </c>
       <c r="B350" t="s">
-        <v>1027</v>
+        <v>1031</v>
       </c>
       <c r="C350" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="D350" t="s">
-        <v>1057</v>
+        <v>1050</v>
       </c>
       <c r="E350" t="s">
-        <v>1058</v>
+        <v>1051</v>
       </c>
       <c r="F350" t="s">
-        <v>1059</v>
+        <v>1052</v>
       </c>
       <c r="G350" t="s">
-        <v>1060</v>
+        <v>1053</v>
       </c>
       <c r="H350" t="s">
-        <v>1061</v>
+        <v>16</v>
       </c>
       <c r="I350"/>
       <c r="J350"/>
     </row>
     <row r="351" spans="1:10">
       <c r="A351" t="s">
         <v>9</v>
       </c>
       <c r="B351" t="s">
-        <v>1027</v>
+        <v>1031</v>
       </c>
       <c r="C351" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="D351" t="s">
-        <v>1057</v>
+        <v>1061</v>
       </c>
       <c r="E351" t="s">
-        <v>1058</v>
+        <v>1062</v>
       </c>
       <c r="F351" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="G351" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="H351" t="s">
-        <v>16</v>
+        <v>1065</v>
       </c>
       <c r="I351"/>
       <c r="J351"/>
     </row>
     <row r="352" spans="1:10">
       <c r="A352" t="s">
         <v>9</v>
       </c>
       <c r="B352" t="s">
-        <v>1027</v>
+        <v>1031</v>
       </c>
       <c r="C352" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="D352" t="s">
-        <v>1064</v>
+        <v>1061</v>
       </c>
       <c r="E352" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F352" t="s">
         <v>1066</v>
       </c>
       <c r="G352" t="s">
         <v>1067</v>
       </c>
       <c r="H352" t="s">
         <v>16</v>
       </c>
       <c r="I352"/>
       <c r="J352"/>
     </row>
     <row r="353" spans="1:10">
       <c r="A353" t="s">
         <v>9</v>
       </c>
       <c r="B353" t="s">
-        <v>1027</v>
+        <v>1031</v>
       </c>
       <c r="C353" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="D353" t="s">
-        <v>1064</v>
+        <v>1068</v>
       </c>
       <c r="E353" t="s">
-        <v>1065</v>
+        <v>1069</v>
       </c>
       <c r="F353" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
       <c r="G353" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="H353" t="s">
         <v>16</v>
       </c>
       <c r="I353"/>
       <c r="J353"/>
     </row>
     <row r="354" spans="1:10">
       <c r="A354" t="s">
         <v>9</v>
       </c>
       <c r="B354" t="s">
-        <v>1027</v>
+        <v>1031</v>
       </c>
       <c r="C354" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="D354" t="s">
-        <v>1064</v>
+        <v>1068</v>
       </c>
       <c r="E354" t="s">
-        <v>1065</v>
+        <v>1069</v>
       </c>
       <c r="F354" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="G354" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
       <c r="H354" t="s">
         <v>16</v>
       </c>
       <c r="I354"/>
       <c r="J354"/>
     </row>
     <row r="355" spans="1:10">
       <c r="A355" t="s">
         <v>9</v>
       </c>
       <c r="B355" t="s">
-        <v>1027</v>
+        <v>1031</v>
       </c>
       <c r="C355" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="D355" t="s">
-        <v>1064</v>
+        <v>1068</v>
       </c>
       <c r="E355" t="s">
-        <v>1065</v>
+        <v>1069</v>
       </c>
       <c r="F355" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="G355" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="H355" t="s">
         <v>16</v>
       </c>
       <c r="I355"/>
       <c r="J355"/>
     </row>
     <row r="356" spans="1:10">
       <c r="A356" t="s">
         <v>9</v>
       </c>
       <c r="B356" t="s">
-        <v>1027</v>
+        <v>1031</v>
       </c>
       <c r="C356" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="D356" t="s">
-        <v>1064</v>
+        <v>1068</v>
       </c>
       <c r="E356" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
       <c r="F356" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="G356" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="H356" t="s">
-        <v>1077</v>
+        <v>16</v>
       </c>
       <c r="I356"/>
       <c r="J356"/>
     </row>
     <row r="357" spans="1:10">
       <c r="A357" t="s">
         <v>9</v>
       </c>
       <c r="B357" t="s">
-        <v>1027</v>
+        <v>1031</v>
       </c>
       <c r="C357" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="D357" t="s">
-        <v>1064</v>
+        <v>1068</v>
       </c>
       <c r="E357" t="s">
-        <v>1074</v>
+        <v>1078</v>
       </c>
       <c r="F357" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="G357" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="H357" t="s">
-        <v>16</v>
+        <v>1081</v>
       </c>
       <c r="I357"/>
       <c r="J357"/>
     </row>
     <row r="358" spans="1:10">
       <c r="A358" t="s">
         <v>9</v>
       </c>
       <c r="B358" t="s">
-        <v>1027</v>
+        <v>1031</v>
       </c>
       <c r="C358" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="D358" t="s">
-        <v>1080</v>
+        <v>1068</v>
       </c>
       <c r="E358" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
       <c r="F358" t="s">
         <v>1082</v>
       </c>
       <c r="G358" t="s">
         <v>1083</v>
       </c>
       <c r="H358" t="s">
         <v>16</v>
       </c>
       <c r="I358"/>
       <c r="J358"/>
     </row>
     <row r="359" spans="1:10">
       <c r="A359" t="s">
         <v>9</v>
       </c>
       <c r="B359" t="s">
-        <v>1027</v>
+        <v>1031</v>
       </c>
       <c r="C359" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="D359" t="s">
-        <v>1080</v>
+        <v>1084</v>
       </c>
       <c r="E359" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="F359" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="G359" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="H359" t="s">
-        <v>1087</v>
+        <v>16</v>
       </c>
       <c r="I359"/>
       <c r="J359"/>
     </row>
     <row r="360" spans="1:10">
       <c r="A360" t="s">
         <v>9</v>
       </c>
       <c r="B360" t="s">
-        <v>1027</v>
+        <v>1031</v>
       </c>
       <c r="C360" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="D360" t="s">
-        <v>1080</v>
+        <v>1084</v>
       </c>
       <c r="E360" t="s">
-        <v>1084</v>
+        <v>1088</v>
       </c>
       <c r="F360" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="G360" t="s">
-        <v>1086</v>
+        <v>1090</v>
       </c>
       <c r="H360" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="I360"/>
       <c r="J360"/>
     </row>
     <row r="361" spans="1:10">
       <c r="A361" t="s">
         <v>9</v>
       </c>
       <c r="B361" t="s">
-        <v>1027</v>
+        <v>1031</v>
       </c>
       <c r="C361" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="D361" t="s">
-        <v>1080</v>
+        <v>1084</v>
       </c>
       <c r="E361" t="s">
-        <v>1084</v>
+        <v>1088</v>
       </c>
       <c r="F361" t="s">
+        <v>1092</v>
+      </c>
+      <c r="G361" t="s">
         <v>1090</v>
       </c>
-      <c r="G361" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H361" t="s">
-        <v>16</v>
+        <v>1093</v>
       </c>
       <c r="I361"/>
       <c r="J361"/>
     </row>
     <row r="362" spans="1:10">
       <c r="A362" t="s">
         <v>9</v>
       </c>
       <c r="B362" t="s">
-        <v>1027</v>
+        <v>1031</v>
       </c>
       <c r="C362" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="D362" t="s">
-        <v>1080</v>
+        <v>1084</v>
       </c>
       <c r="E362" t="s">
-        <v>1084</v>
+        <v>1088</v>
       </c>
       <c r="F362" t="s">
-        <v>1091</v>
+        <v>1094</v>
       </c>
       <c r="G362" t="s">
-        <v>1092</v>
+        <v>1090</v>
       </c>
       <c r="H362" t="s">
-        <v>1093</v>
+        <v>16</v>
       </c>
       <c r="I362"/>
       <c r="J362"/>
     </row>
     <row r="363" spans="1:10">
       <c r="A363" t="s">
         <v>9</v>
       </c>
       <c r="B363" t="s">
-        <v>1027</v>
+        <v>1031</v>
       </c>
       <c r="C363" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="D363" t="s">
-        <v>1080</v>
+        <v>1084</v>
       </c>
       <c r="E363" t="s">
-        <v>1084</v>
+        <v>1088</v>
       </c>
       <c r="F363" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="G363" t="s">
-        <v>1092</v>
+        <v>1096</v>
       </c>
       <c r="H363" t="s">
-        <v>1095</v>
+        <v>1097</v>
       </c>
       <c r="I363"/>
       <c r="J363"/>
     </row>
     <row r="364" spans="1:10">
       <c r="A364" t="s">
         <v>9</v>
       </c>
       <c r="B364" t="s">
-        <v>1027</v>
+        <v>1031</v>
       </c>
       <c r="C364" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="D364" t="s">
-        <v>1080</v>
+        <v>1084</v>
       </c>
       <c r="E364" t="s">
-        <v>1084</v>
+        <v>1088</v>
       </c>
       <c r="F364" t="s">
+        <v>1098</v>
+      </c>
+      <c r="G364" t="s">
         <v>1096</v>
       </c>
-      <c r="G364" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H364" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="I364"/>
       <c r="J364"/>
     </row>
     <row r="365" spans="1:10">
       <c r="A365" t="s">
         <v>9</v>
       </c>
       <c r="B365" t="s">
-        <v>1027</v>
+        <v>1031</v>
       </c>
       <c r="C365" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="D365" t="s">
-        <v>1080</v>
+        <v>1084</v>
       </c>
       <c r="E365" t="s">
-        <v>1099</v>
+        <v>1088</v>
       </c>
       <c r="F365" t="s">
         <v>1100</v>
       </c>
       <c r="G365" t="s">
         <v>1101</v>
       </c>
       <c r="H365" t="s">
         <v>1102</v>
       </c>
       <c r="I365"/>
       <c r="J365"/>
     </row>
     <row r="366" spans="1:10">
       <c r="A366" t="s">
         <v>9</v>
       </c>
       <c r="B366" t="s">
-        <v>1027</v>
+        <v>1031</v>
       </c>
       <c r="C366" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="D366" t="s">
-        <v>1080</v>
+        <v>1084</v>
       </c>
       <c r="E366" t="s">
-        <v>1099</v>
+        <v>1103</v>
       </c>
       <c r="F366" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="G366" t="s">
-        <v>1101</v>
+        <v>1105</v>
       </c>
       <c r="H366" t="s">
-        <v>16</v>
+        <v>1106</v>
       </c>
       <c r="I366"/>
       <c r="J366"/>
     </row>
     <row r="367" spans="1:10">
       <c r="A367" t="s">
         <v>9</v>
       </c>
       <c r="B367" t="s">
-        <v>1027</v>
+        <v>1031</v>
       </c>
       <c r="C367" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="D367" t="s">
-        <v>1080</v>
+        <v>1084</v>
       </c>
       <c r="E367" t="s">
-        <v>1099</v>
+        <v>1103</v>
       </c>
       <c r="F367" t="s">
-        <v>1104</v>
+        <v>1107</v>
       </c>
       <c r="G367" t="s">
         <v>1105</v>
       </c>
       <c r="H367" t="s">
         <v>16</v>
       </c>
       <c r="I367"/>
       <c r="J367"/>
     </row>
     <row r="368" spans="1:10">
       <c r="A368" t="s">
         <v>9</v>
       </c>
       <c r="B368" t="s">
-        <v>1027</v>
+        <v>1031</v>
       </c>
       <c r="C368" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="D368" t="s">
-        <v>1080</v>
+        <v>1084</v>
       </c>
       <c r="E368" t="s">
-        <v>1106</v>
+        <v>1103</v>
       </c>
       <c r="F368" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="G368" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="H368" t="s">
         <v>16</v>
       </c>
       <c r="I368"/>
       <c r="J368"/>
     </row>
     <row r="369" spans="1:10">
       <c r="A369" t="s">
         <v>9</v>
       </c>
       <c r="B369" t="s">
-        <v>1027</v>
+        <v>1031</v>
       </c>
       <c r="C369" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="D369" t="s">
-        <v>1080</v>
+        <v>1084</v>
       </c>
       <c r="E369" t="s">
-        <v>1106</v>
+        <v>1110</v>
       </c>
       <c r="F369" t="s">
-        <v>1109</v>
+        <v>1111</v>
       </c>
       <c r="G369" t="s">
-        <v>1110</v>
+        <v>1112</v>
       </c>
       <c r="H369" t="s">
         <v>16</v>
       </c>
       <c r="I369"/>
       <c r="J369"/>
     </row>
     <row r="370" spans="1:10">
       <c r="A370" t="s">
         <v>9</v>
       </c>
       <c r="B370" t="s">
-        <v>1027</v>
+        <v>1031</v>
       </c>
       <c r="C370" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="D370" t="s">
-        <v>1080</v>
+        <v>1084</v>
       </c>
       <c r="E370" t="s">
-        <v>1111</v>
+        <v>1110</v>
       </c>
       <c r="F370" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
       <c r="G370" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
       <c r="H370" t="s">
-        <v>1114</v>
+        <v>16</v>
       </c>
       <c r="I370"/>
       <c r="J370"/>
     </row>
     <row r="371" spans="1:10">
       <c r="A371" t="s">
+        <v>9</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D371" t="s">
+        <v>1084</v>
+      </c>
+      <c r="E371" t="s">
         <v>1115</v>
       </c>
-      <c r="B371" t="s">
+      <c r="F371" t="s">
         <v>1116</v>
       </c>
-      <c r="C371" t="s">
+      <c r="G371" t="s">
         <v>1117</v>
       </c>
-      <c r="D371" t="s">
+      <c r="H371" t="s">
         <v>1118</v>
-      </c>
-[...10 lines deleted...]
-        <v>1122</v>
       </c>
       <c r="I371"/>
       <c r="J371"/>
     </row>
     <row r="372" spans="1:10">
       <c r="A372" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B372" t="s">
+        <v>1120</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1121</v>
+      </c>
+      <c r="D372" t="s">
+        <v>1122</v>
+      </c>
+      <c r="E372" t="s">
         <v>1123</v>
       </c>
-      <c r="B372" t="s">
+      <c r="F372" t="s">
         <v>1124</v>
       </c>
-      <c r="C372" t="s">
+      <c r="G372" t="s">
         <v>1125</v>
       </c>
-      <c r="D372" t="s">
+      <c r="H372" t="s">
         <v>1126</v>
-      </c>
-[...10 lines deleted...]
-        <v>16</v>
       </c>
       <c r="I372"/>
       <c r="J372"/>
     </row>
     <row r="373" spans="1:10">
       <c r="A373" t="s">
-        <v>1123</v>
+        <v>1127</v>
       </c>
       <c r="B373" t="s">
-        <v>1124</v>
+        <v>1128</v>
       </c>
       <c r="C373" t="s">
-        <v>1125</v>
+        <v>1129</v>
       </c>
       <c r="D373" t="s">
-        <v>1126</v>
+        <v>1130</v>
       </c>
       <c r="E373" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="F373" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="G373" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="H373" t="s">
-        <v>1133</v>
+        <v>16</v>
       </c>
       <c r="I373"/>
       <c r="J373"/>
     </row>
     <row r="374" spans="1:10">
       <c r="A374" t="s">
-        <v>1123</v>
+        <v>1127</v>
       </c>
       <c r="B374" t="s">
-        <v>1124</v>
+        <v>1128</v>
       </c>
       <c r="C374" t="s">
-        <v>1125</v>
+        <v>1129</v>
       </c>
       <c r="D374" t="s">
-        <v>1126</v>
+        <v>1130</v>
       </c>
       <c r="E374" t="s">
         <v>1134</v>
       </c>
       <c r="F374" t="s">
         <v>1135</v>
       </c>
       <c r="G374" t="s">
         <v>1136</v>
       </c>
       <c r="H374" t="s">
         <v>1137</v>
       </c>
       <c r="I374"/>
       <c r="J374"/>
     </row>
     <row r="375" spans="1:10">
       <c r="A375" t="s">
-        <v>1123</v>
+        <v>1127</v>
       </c>
       <c r="B375" t="s">
-        <v>1124</v>
+        <v>1128</v>
       </c>
       <c r="C375" t="s">
-        <v>1125</v>
+        <v>1129</v>
       </c>
       <c r="D375" t="s">
-        <v>1126</v>
+        <v>1130</v>
       </c>
       <c r="E375" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
       <c r="F375" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="G375" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
       <c r="H375" t="s">
-        <v>16</v>
+        <v>1141</v>
       </c>
       <c r="I375"/>
       <c r="J375"/>
     </row>
     <row r="376" spans="1:10">
       <c r="A376" t="s">
-        <v>1123</v>
+        <v>1127</v>
       </c>
       <c r="B376" t="s">
-        <v>1124</v>
+        <v>1128</v>
       </c>
       <c r="C376" t="s">
-        <v>1125</v>
+        <v>1129</v>
       </c>
       <c r="D376" t="s">
-        <v>1126</v>
+        <v>1130</v>
       </c>
       <c r="E376" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
       <c r="F376" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
       <c r="G376" t="s">
-        <v>1141</v>
+        <v>1143</v>
       </c>
       <c r="H376" t="s">
         <v>16</v>
       </c>
       <c r="I376"/>
       <c r="J376"/>
     </row>
     <row r="377" spans="1:10">
       <c r="A377" t="s">
-        <v>1123</v>
+        <v>1127</v>
       </c>
       <c r="B377" t="s">
-        <v>1124</v>
+        <v>1128</v>
       </c>
       <c r="C377" t="s">
-        <v>1125</v>
+        <v>1129</v>
       </c>
       <c r="D377" t="s">
-        <v>1142</v>
+        <v>1130</v>
       </c>
       <c r="E377" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
       <c r="F377" t="s">
         <v>1144</v>
       </c>
       <c r="G377" t="s">
         <v>1145</v>
       </c>
       <c r="H377" t="s">
-        <v>1146</v>
+        <v>16</v>
       </c>
       <c r="I377"/>
       <c r="J377"/>
     </row>
     <row r="378" spans="1:10">
       <c r="A378" t="s">
-        <v>1123</v>
+        <v>1127</v>
       </c>
       <c r="B378" t="s">
-        <v>1124</v>
+        <v>1128</v>
       </c>
       <c r="C378" t="s">
-        <v>1125</v>
+        <v>1129</v>
       </c>
       <c r="D378" t="s">
-        <v>1142</v>
+        <v>1146</v>
       </c>
       <c r="E378" t="s">
-        <v>1143</v>
+        <v>1147</v>
       </c>
       <c r="F378" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="G378" t="s">
-        <v>1145</v>
+        <v>1149</v>
       </c>
       <c r="H378" t="s">
-        <v>1148</v>
+        <v>1150</v>
       </c>
       <c r="I378"/>
       <c r="J378"/>
     </row>
     <row r="379" spans="1:10">
       <c r="A379" t="s">
-        <v>1123</v>
+        <v>1127</v>
       </c>
       <c r="B379" t="s">
-        <v>1124</v>
+        <v>1128</v>
       </c>
       <c r="C379" t="s">
-        <v>1125</v>
+        <v>1129</v>
       </c>
       <c r="D379" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="E379" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
       <c r="F379" t="s">
         <v>1151</v>
       </c>
       <c r="G379" t="s">
+        <v>1149</v>
+      </c>
+      <c r="H379" t="s">
         <v>1152</v>
-      </c>
-[...1 lines deleted...]
-        <v>1146</v>
       </c>
       <c r="I379"/>
       <c r="J379"/>
     </row>
     <row r="380" spans="1:10">
       <c r="A380" t="s">
-        <v>1123</v>
+        <v>1127</v>
       </c>
       <c r="B380" t="s">
-        <v>1124</v>
+        <v>1128</v>
       </c>
       <c r="C380" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D380" t="s">
         <v>1153</v>
       </c>
-      <c r="D380" t="s">
+      <c r="E380" t="s">
         <v>1154</v>
       </c>
-      <c r="E380" t="s">
+      <c r="F380" t="s">
         <v>1155</v>
       </c>
-      <c r="F380" t="s">
+      <c r="G380" t="s">
         <v>1156</v>
       </c>
-      <c r="G380" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H380" t="s">
-        <v>1158</v>
+        <v>1150</v>
       </c>
       <c r="I380"/>
       <c r="J380"/>
     </row>
     <row r="381" spans="1:10">
       <c r="A381" t="s">
-        <v>1123</v>
+        <v>1127</v>
       </c>
       <c r="B381" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1157</v>
+      </c>
+      <c r="D381" t="s">
+        <v>1158</v>
+      </c>
+      <c r="E381" t="s">
         <v>1159</v>
       </c>
-      <c r="C381" t="s">
+      <c r="F381" t="s">
         <v>1160</v>
       </c>
-      <c r="D381" t="s">
+      <c r="G381" t="s">
         <v>1161</v>
       </c>
-      <c r="E381" t="s">
+      <c r="H381" t="s">
         <v>1162</v>
-      </c>
-[...7 lines deleted...]
-        <v>1165</v>
       </c>
       <c r="I381"/>
       <c r="J381"/>
     </row>
     <row r="382" spans="1:10">
       <c r="A382" t="s">
-        <v>1123</v>
+        <v>1127</v>
       </c>
       <c r="B382" t="s">
-        <v>1159</v>
+        <v>1163</v>
       </c>
       <c r="C382" t="s">
-        <v>1160</v>
+        <v>1164</v>
       </c>
       <c r="D382" t="s">
+        <v>1165</v>
+      </c>
+      <c r="E382" t="s">
         <v>1166</v>
       </c>
-      <c r="E382" t="s">
+      <c r="F382" t="s">
         <v>1167</v>
       </c>
-      <c r="F382" t="s">
+      <c r="G382" t="s">
         <v>1168</v>
       </c>
-      <c r="G382" t="s">
+      <c r="H382" t="s">
         <v>1169</v>
-      </c>
-[...1 lines deleted...]
-        <v>1170</v>
       </c>
       <c r="I382"/>
       <c r="J382"/>
     </row>
     <row r="383" spans="1:10">
       <c r="A383" t="s">
-        <v>1123</v>
+        <v>1127</v>
       </c>
       <c r="B383" t="s">
-        <v>1159</v>
+        <v>1163</v>
       </c>
       <c r="C383" t="s">
-        <v>1160</v>
+        <v>1164</v>
       </c>
       <c r="D383" t="s">
-        <v>1166</v>
+        <v>1170</v>
       </c>
       <c r="E383" t="s">
-        <v>1167</v>
+        <v>1171</v>
       </c>
       <c r="F383" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="G383" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
       <c r="H383" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="I383"/>
       <c r="J383"/>
     </row>
     <row r="384" spans="1:10">
       <c r="A384" t="s">
-        <v>1123</v>
+        <v>1127</v>
       </c>
       <c r="B384" t="s">
-        <v>1159</v>
+        <v>1163</v>
       </c>
       <c r="C384" t="s">
-        <v>1160</v>
+        <v>1164</v>
       </c>
       <c r="D384" t="s">
-        <v>1166</v>
+        <v>1170</v>
       </c>
       <c r="E384" t="s">
-        <v>1167</v>
+        <v>1171</v>
       </c>
       <c r="F384" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="G384" t="s">
-        <v>1172</v>
+        <v>1176</v>
       </c>
       <c r="H384" t="s">
-        <v>1175</v>
+        <v>1177</v>
       </c>
       <c r="I384"/>
       <c r="J384"/>
     </row>
     <row r="385" spans="1:10">
       <c r="A385" t="s">
+        <v>1127</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D385" t="s">
+        <v>1170</v>
+      </c>
+      <c r="E385" t="s">
+        <v>1171</v>
+      </c>
+      <c r="F385" t="s">
+        <v>1178</v>
+      </c>
+      <c r="G385" t="s">
         <v>1176</v>
       </c>
-      <c r="B385" t="s">
-[...5 lines deleted...]
-      <c r="D385" t="s">
+      <c r="H385" t="s">
         <v>1179</v>
-      </c>
-[...10 lines deleted...]
-        <v>1183</v>
       </c>
       <c r="I385"/>
       <c r="J385"/>
     </row>
     <row r="386" spans="1:10">
       <c r="A386" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B386" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C386" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D386" t="s">
+        <v>1183</v>
+      </c>
+      <c r="E386" t="s">
         <v>1184</v>
       </c>
-      <c r="E386" t="s">
+      <c r="F386" t="s">
         <v>1185</v>
       </c>
-      <c r="F386" t="s">
+      <c r="G386" t="s">
         <v>1186</v>
       </c>
-      <c r="G386" t="s">
+      <c r="H386" t="s">
         <v>1187</v>
-      </c>
-[...1 lines deleted...]
-        <v>1188</v>
       </c>
       <c r="I386"/>
       <c r="J386"/>
     </row>
     <row r="387" spans="1:10">
       <c r="A387" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B387" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C387" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D387" t="s">
-        <v>1184</v>
+        <v>1188</v>
       </c>
       <c r="E387" t="s">
-        <v>1185</v>
+        <v>1189</v>
       </c>
       <c r="F387" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="G387" t="s">
-        <v>1187</v>
+        <v>1191</v>
       </c>
       <c r="H387" t="s">
-        <v>1190</v>
+        <v>1192</v>
       </c>
       <c r="I387"/>
       <c r="J387"/>
     </row>
     <row r="388" spans="1:10">
       <c r="A388" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B388" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C388" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D388" t="s">
-        <v>1184</v>
+        <v>1188</v>
       </c>
       <c r="E388" t="s">
-        <v>1185</v>
+        <v>1189</v>
       </c>
       <c r="F388" t="s">
+        <v>1193</v>
+      </c>
+      <c r="G388" t="s">
         <v>1191</v>
       </c>
-      <c r="G388" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H388" t="s">
-        <v>1190</v>
-[...3 lines deleted...]
-      </c>
+        <v>1194</v>
+      </c>
+      <c r="I388"/>
       <c r="J388"/>
     </row>
     <row r="389" spans="1:10">
       <c r="A389" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B389" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C389" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D389" t="s">
-        <v>1184</v>
+        <v>1188</v>
       </c>
       <c r="E389" t="s">
-        <v>1185</v>
+        <v>1189</v>
       </c>
       <c r="F389" t="s">
-        <v>1192</v>
+        <v>1195</v>
       </c>
       <c r="G389" t="s">
-        <v>1187</v>
+        <v>1191</v>
       </c>
       <c r="H389" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="I389"/>
+        <v>1194</v>
+      </c>
+      <c r="I389" t="s">
+        <v>1194</v>
+      </c>
       <c r="J389"/>
     </row>
     <row r="390" spans="1:10">
       <c r="A390" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B390" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C390" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D390" t="s">
-        <v>1184</v>
+        <v>1188</v>
       </c>
       <c r="E390" t="s">
-        <v>1193</v>
+        <v>1189</v>
       </c>
       <c r="F390" t="s">
-        <v>1194</v>
+        <v>1196</v>
       </c>
       <c r="G390" t="s">
-        <v>1195</v>
+        <v>1191</v>
       </c>
       <c r="H390" t="s">
-        <v>1196</v>
+        <v>16</v>
       </c>
       <c r="I390"/>
       <c r="J390"/>
     </row>
     <row r="391" spans="1:10">
       <c r="A391" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B391" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C391" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D391" t="s">
-        <v>1184</v>
+        <v>1188</v>
       </c>
       <c r="E391" t="s">
         <v>1197</v>
       </c>
       <c r="F391" t="s">
         <v>1198</v>
       </c>
       <c r="G391" t="s">
         <v>1199</v>
       </c>
       <c r="H391" t="s">
         <v>1200</v>
       </c>
       <c r="I391"/>
       <c r="J391"/>
     </row>
     <row r="392" spans="1:10">
       <c r="A392" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B392" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C392" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D392" t="s">
-        <v>1184</v>
+        <v>1188</v>
       </c>
       <c r="E392" t="s">
-        <v>1197</v>
+        <v>1201</v>
       </c>
       <c r="F392" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="G392" t="s">
-        <v>1199</v>
+        <v>1203</v>
       </c>
       <c r="H392" t="s">
-        <v>1202</v>
+        <v>1204</v>
       </c>
       <c r="I392"/>
       <c r="J392"/>
     </row>
     <row r="393" spans="1:10">
       <c r="A393" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B393" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C393" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D393" t="s">
-        <v>1184</v>
+        <v>1188</v>
       </c>
       <c r="E393" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F393" t="s">
+        <v>1205</v>
+      </c>
+      <c r="G393" t="s">
         <v>1203</v>
-      </c>
-[...4 lines deleted...]
-        <v>1205</v>
       </c>
       <c r="H393" t="s">
         <v>1206</v>
       </c>
       <c r="I393"/>
-      <c r="J393" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J393"/>
     </row>
     <row r="394" spans="1:10">
       <c r="A394" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B394" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C394" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D394" t="s">
-        <v>1184</v>
+        <v>1188</v>
       </c>
       <c r="E394" t="s">
-        <v>1203</v>
+        <v>1207</v>
       </c>
       <c r="F394" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
       <c r="G394" t="s">
-        <v>1205</v>
+        <v>1209</v>
       </c>
       <c r="H394" t="s">
-        <v>1206</v>
+        <v>1210</v>
       </c>
       <c r="I394"/>
       <c r="J394" t="s">
-        <v>1208</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="395" spans="1:10">
       <c r="A395" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B395" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C395" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D395" t="s">
-        <v>1184</v>
+        <v>1188</v>
       </c>
       <c r="E395" t="s">
-        <v>1203</v>
+        <v>1207</v>
       </c>
       <c r="F395" t="s">
+        <v>1211</v>
+      </c>
+      <c r="G395" t="s">
         <v>1209</v>
-      </c>
-[...1 lines deleted...]
-        <v>1205</v>
       </c>
       <c r="H395" t="s">
         <v>1210</v>
       </c>
       <c r="I395"/>
-      <c r="J395"/>
+      <c r="J395" t="s">
+        <v>1212</v>
+      </c>
     </row>
     <row r="396" spans="1:10">
       <c r="A396" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B396" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C396" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D396" t="s">
-        <v>1184</v>
+        <v>1188</v>
       </c>
       <c r="E396" t="s">
-        <v>1203</v>
+        <v>1207</v>
       </c>
       <c r="F396" t="s">
-        <v>1211</v>
+        <v>1213</v>
       </c>
       <c r="G396" t="s">
-        <v>1205</v>
+        <v>1209</v>
       </c>
       <c r="H396" t="s">
-        <v>1212</v>
+        <v>1214</v>
       </c>
       <c r="I396"/>
       <c r="J396"/>
     </row>
     <row r="397" spans="1:10">
       <c r="A397" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B397" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C397" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D397" t="s">
-        <v>1184</v>
+        <v>1188</v>
       </c>
       <c r="E397" t="s">
-        <v>1213</v>
+        <v>1207</v>
       </c>
       <c r="F397" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="G397" t="s">
-        <v>1215</v>
+        <v>1209</v>
       </c>
       <c r="H397" t="s">
-        <v>35</v>
+        <v>1216</v>
       </c>
       <c r="I397"/>
       <c r="J397"/>
     </row>
     <row r="398" spans="1:10">
       <c r="A398" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B398" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C398" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D398" t="s">
-        <v>1184</v>
+        <v>1188</v>
       </c>
       <c r="E398" t="s">
-        <v>1213</v>
+        <v>1217</v>
       </c>
       <c r="F398" t="s">
-        <v>1216</v>
+        <v>1218</v>
       </c>
       <c r="G398" t="s">
-        <v>1217</v>
+        <v>1219</v>
       </c>
       <c r="H398" t="s">
-        <v>1218</v>
+        <v>35</v>
       </c>
       <c r="I398"/>
       <c r="J398"/>
     </row>
     <row r="399" spans="1:10">
       <c r="A399" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B399" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C399" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D399" t="s">
-        <v>1184</v>
+        <v>1188</v>
       </c>
       <c r="E399" t="s">
-        <v>1213</v>
+        <v>1217</v>
       </c>
       <c r="F399" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
       <c r="G399" t="s">
-        <v>1217</v>
+        <v>1221</v>
       </c>
       <c r="H399" t="s">
-        <v>1220</v>
+        <v>1222</v>
       </c>
       <c r="I399"/>
       <c r="J399"/>
     </row>
     <row r="400" spans="1:10">
       <c r="A400" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B400" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C400" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D400" t="s">
-        <v>1184</v>
+        <v>1188</v>
       </c>
       <c r="E400" t="s">
-        <v>1213</v>
+        <v>1217</v>
       </c>
       <c r="F400" t="s">
+        <v>1223</v>
+      </c>
+      <c r="G400" t="s">
         <v>1221</v>
       </c>
-      <c r="G400" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H400" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
       <c r="I400"/>
       <c r="J400"/>
     </row>
     <row r="401" spans="1:10">
       <c r="A401" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B401" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C401" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D401" t="s">
-        <v>1184</v>
+        <v>1188</v>
       </c>
       <c r="E401" t="s">
-        <v>1213</v>
+        <v>1217</v>
       </c>
       <c r="F401" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
       <c r="G401" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="H401" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="I401"/>
       <c r="J401"/>
     </row>
     <row r="402" spans="1:10">
       <c r="A402" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B402" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C402" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D402" t="s">
-        <v>1227</v>
+        <v>1188</v>
       </c>
       <c r="E402" t="s">
+        <v>1217</v>
+      </c>
+      <c r="F402" t="s">
         <v>1228</v>
       </c>
-      <c r="F402" t="s">
+      <c r="G402" t="s">
         <v>1229</v>
       </c>
-      <c r="G402" t="s">
+      <c r="H402" t="s">
         <v>1230</v>
       </c>
-      <c r="H402" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I402"/>
       <c r="J402"/>
     </row>
     <row r="403" spans="1:10">
       <c r="A403" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B403" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C403" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D403" t="s">
-        <v>1227</v>
+        <v>1231</v>
       </c>
       <c r="E403" t="s">
-        <v>1228</v>
+        <v>1232</v>
       </c>
       <c r="F403" t="s">
         <v>1233</v>
       </c>
       <c r="G403" t="s">
-        <v>1230</v>
+        <v>1234</v>
       </c>
       <c r="H403" t="s">
-        <v>1231</v>
+        <v>1235</v>
       </c>
       <c r="I403" t="s">
-        <v>1234</v>
+        <v>1236</v>
       </c>
       <c r="J403"/>
     </row>
     <row r="404" spans="1:10">
       <c r="A404" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B404" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C404" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D404" t="s">
-        <v>1235</v>
+        <v>1231</v>
       </c>
       <c r="E404" t="s">
-        <v>1236</v>
+        <v>1232</v>
       </c>
       <c r="F404" t="s">
         <v>1237</v>
       </c>
       <c r="G404" t="s">
+        <v>1234</v>
+      </c>
+      <c r="H404" t="s">
+        <v>1235</v>
+      </c>
+      <c r="I404" t="s">
         <v>1238</v>
       </c>
-      <c r="H404" t="s">
-[...2 lines deleted...]
-      <c r="I404"/>
       <c r="J404"/>
     </row>
     <row r="405" spans="1:10">
       <c r="A405" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B405" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C405" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D405" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E405" t="s">
-        <v>1236</v>
+        <v>1240</v>
       </c>
       <c r="F405" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="G405" t="s">
-        <v>1238</v>
+        <v>1242</v>
       </c>
       <c r="H405" t="s">
-        <v>1241</v>
+        <v>1243</v>
       </c>
       <c r="I405"/>
       <c r="J405"/>
     </row>
     <row r="406" spans="1:10">
       <c r="A406" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B406" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C406" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D406" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E406" t="s">
+        <v>1240</v>
+      </c>
+      <c r="F406" t="s">
+        <v>1244</v>
+      </c>
+      <c r="G406" t="s">
         <v>1242</v>
-      </c>
-[...4 lines deleted...]
-        <v>1244</v>
       </c>
       <c r="H406" t="s">
         <v>1245</v>
       </c>
-      <c r="I406" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I406"/>
       <c r="J406"/>
     </row>
     <row r="407" spans="1:10">
       <c r="A407" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B407" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C407" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D407" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E407" t="s">
-        <v>1242</v>
+        <v>1246</v>
       </c>
       <c r="F407" t="s">
         <v>1247</v>
       </c>
       <c r="G407" t="s">
-        <v>1244</v>
+        <v>1248</v>
       </c>
       <c r="H407" t="s">
-        <v>1245</v>
+        <v>1249</v>
       </c>
       <c r="I407" t="s">
-        <v>1248</v>
+        <v>1250</v>
       </c>
       <c r="J407"/>
     </row>
     <row r="408" spans="1:10">
       <c r="A408" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B408" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C408" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D408" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E408" t="s">
-        <v>1242</v>
+        <v>1246</v>
       </c>
       <c r="F408" t="s">
+        <v>1251</v>
+      </c>
+      <c r="G408" t="s">
+        <v>1248</v>
+      </c>
+      <c r="H408" t="s">
         <v>1249</v>
       </c>
-      <c r="G408" t="s">
-[...5 lines deleted...]
-      <c r="I408"/>
+      <c r="I408" t="s">
+        <v>1252</v>
+      </c>
       <c r="J408"/>
     </row>
     <row r="409" spans="1:10">
       <c r="A409" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B409" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C409" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D409" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E409" t="s">
-        <v>1242</v>
+        <v>1246</v>
       </c>
       <c r="F409" t="s">
-        <v>1251</v>
+        <v>1253</v>
       </c>
       <c r="G409" t="s">
-        <v>1244</v>
+        <v>1248</v>
       </c>
       <c r="H409" t="s">
-        <v>1252</v>
-[...3 lines deleted...]
-      </c>
+        <v>1254</v>
+      </c>
+      <c r="I409"/>
       <c r="J409"/>
     </row>
     <row r="410" spans="1:10">
       <c r="A410" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B410" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C410" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D410" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E410" t="s">
-        <v>1242</v>
+        <v>1246</v>
       </c>
       <c r="F410" t="s">
-        <v>1253</v>
+        <v>1255</v>
       </c>
       <c r="G410" t="s">
-        <v>1244</v>
+        <v>1248</v>
       </c>
       <c r="H410" t="s">
-        <v>1252</v>
+        <v>1256</v>
       </c>
       <c r="I410" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="J410"/>
     </row>
     <row r="411" spans="1:10">
       <c r="A411" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B411" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C411" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D411" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E411" t="s">
-        <v>1242</v>
+        <v>1246</v>
       </c>
       <c r="F411" t="s">
-        <v>1255</v>
+        <v>1257</v>
       </c>
       <c r="G411" t="s">
+        <v>1248</v>
+      </c>
+      <c r="H411" t="s">
         <v>1256</v>
       </c>
-      <c r="H411" t="s">
-[...2 lines deleted...]
-      <c r="I411"/>
+      <c r="I411" t="s">
+        <v>1258</v>
+      </c>
       <c r="J411"/>
     </row>
     <row r="412" spans="1:10">
       <c r="A412" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B412" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C412" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D412" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E412" t="s">
-        <v>1242</v>
+        <v>1246</v>
       </c>
       <c r="F412" t="s">
-        <v>1258</v>
+        <v>1259</v>
       </c>
       <c r="G412" t="s">
-        <v>1256</v>
+        <v>1260</v>
       </c>
       <c r="H412" t="s">
-        <v>1259</v>
+        <v>1261</v>
       </c>
       <c r="I412"/>
       <c r="J412"/>
     </row>
     <row r="413" spans="1:10">
       <c r="A413" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B413" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C413" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D413" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E413" t="s">
-        <v>1242</v>
+        <v>1246</v>
       </c>
       <c r="F413" t="s">
+        <v>1262</v>
+      </c>
+      <c r="G413" t="s">
         <v>1260</v>
       </c>
-      <c r="G413" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H413" t="s">
-        <v>1261</v>
+        <v>1263</v>
       </c>
       <c r="I413"/>
       <c r="J413"/>
     </row>
     <row r="414" spans="1:10">
       <c r="A414" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B414" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C414" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D414" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E414" t="s">
-        <v>1242</v>
+        <v>1246</v>
       </c>
       <c r="F414" t="s">
-        <v>1262</v>
+        <v>1264</v>
       </c>
       <c r="G414" t="s">
-        <v>1256</v>
+        <v>1260</v>
       </c>
       <c r="H414" t="s">
-        <v>1263</v>
+        <v>1265</v>
       </c>
       <c r="I414"/>
       <c r="J414"/>
     </row>
     <row r="415" spans="1:10">
       <c r="A415" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B415" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C415" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D415" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E415" t="s">
-        <v>1242</v>
+        <v>1246</v>
       </c>
       <c r="F415" t="s">
-        <v>1264</v>
+        <v>1266</v>
       </c>
       <c r="G415" t="s">
-        <v>1256</v>
+        <v>1260</v>
       </c>
       <c r="H415" t="s">
-        <v>1265</v>
+        <v>1267</v>
       </c>
       <c r="I415"/>
       <c r="J415"/>
     </row>
     <row r="416" spans="1:10">
       <c r="A416" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B416" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C416" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D416" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E416" t="s">
-        <v>1242</v>
+        <v>1246</v>
       </c>
       <c r="F416" t="s">
-        <v>1266</v>
+        <v>1268</v>
       </c>
       <c r="G416" t="s">
-        <v>1256</v>
+        <v>1260</v>
       </c>
       <c r="H416" t="s">
-        <v>1267</v>
+        <v>1269</v>
       </c>
       <c r="I416"/>
       <c r="J416"/>
     </row>
     <row r="417" spans="1:10">
       <c r="A417" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B417" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C417" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D417" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E417" t="s">
-        <v>1242</v>
+        <v>1246</v>
       </c>
       <c r="F417" t="s">
-        <v>1268</v>
+        <v>1270</v>
       </c>
       <c r="G417" t="s">
-        <v>1256</v>
+        <v>1260</v>
       </c>
       <c r="H417" t="s">
-        <v>1269</v>
+        <v>1271</v>
       </c>
       <c r="I417"/>
       <c r="J417"/>
     </row>
     <row r="418" spans="1:10">
       <c r="A418" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B418" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C418" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D418" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E418" t="s">
-        <v>1242</v>
+        <v>1246</v>
       </c>
       <c r="F418" t="s">
-        <v>1270</v>
+        <v>1272</v>
       </c>
       <c r="G418" t="s">
-        <v>1256</v>
+        <v>1260</v>
       </c>
       <c r="H418" t="s">
-        <v>1269</v>
-[...3 lines deleted...]
-      </c>
+        <v>1273</v>
+      </c>
+      <c r="I418"/>
       <c r="J418"/>
     </row>
     <row r="419" spans="1:10">
       <c r="A419" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B419" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C419" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D419" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E419" t="s">
-        <v>1242</v>
+        <v>1246</v>
       </c>
       <c r="F419" t="s">
-        <v>1271</v>
+        <v>1274</v>
       </c>
       <c r="G419" t="s">
-        <v>1256</v>
+        <v>1260</v>
       </c>
       <c r="H419" t="s">
-        <v>1272</v>
+        <v>1273</v>
       </c>
       <c r="I419" t="s">
         <v>1273</v>
       </c>
       <c r="J419"/>
     </row>
     <row r="420" spans="1:10">
       <c r="A420" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B420" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C420" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D420" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E420" t="s">
-        <v>1242</v>
+        <v>1246</v>
       </c>
       <c r="F420" t="s">
-        <v>1274</v>
+        <v>1275</v>
       </c>
       <c r="G420" t="s">
-        <v>1256</v>
+        <v>1260</v>
       </c>
       <c r="H420" t="s">
-        <v>1275</v>
-[...1 lines deleted...]
-      <c r="I420"/>
+        <v>1276</v>
+      </c>
+      <c r="I420" t="s">
+        <v>1277</v>
+      </c>
       <c r="J420"/>
     </row>
     <row r="421" spans="1:10">
       <c r="A421" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B421" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C421" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D421" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E421" t="s">
-        <v>1242</v>
+        <v>1246</v>
       </c>
       <c r="F421" t="s">
-        <v>1276</v>
+        <v>1278</v>
       </c>
       <c r="G421" t="s">
-        <v>1256</v>
+        <v>1260</v>
       </c>
       <c r="H421" t="s">
-        <v>1277</v>
+        <v>1279</v>
       </c>
       <c r="I421"/>
       <c r="J421"/>
     </row>
     <row r="422" spans="1:10">
       <c r="A422" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B422" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C422" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D422" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E422" t="s">
-        <v>1242</v>
+        <v>1246</v>
       </c>
       <c r="F422" t="s">
-        <v>1278</v>
+        <v>1280</v>
       </c>
       <c r="G422" t="s">
-        <v>1256</v>
+        <v>1260</v>
       </c>
       <c r="H422" t="s">
-        <v>1279</v>
-[...3 lines deleted...]
-      </c>
+        <v>1281</v>
+      </c>
+      <c r="I422"/>
       <c r="J422"/>
     </row>
     <row r="423" spans="1:10">
       <c r="A423" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B423" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C423" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D423" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E423" t="s">
-        <v>1242</v>
+        <v>1246</v>
       </c>
       <c r="F423" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="G423" t="s">
-        <v>1256</v>
+        <v>1260</v>
       </c>
       <c r="H423" t="s">
-        <v>1279</v>
+        <v>1283</v>
       </c>
       <c r="I423" t="s">
-        <v>452</v>
+        <v>1284</v>
       </c>
       <c r="J423"/>
     </row>
     <row r="424" spans="1:10">
       <c r="A424" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B424" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C424" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D424" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E424" t="s">
-        <v>1242</v>
+        <v>1246</v>
       </c>
       <c r="F424" t="s">
-        <v>1282</v>
+        <v>1285</v>
       </c>
       <c r="G424" t="s">
-        <v>1256</v>
+        <v>1260</v>
       </c>
       <c r="H424" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="I424"/>
+        <v>1283</v>
+      </c>
+      <c r="I424" t="s">
+        <v>452</v>
+      </c>
       <c r="J424"/>
     </row>
     <row r="425" spans="1:10">
       <c r="A425" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B425" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C425" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D425" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E425" t="s">
-        <v>1242</v>
+        <v>1246</v>
       </c>
       <c r="F425" t="s">
-        <v>1283</v>
+        <v>1286</v>
       </c>
       <c r="G425" t="s">
-        <v>1284</v>
+        <v>1260</v>
       </c>
       <c r="H425" t="s">
-        <v>1285</v>
+        <v>16</v>
       </c>
       <c r="I425"/>
       <c r="J425"/>
     </row>
     <row r="426" spans="1:10">
       <c r="A426" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B426" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C426" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D426" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E426" t="s">
-        <v>1242</v>
+        <v>1246</v>
       </c>
       <c r="F426" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
       <c r="G426" t="s">
-        <v>1284</v>
+        <v>1288</v>
       </c>
       <c r="H426" t="s">
-        <v>1287</v>
+        <v>1289</v>
       </c>
       <c r="I426"/>
       <c r="J426"/>
     </row>
     <row r="427" spans="1:10">
       <c r="A427" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B427" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C427" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D427" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E427" t="s">
-        <v>1242</v>
+        <v>1246</v>
       </c>
       <c r="F427" t="s">
+        <v>1290</v>
+      </c>
+      <c r="G427" t="s">
         <v>1288</v>
       </c>
-      <c r="G427" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H427" t="s">
-        <v>1289</v>
+        <v>1291</v>
       </c>
       <c r="I427"/>
       <c r="J427"/>
     </row>
     <row r="428" spans="1:10">
       <c r="A428" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B428" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C428" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D428" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E428" t="s">
-        <v>1242</v>
+        <v>1246</v>
       </c>
       <c r="F428" t="s">
-        <v>1290</v>
+        <v>1292</v>
       </c>
       <c r="G428" t="s">
-        <v>1284</v>
+        <v>1288</v>
       </c>
       <c r="H428" t="s">
-        <v>1291</v>
+        <v>1293</v>
       </c>
       <c r="I428"/>
       <c r="J428"/>
     </row>
     <row r="429" spans="1:10">
       <c r="A429" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B429" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C429" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D429" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E429" t="s">
-        <v>1242</v>
+        <v>1246</v>
       </c>
       <c r="F429" t="s">
-        <v>1292</v>
+        <v>1294</v>
       </c>
       <c r="G429" t="s">
-        <v>1284</v>
+        <v>1288</v>
       </c>
       <c r="H429" t="s">
-        <v>16</v>
+        <v>1295</v>
       </c>
       <c r="I429"/>
       <c r="J429"/>
     </row>
     <row r="430" spans="1:10">
       <c r="A430" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B430" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C430" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D430" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E430" t="s">
-        <v>1242</v>
+        <v>1246</v>
       </c>
       <c r="F430" t="s">
-        <v>1293</v>
+        <v>1296</v>
       </c>
       <c r="G430" t="s">
-        <v>1284</v>
+        <v>1288</v>
       </c>
       <c r="H430" t="s">
-        <v>1294</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="I430"/>
       <c r="J430"/>
     </row>
     <row r="431" spans="1:10">
       <c r="A431" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B431" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C431" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D431" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E431" t="s">
-        <v>1242</v>
+        <v>1246</v>
       </c>
       <c r="F431" t="s">
-        <v>1296</v>
+        <v>1297</v>
       </c>
       <c r="G431" t="s">
-        <v>1284</v>
+        <v>1288</v>
       </c>
       <c r="H431" t="s">
-        <v>1297</v>
-[...1 lines deleted...]
-      <c r="I431"/>
+        <v>1298</v>
+      </c>
+      <c r="I431" t="s">
+        <v>1299</v>
+      </c>
       <c r="J431"/>
     </row>
     <row r="432" spans="1:10">
       <c r="A432" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B432" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C432" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D432" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E432" t="s">
-        <v>1242</v>
+        <v>1246</v>
       </c>
       <c r="F432" t="s">
-        <v>1298</v>
+        <v>1300</v>
       </c>
       <c r="G432" t="s">
-        <v>1299</v>
+        <v>1288</v>
       </c>
       <c r="H432" t="s">
-        <v>1300</v>
+        <v>1301</v>
       </c>
       <c r="I432"/>
       <c r="J432"/>
     </row>
     <row r="433" spans="1:10">
       <c r="A433" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B433" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C433" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D433" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E433" t="s">
-        <v>1242</v>
+        <v>1246</v>
       </c>
       <c r="F433" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
       <c r="G433" t="s">
-        <v>1299</v>
+        <v>1303</v>
       </c>
       <c r="H433" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
       <c r="I433"/>
       <c r="J433"/>
     </row>
     <row r="434" spans="1:10">
       <c r="A434" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B434" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C434" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D434" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E434" t="s">
-        <v>1242</v>
+        <v>1246</v>
       </c>
       <c r="F434" t="s">
+        <v>1305</v>
+      </c>
+      <c r="G434" t="s">
         <v>1303</v>
       </c>
-      <c r="G434" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H434" t="s">
-        <v>1304</v>
+        <v>1306</v>
       </c>
       <c r="I434"/>
       <c r="J434"/>
     </row>
     <row r="435" spans="1:10">
       <c r="A435" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B435" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C435" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D435" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E435" t="s">
-        <v>1242</v>
+        <v>1246</v>
       </c>
       <c r="F435" t="s">
-        <v>1305</v>
+        <v>1307</v>
       </c>
       <c r="G435" t="s">
-        <v>1299</v>
+        <v>1303</v>
       </c>
       <c r="H435" t="s">
-        <v>16</v>
+        <v>1308</v>
       </c>
       <c r="I435"/>
       <c r="J435"/>
     </row>
     <row r="436" spans="1:10">
       <c r="A436" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B436" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C436" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D436" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E436" t="s">
-        <v>1242</v>
+        <v>1246</v>
       </c>
       <c r="F436" t="s">
-        <v>1306</v>
+        <v>1309</v>
       </c>
       <c r="G436" t="s">
-        <v>1307</v>
+        <v>1303</v>
       </c>
       <c r="H436" t="s">
-        <v>1308</v>
+        <v>16</v>
       </c>
       <c r="I436"/>
       <c r="J436"/>
     </row>
     <row r="437" spans="1:10">
       <c r="A437" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B437" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C437" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D437" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E437" t="s">
-        <v>1309</v>
+        <v>1246</v>
       </c>
       <c r="F437" t="s">
         <v>1310</v>
       </c>
       <c r="G437" t="s">
         <v>1311</v>
       </c>
       <c r="H437" t="s">
         <v>1312</v>
       </c>
       <c r="I437"/>
       <c r="J437"/>
     </row>
     <row r="438" spans="1:10">
       <c r="A438" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B438" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C438" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D438" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E438" t="s">
-        <v>1309</v>
+        <v>1313</v>
       </c>
       <c r="F438" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
       <c r="G438" t="s">
-        <v>1311</v>
+        <v>1315</v>
       </c>
       <c r="H438" t="s">
-        <v>1312</v>
-[...3 lines deleted...]
-      </c>
+        <v>1316</v>
+      </c>
+      <c r="I438"/>
       <c r="J438"/>
     </row>
     <row r="439" spans="1:10">
       <c r="A439" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B439" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C439" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D439" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E439" t="s">
-        <v>1309</v>
+        <v>1313</v>
       </c>
       <c r="F439" t="s">
-        <v>1314</v>
+        <v>1317</v>
       </c>
       <c r="G439" t="s">
-        <v>1311</v>
+        <v>1315</v>
       </c>
       <c r="H439" t="s">
-        <v>1315</v>
-[...1 lines deleted...]
-      <c r="I439"/>
+        <v>1316</v>
+      </c>
+      <c r="I439" t="s">
+        <v>663</v>
+      </c>
       <c r="J439"/>
     </row>
     <row r="440" spans="1:10">
       <c r="A440" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B440" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C440" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D440" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E440" t="s">
-        <v>1309</v>
+        <v>1313</v>
       </c>
       <c r="F440" t="s">
-        <v>1316</v>
+        <v>1318</v>
       </c>
       <c r="G440" t="s">
-        <v>1311</v>
+        <v>1315</v>
       </c>
       <c r="H440" t="s">
-        <v>1317</v>
+        <v>1319</v>
       </c>
       <c r="I440"/>
       <c r="J440"/>
     </row>
     <row r="441" spans="1:10">
       <c r="A441" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B441" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C441" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D441" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E441" t="s">
-        <v>1309</v>
+        <v>1313</v>
       </c>
       <c r="F441" t="s">
-        <v>1318</v>
+        <v>1320</v>
       </c>
       <c r="G441" t="s">
-        <v>1311</v>
+        <v>1315</v>
       </c>
       <c r="H441" t="s">
-        <v>1319</v>
+        <v>1321</v>
       </c>
       <c r="I441"/>
       <c r="J441"/>
     </row>
     <row r="442" spans="1:10">
       <c r="A442" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B442" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C442" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D442" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E442" t="s">
-        <v>1309</v>
+        <v>1313</v>
       </c>
       <c r="F442" t="s">
-        <v>1320</v>
+        <v>1322</v>
       </c>
       <c r="G442" t="s">
-        <v>1311</v>
+        <v>1315</v>
       </c>
       <c r="H442" t="s">
-        <v>1321</v>
+        <v>1323</v>
       </c>
       <c r="I442"/>
       <c r="J442"/>
     </row>
     <row r="443" spans="1:10">
       <c r="A443" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B443" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C443" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D443" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E443" t="s">
-        <v>1309</v>
+        <v>1313</v>
       </c>
       <c r="F443" t="s">
-        <v>1322</v>
+        <v>1324</v>
       </c>
       <c r="G443" t="s">
-        <v>1311</v>
+        <v>1315</v>
       </c>
       <c r="H443" t="s">
-        <v>1323</v>
-[...3 lines deleted...]
-      </c>
+        <v>1325</v>
+      </c>
+      <c r="I443"/>
       <c r="J443"/>
     </row>
     <row r="444" spans="1:10">
       <c r="A444" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B444" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C444" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D444" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E444" t="s">
-        <v>1309</v>
+        <v>1313</v>
       </c>
       <c r="F444" t="s">
-        <v>1324</v>
+        <v>1326</v>
       </c>
       <c r="G444" t="s">
-        <v>1311</v>
+        <v>1315</v>
       </c>
       <c r="H444" t="s">
-        <v>1323</v>
+        <v>1327</v>
       </c>
       <c r="I444" t="s">
-        <v>1323</v>
+        <v>35</v>
       </c>
       <c r="J444"/>
     </row>
     <row r="445" spans="1:10">
       <c r="A445" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B445" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C445" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D445" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E445" t="s">
-        <v>1309</v>
+        <v>1313</v>
       </c>
       <c r="F445" t="s">
-        <v>1325</v>
+        <v>1328</v>
       </c>
       <c r="G445" t="s">
-        <v>1311</v>
+        <v>1315</v>
       </c>
       <c r="H445" t="s">
-        <v>1326</v>
-[...1 lines deleted...]
-      <c r="I445"/>
+        <v>1327</v>
+      </c>
+      <c r="I445" t="s">
+        <v>1327</v>
+      </c>
       <c r="J445"/>
     </row>
     <row r="446" spans="1:10">
       <c r="A446" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B446" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C446" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D446" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E446" t="s">
-        <v>1309</v>
+        <v>1313</v>
       </c>
       <c r="F446" t="s">
-        <v>1327</v>
+        <v>1329</v>
       </c>
       <c r="G446" t="s">
-        <v>1311</v>
+        <v>1315</v>
       </c>
       <c r="H446" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="I446"/>
       <c r="J446"/>
     </row>
     <row r="447" spans="1:10">
       <c r="A447" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B447" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C447" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D447" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E447" t="s">
-        <v>1309</v>
+        <v>1313</v>
       </c>
       <c r="F447" t="s">
-        <v>1329</v>
+        <v>1331</v>
       </c>
       <c r="G447" t="s">
-        <v>1330</v>
+        <v>1315</v>
       </c>
       <c r="H447" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="I447"/>
       <c r="J447"/>
     </row>
     <row r="448" spans="1:10">
       <c r="A448" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B448" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C448" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D448" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E448" t="s">
-        <v>1309</v>
+        <v>1313</v>
       </c>
       <c r="F448" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
       <c r="G448" t="s">
-        <v>1330</v>
+        <v>1334</v>
       </c>
       <c r="H448" t="s">
-        <v>1333</v>
-[...3 lines deleted...]
-      </c>
+        <v>1335</v>
+      </c>
+      <c r="I448"/>
       <c r="J448"/>
     </row>
     <row r="449" spans="1:10">
       <c r="A449" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B449" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C449" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D449" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E449" t="s">
+        <v>1313</v>
+      </c>
+      <c r="F449" t="s">
+        <v>1336</v>
+      </c>
+      <c r="G449" t="s">
         <v>1334</v>
-      </c>
-[...4 lines deleted...]
-        <v>1336</v>
       </c>
       <c r="H449" t="s">
         <v>1337</v>
       </c>
-      <c r="I449"/>
+      <c r="I449" t="s">
+        <v>1337</v>
+      </c>
       <c r="J449"/>
     </row>
     <row r="450" spans="1:10">
       <c r="A450" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B450" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C450" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D450" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E450" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F450" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="G450" t="s">
-        <v>1336</v>
+        <v>1340</v>
       </c>
       <c r="H450" t="s">
-        <v>1339</v>
+        <v>1341</v>
       </c>
       <c r="I450"/>
       <c r="J450"/>
     </row>
     <row r="451" spans="1:10">
       <c r="A451" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B451" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C451" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D451" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E451" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F451" t="s">
+        <v>1342</v>
+      </c>
+      <c r="G451" t="s">
         <v>1340</v>
       </c>
-      <c r="G451" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H451" t="s">
-        <v>1339</v>
-[...3 lines deleted...]
-      </c>
+        <v>1343</v>
+      </c>
+      <c r="I451"/>
       <c r="J451"/>
     </row>
     <row r="452" spans="1:10">
       <c r="A452" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B452" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C452" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D452" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E452" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F452" t="s">
-        <v>1341</v>
+        <v>1344</v>
       </c>
       <c r="G452" t="s">
-        <v>1336</v>
+        <v>1340</v>
       </c>
       <c r="H452" t="s">
-        <v>1342</v>
-[...1 lines deleted...]
-      <c r="I452"/>
+        <v>1343</v>
+      </c>
+      <c r="I452" t="s">
+        <v>1343</v>
+      </c>
       <c r="J452"/>
     </row>
     <row r="453" spans="1:10">
       <c r="A453" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B453" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C453" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D453" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E453" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F453" t="s">
-        <v>1343</v>
+        <v>1345</v>
       </c>
       <c r="G453" t="s">
-        <v>1336</v>
+        <v>1340</v>
       </c>
       <c r="H453" t="s">
-        <v>1344</v>
+        <v>1346</v>
       </c>
       <c r="I453"/>
       <c r="J453"/>
     </row>
     <row r="454" spans="1:10">
       <c r="A454" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B454" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C454" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D454" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E454" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F454" t="s">
-        <v>1345</v>
+        <v>1347</v>
       </c>
       <c r="G454" t="s">
-        <v>1346</v>
+        <v>1340</v>
       </c>
       <c r="H454" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="I454"/>
       <c r="J454"/>
     </row>
     <row r="455" spans="1:10">
       <c r="A455" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B455" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C455" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D455" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E455" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F455" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="G455" t="s">
-        <v>1349</v>
+        <v>1350</v>
       </c>
       <c r="H455" t="s">
-        <v>16</v>
+        <v>1351</v>
       </c>
       <c r="I455"/>
       <c r="J455"/>
     </row>
     <row r="456" spans="1:10">
       <c r="A456" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B456" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C456" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D456" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E456" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F456" t="s">
-        <v>1350</v>
+        <v>1352</v>
       </c>
       <c r="G456" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="H456" t="s">
-        <v>1352</v>
+        <v>16</v>
       </c>
       <c r="I456"/>
       <c r="J456"/>
     </row>
     <row r="457" spans="1:10">
       <c r="A457" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B457" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C457" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D457" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E457" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F457" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="G457" t="s">
-        <v>1354</v>
+        <v>1355</v>
       </c>
       <c r="H457" t="s">
-        <v>35</v>
+        <v>1356</v>
       </c>
       <c r="I457"/>
       <c r="J457"/>
     </row>
     <row r="458" spans="1:10">
       <c r="A458" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B458" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C458" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D458" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E458" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F458" t="s">
-        <v>1355</v>
+        <v>1357</v>
       </c>
       <c r="G458" t="s">
-        <v>1354</v>
+        <v>1358</v>
       </c>
       <c r="H458" t="s">
-        <v>1356</v>
+        <v>35</v>
       </c>
       <c r="I458"/>
       <c r="J458"/>
     </row>
     <row r="459" spans="1:10">
       <c r="A459" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B459" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C459" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D459" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E459" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F459" t="s">
-        <v>1357</v>
+        <v>1359</v>
       </c>
       <c r="G459" t="s">
-        <v>1354</v>
+        <v>1358</v>
       </c>
       <c r="H459" t="s">
-        <v>16</v>
+        <v>1360</v>
       </c>
       <c r="I459"/>
       <c r="J459"/>
     </row>
     <row r="460" spans="1:10">
       <c r="A460" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B460" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C460" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D460" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E460" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F460" t="s">
+        <v>1361</v>
+      </c>
+      <c r="G460" t="s">
         <v>1358</v>
       </c>
-      <c r="G460" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H460" t="s">
-        <v>950</v>
+        <v>16</v>
       </c>
       <c r="I460"/>
       <c r="J460"/>
     </row>
     <row r="461" spans="1:10">
       <c r="A461" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B461" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C461" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D461" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E461" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F461" t="s">
-        <v>1359</v>
+        <v>1362</v>
       </c>
       <c r="G461" t="s">
-        <v>1354</v>
+        <v>1358</v>
       </c>
       <c r="H461" t="s">
         <v>950</v>
       </c>
-      <c r="I461" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I461"/>
       <c r="J461"/>
     </row>
     <row r="462" spans="1:10">
       <c r="A462" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B462" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C462" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D462" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E462" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F462" t="s">
-        <v>1360</v>
+        <v>1363</v>
       </c>
       <c r="G462" t="s">
-        <v>1361</v>
+        <v>1358</v>
       </c>
       <c r="H462" t="s">
-        <v>1362</v>
-[...1 lines deleted...]
-      <c r="I462"/>
+        <v>950</v>
+      </c>
+      <c r="I462" t="s">
+        <v>950</v>
+      </c>
       <c r="J462"/>
     </row>
     <row r="463" spans="1:10">
       <c r="A463" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B463" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C463" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D463" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E463" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F463" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="G463" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
       <c r="H463" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
       <c r="I463"/>
       <c r="J463"/>
     </row>
     <row r="464" spans="1:10">
       <c r="A464" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B464" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C464" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D464" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E464" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F464" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
       <c r="G464" t="s">
-        <v>1364</v>
+        <v>1368</v>
       </c>
       <c r="H464" t="s">
-        <v>1367</v>
+        <v>1369</v>
       </c>
       <c r="I464"/>
-      <c r="J464" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J464"/>
     </row>
     <row r="465" spans="1:10">
       <c r="A465" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B465" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C465" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D465" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E465" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F465" t="s">
+        <v>1370</v>
+      </c>
+      <c r="G465" t="s">
         <v>1368</v>
       </c>
-      <c r="G465" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H465" t="s">
-        <v>1369</v>
+        <v>1371</v>
       </c>
       <c r="I465"/>
-      <c r="J465"/>
+      <c r="J465" t="s">
+        <v>1371</v>
+      </c>
     </row>
     <row r="466" spans="1:10">
       <c r="A466" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B466" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C466" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D466" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E466" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F466" t="s">
-        <v>1370</v>
+        <v>1372</v>
       </c>
       <c r="G466" t="s">
-        <v>1371</v>
+        <v>1368</v>
       </c>
       <c r="H466" t="s">
-        <v>1372</v>
-[...1 lines deleted...]
-      <c r="I466" t="s">
         <v>1373</v>
       </c>
+      <c r="I466"/>
       <c r="J466"/>
     </row>
     <row r="467" spans="1:10">
       <c r="A467" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B467" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C467" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D467" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E467" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F467" t="s">
         <v>1374</v>
       </c>
       <c r="G467" t="s">
-        <v>1371</v>
+        <v>1375</v>
       </c>
       <c r="H467" t="s">
-        <v>1375</v>
-[...1 lines deleted...]
-      <c r="I467"/>
+        <v>1376</v>
+      </c>
+      <c r="I467" t="s">
+        <v>1377</v>
+      </c>
       <c r="J467"/>
     </row>
     <row r="468" spans="1:10">
       <c r="A468" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B468" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C468" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D468" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E468" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F468" t="s">
-        <v>1376</v>
+        <v>1378</v>
       </c>
       <c r="G468" t="s">
-        <v>1371</v>
+        <v>1375</v>
       </c>
       <c r="H468" t="s">
-        <v>1377</v>
+        <v>1379</v>
       </c>
       <c r="I468"/>
       <c r="J468"/>
     </row>
     <row r="469" spans="1:10">
       <c r="A469" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B469" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C469" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D469" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E469" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F469" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="G469" t="s">
-        <v>1379</v>
+        <v>1375</v>
       </c>
       <c r="H469" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
       <c r="I469"/>
       <c r="J469"/>
     </row>
     <row r="470" spans="1:10">
       <c r="A470" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B470" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C470" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D470" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E470" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F470" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="G470" t="s">
-        <v>1379</v>
+        <v>1383</v>
       </c>
       <c r="H470" t="s">
-        <v>1382</v>
+        <v>1384</v>
       </c>
       <c r="I470"/>
       <c r="J470"/>
     </row>
     <row r="471" spans="1:10">
       <c r="A471" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B471" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C471" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D471" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E471" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F471" t="s">
+        <v>1385</v>
+      </c>
+      <c r="G471" t="s">
         <v>1383</v>
       </c>
-      <c r="G471" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H471" t="s">
-        <v>1384</v>
+        <v>1386</v>
       </c>
       <c r="I471"/>
       <c r="J471"/>
     </row>
     <row r="472" spans="1:10">
       <c r="A472" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B472" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C472" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D472" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E472" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F472" t="s">
-        <v>1385</v>
+        <v>1387</v>
       </c>
       <c r="G472" t="s">
-        <v>1386</v>
+        <v>1383</v>
       </c>
       <c r="H472" t="s">
-        <v>1387</v>
+        <v>1388</v>
       </c>
       <c r="I472"/>
       <c r="J472"/>
     </row>
     <row r="473" spans="1:10">
       <c r="A473" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B473" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C473" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D473" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E473" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F473" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
       <c r="G473" t="s">
-        <v>1386</v>
+        <v>1390</v>
       </c>
       <c r="H473" t="s">
-        <v>1389</v>
+        <v>1391</v>
       </c>
       <c r="I473"/>
       <c r="J473"/>
     </row>
     <row r="474" spans="1:10">
       <c r="A474" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B474" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C474" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D474" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E474" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F474" t="s">
+        <v>1392</v>
+      </c>
+      <c r="G474" t="s">
         <v>1390</v>
       </c>
-      <c r="G474" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H474" t="s">
-        <v>1389</v>
-[...3 lines deleted...]
-      </c>
+        <v>1393</v>
+      </c>
+      <c r="I474"/>
       <c r="J474"/>
     </row>
     <row r="475" spans="1:10">
       <c r="A475" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B475" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C475" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D475" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E475" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F475" t="s">
-        <v>1391</v>
+        <v>1394</v>
       </c>
       <c r="G475" t="s">
-        <v>1386</v>
+        <v>1390</v>
       </c>
       <c r="H475" t="s">
-        <v>1389</v>
+        <v>1393</v>
       </c>
       <c r="I475" t="s">
-        <v>1392</v>
+        <v>1393</v>
       </c>
       <c r="J475"/>
     </row>
     <row r="476" spans="1:10">
       <c r="A476" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B476" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C476" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D476" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E476" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F476" t="s">
+        <v>1395</v>
+      </c>
+      <c r="G476" t="s">
+        <v>1390</v>
+      </c>
+      <c r="H476" t="s">
         <v>1393</v>
       </c>
-      <c r="G476" t="s">
-[...5 lines deleted...]
-      <c r="I476"/>
+      <c r="I476" t="s">
+        <v>1396</v>
+      </c>
       <c r="J476"/>
     </row>
     <row r="477" spans="1:10">
       <c r="A477" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B477" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C477" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D477" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E477" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F477" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="G477" t="s">
-        <v>1386</v>
+        <v>1390</v>
       </c>
       <c r="H477" t="s">
-        <v>16</v>
+        <v>1398</v>
       </c>
       <c r="I477"/>
       <c r="J477"/>
     </row>
     <row r="478" spans="1:10">
       <c r="A478" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B478" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C478" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D478" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E478" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F478" t="s">
-        <v>1396</v>
+        <v>1399</v>
       </c>
       <c r="G478" t="s">
-        <v>1397</v>
+        <v>1390</v>
       </c>
       <c r="H478" t="s">
-        <v>1398</v>
+        <v>16</v>
       </c>
       <c r="I478"/>
       <c r="J478"/>
     </row>
     <row r="479" spans="1:10">
       <c r="A479" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B479" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C479" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D479" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E479" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F479" t="s">
-        <v>1399</v>
+        <v>1400</v>
       </c>
       <c r="G479" t="s">
-        <v>1397</v>
+        <v>1401</v>
       </c>
       <c r="H479" t="s">
-        <v>1400</v>
+        <v>1402</v>
       </c>
       <c r="I479"/>
       <c r="J479"/>
     </row>
     <row r="480" spans="1:10">
       <c r="A480" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B480" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C480" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D480" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E480" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F480" t="s">
+        <v>1403</v>
+      </c>
+      <c r="G480" t="s">
         <v>1401</v>
       </c>
-      <c r="G480" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H480" t="s">
-        <v>1402</v>
+        <v>1404</v>
       </c>
       <c r="I480"/>
       <c r="J480"/>
     </row>
     <row r="481" spans="1:10">
       <c r="A481" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B481" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C481" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D481" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E481" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F481" t="s">
-        <v>1403</v>
+        <v>1405</v>
       </c>
       <c r="G481" t="s">
-        <v>1404</v>
+        <v>1401</v>
       </c>
       <c r="H481" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
       <c r="I481"/>
       <c r="J481"/>
     </row>
     <row r="482" spans="1:10">
       <c r="A482" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B482" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C482" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D482" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E482" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F482" t="s">
-        <v>1406</v>
+        <v>1407</v>
       </c>
       <c r="G482" t="s">
-        <v>1404</v>
+        <v>1408</v>
       </c>
       <c r="H482" t="s">
-        <v>1407</v>
-[...3 lines deleted...]
-      </c>
+        <v>1409</v>
+      </c>
+      <c r="I482"/>
       <c r="J482"/>
     </row>
     <row r="483" spans="1:10">
       <c r="A483" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B483" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C483" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D483" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E483" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F483" t="s">
-        <v>1409</v>
+        <v>1410</v>
       </c>
       <c r="G483" t="s">
-        <v>1410</v>
+        <v>1408</v>
       </c>
       <c r="H483" t="s">
         <v>1411</v>
       </c>
-      <c r="I483"/>
+      <c r="I483" t="s">
+        <v>1412</v>
+      </c>
       <c r="J483"/>
     </row>
     <row r="484" spans="1:10">
       <c r="A484" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B484" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C484" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D484" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E484" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F484" t="s">
-        <v>1412</v>
+        <v>1413</v>
       </c>
       <c r="G484" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
       <c r="H484" t="s">
-        <v>1414</v>
+        <v>1415</v>
       </c>
       <c r="I484"/>
       <c r="J484"/>
     </row>
     <row r="485" spans="1:10">
       <c r="A485" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B485" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C485" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D485" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E485" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F485" t="s">
-        <v>1415</v>
+        <v>1416</v>
       </c>
       <c r="G485" t="s">
-        <v>1413</v>
+        <v>1417</v>
       </c>
       <c r="H485" t="s">
-        <v>1414</v>
-[...3 lines deleted...]
-      </c>
+        <v>1418</v>
+      </c>
+      <c r="I485"/>
       <c r="J485"/>
     </row>
     <row r="486" spans="1:10">
       <c r="A486" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B486" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C486" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D486" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E486" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F486" t="s">
+        <v>1419</v>
+      </c>
+      <c r="G486" t="s">
         <v>1417</v>
       </c>
-      <c r="G486" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H486" t="s">
-        <v>1398</v>
-[...1 lines deleted...]
-      <c r="I486"/>
+        <v>1418</v>
+      </c>
+      <c r="I486" t="s">
+        <v>1420</v>
+      </c>
       <c r="J486"/>
     </row>
     <row r="487" spans="1:10">
       <c r="A487" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B487" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C487" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D487" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E487" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F487" t="s">
-        <v>1418</v>
+        <v>1421</v>
       </c>
       <c r="G487" t="s">
-        <v>1413</v>
+        <v>1417</v>
       </c>
       <c r="H487" t="s">
-        <v>16</v>
+        <v>1402</v>
       </c>
       <c r="I487"/>
       <c r="J487"/>
     </row>
     <row r="488" spans="1:10">
       <c r="A488" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B488" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C488" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D488" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E488" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F488" t="s">
-        <v>1419</v>
+        <v>1422</v>
       </c>
       <c r="G488" t="s">
-        <v>1413</v>
+        <v>1417</v>
       </c>
       <c r="H488" t="s">
-        <v>1420</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="I488"/>
       <c r="J488"/>
     </row>
     <row r="489" spans="1:10">
       <c r="A489" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B489" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C489" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D489" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E489" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F489" t="s">
-        <v>1421</v>
+        <v>1423</v>
       </c>
       <c r="G489" t="s">
-        <v>1422</v>
+        <v>1417</v>
       </c>
       <c r="H489" t="s">
-        <v>1423</v>
-[...1 lines deleted...]
-      <c r="I489"/>
+        <v>1424</v>
+      </c>
+      <c r="I489" t="s">
+        <v>1424</v>
+      </c>
       <c r="J489"/>
     </row>
     <row r="490" spans="1:10">
       <c r="A490" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B490" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C490" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D490" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E490" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F490" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
       <c r="G490" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
       <c r="H490" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="I490"/>
       <c r="J490"/>
     </row>
     <row r="491" spans="1:10">
       <c r="A491" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B491" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C491" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D491" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E491" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F491" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="G491" t="s">
-        <v>1428</v>
+        <v>1429</v>
       </c>
       <c r="H491" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
       <c r="I491"/>
       <c r="J491"/>
     </row>
     <row r="492" spans="1:10">
       <c r="A492" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B492" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C492" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D492" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E492" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F492" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
       <c r="G492" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
       <c r="H492" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
       <c r="I492"/>
       <c r="J492"/>
     </row>
     <row r="493" spans="1:10">
       <c r="A493" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B493" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C493" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D493" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E493" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F493" t="s">
-        <v>1433</v>
+        <v>1434</v>
       </c>
       <c r="G493" t="s">
-        <v>1431</v>
+        <v>1435</v>
       </c>
       <c r="H493" t="s">
-        <v>1434</v>
+        <v>1436</v>
       </c>
       <c r="I493"/>
       <c r="J493"/>
     </row>
     <row r="494" spans="1:10">
       <c r="A494" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B494" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C494" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D494" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E494" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F494" t="s">
+        <v>1437</v>
+      </c>
+      <c r="G494" t="s">
         <v>1435</v>
       </c>
-      <c r="G494" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H494" t="s">
-        <v>1436</v>
+        <v>1438</v>
       </c>
       <c r="I494"/>
       <c r="J494"/>
     </row>
     <row r="495" spans="1:10">
       <c r="A495" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B495" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C495" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D495" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E495" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F495" t="s">
-        <v>1437</v>
+        <v>1439</v>
       </c>
       <c r="G495" t="s">
-        <v>1431</v>
+        <v>1435</v>
       </c>
       <c r="H495" t="s">
-        <v>1438</v>
+        <v>1440</v>
       </c>
       <c r="I495"/>
       <c r="J495"/>
     </row>
     <row r="496" spans="1:10">
       <c r="A496" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B496" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C496" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D496" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E496" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F496" t="s">
-        <v>1439</v>
+        <v>1441</v>
       </c>
       <c r="G496" t="s">
-        <v>1440</v>
+        <v>1435</v>
       </c>
       <c r="H496" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="I496"/>
       <c r="J496"/>
     </row>
     <row r="497" spans="1:10">
       <c r="A497" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B497" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C497" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D497" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E497" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F497" t="s">
-        <v>1442</v>
+        <v>1443</v>
       </c>
       <c r="G497" t="s">
-        <v>1443</v>
+        <v>1444</v>
       </c>
       <c r="H497" t="s">
-        <v>1444</v>
+        <v>1445</v>
       </c>
       <c r="I497"/>
       <c r="J497"/>
     </row>
     <row r="498" spans="1:10">
       <c r="A498" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B498" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C498" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D498" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E498" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F498" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
       <c r="G498" t="s">
-        <v>1443</v>
+        <v>1447</v>
       </c>
       <c r="H498" t="s">
-        <v>1398</v>
+        <v>1448</v>
       </c>
       <c r="I498"/>
       <c r="J498"/>
     </row>
     <row r="499" spans="1:10">
       <c r="A499" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B499" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C499" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D499" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E499" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F499" t="s">
-        <v>1446</v>
+        <v>1449</v>
       </c>
       <c r="G499" t="s">
-        <v>1443</v>
+        <v>1447</v>
       </c>
       <c r="H499" t="s">
-        <v>1447</v>
+        <v>1402</v>
       </c>
       <c r="I499"/>
       <c r="J499"/>
     </row>
     <row r="500" spans="1:10">
       <c r="A500" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B500" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C500" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D500" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E500" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F500" t="s">
-        <v>1448</v>
+        <v>1450</v>
       </c>
       <c r="G500" t="s">
-        <v>1443</v>
+        <v>1447</v>
       </c>
       <c r="H500" t="s">
-        <v>1449</v>
+        <v>1451</v>
       </c>
       <c r="I500"/>
       <c r="J500"/>
     </row>
     <row r="501" spans="1:10">
       <c r="A501" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B501" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C501" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D501" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E501" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F501" t="s">
-        <v>1450</v>
+        <v>1452</v>
       </c>
       <c r="G501" t="s">
-        <v>1443</v>
+        <v>1447</v>
       </c>
       <c r="H501" t="s">
-        <v>16</v>
+        <v>1453</v>
       </c>
       <c r="I501"/>
       <c r="J501"/>
     </row>
     <row r="502" spans="1:10">
       <c r="A502" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B502" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C502" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D502" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E502" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F502" t="s">
-        <v>1451</v>
+        <v>1454</v>
       </c>
       <c r="G502" t="s">
-        <v>1443</v>
+        <v>1447</v>
       </c>
       <c r="H502" t="s">
-        <v>1452</v>
+        <v>16</v>
       </c>
       <c r="I502"/>
       <c r="J502"/>
     </row>
     <row r="503" spans="1:10">
       <c r="A503" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B503" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C503" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D503" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E503" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F503" t="s">
-        <v>1453</v>
+        <v>1455</v>
       </c>
       <c r="G503" t="s">
-        <v>1454</v>
+        <v>1447</v>
       </c>
       <c r="H503" t="s">
-        <v>1455</v>
+        <v>1456</v>
       </c>
       <c r="I503"/>
       <c r="J503"/>
     </row>
     <row r="504" spans="1:10">
       <c r="A504" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B504" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C504" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D504" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E504" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F504" t="s">
-        <v>1456</v>
+        <v>1457</v>
       </c>
       <c r="G504" t="s">
-        <v>1457</v>
+        <v>1458</v>
       </c>
       <c r="H504" t="s">
-        <v>16</v>
+        <v>1459</v>
       </c>
       <c r="I504"/>
       <c r="J504"/>
     </row>
     <row r="505" spans="1:10">
       <c r="A505" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B505" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C505" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D505" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E505" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F505" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="G505" t="s">
-        <v>1457</v>
+        <v>1461</v>
       </c>
       <c r="H505" t="s">
-        <v>1459</v>
+        <v>16</v>
       </c>
       <c r="I505"/>
       <c r="J505"/>
     </row>
     <row r="506" spans="1:10">
       <c r="A506" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B506" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C506" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D506" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E506" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F506" t="s">
-        <v>1460</v>
+        <v>1462</v>
       </c>
       <c r="G506" t="s">
         <v>1461</v>
       </c>
       <c r="H506" t="s">
-        <v>1462</v>
+        <v>1463</v>
       </c>
       <c r="I506"/>
       <c r="J506"/>
     </row>
     <row r="507" spans="1:10">
       <c r="A507" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B507" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C507" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D507" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E507" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F507" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="G507" t="s">
-        <v>1461</v>
+        <v>1465</v>
       </c>
       <c r="H507" t="s">
-        <v>1464</v>
+        <v>1466</v>
       </c>
       <c r="I507"/>
       <c r="J507"/>
     </row>
     <row r="508" spans="1:10">
       <c r="A508" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B508" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C508" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D508" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E508" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F508" t="s">
+        <v>1467</v>
+      </c>
+      <c r="G508" t="s">
         <v>1465</v>
       </c>
-      <c r="G508" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H508" t="s">
-        <v>1252</v>
+        <v>1468</v>
       </c>
       <c r="I508"/>
       <c r="J508"/>
     </row>
     <row r="509" spans="1:10">
       <c r="A509" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B509" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C509" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D509" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E509" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F509" t="s">
-        <v>1466</v>
+        <v>1469</v>
       </c>
       <c r="G509" t="s">
-        <v>1461</v>
+        <v>1465</v>
       </c>
       <c r="H509" t="s">
-        <v>1467</v>
+        <v>1256</v>
       </c>
       <c r="I509"/>
       <c r="J509"/>
     </row>
     <row r="510" spans="1:10">
       <c r="A510" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B510" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C510" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D510" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E510" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F510" t="s">
-        <v>1468</v>
+        <v>1470</v>
       </c>
       <c r="G510" t="s">
-        <v>1469</v>
+        <v>1465</v>
       </c>
       <c r="H510" t="s">
-        <v>1470</v>
+        <v>1471</v>
       </c>
       <c r="I510"/>
       <c r="J510"/>
     </row>
     <row r="511" spans="1:10">
       <c r="A511" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B511" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C511" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D511" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E511" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F511" t="s">
-        <v>1471</v>
+        <v>1472</v>
       </c>
       <c r="G511" t="s">
-        <v>1469</v>
+        <v>1473</v>
       </c>
       <c r="H511" t="s">
-        <v>1472</v>
+        <v>1474</v>
       </c>
       <c r="I511"/>
       <c r="J511"/>
     </row>
     <row r="512" spans="1:10">
       <c r="A512" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B512" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C512" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D512" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E512" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F512" t="s">
+        <v>1475</v>
+      </c>
+      <c r="G512" t="s">
         <v>1473</v>
       </c>
-      <c r="G512" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H512" t="s">
-        <v>1475</v>
+        <v>1476</v>
       </c>
       <c r="I512"/>
       <c r="J512"/>
     </row>
     <row r="513" spans="1:10">
       <c r="A513" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B513" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C513" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D513" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E513" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F513" t="s">
-        <v>1476</v>
+        <v>1477</v>
       </c>
       <c r="G513" t="s">
-        <v>1477</v>
+        <v>1478</v>
       </c>
       <c r="H513" t="s">
-        <v>1478</v>
+        <v>1479</v>
       </c>
       <c r="I513"/>
       <c r="J513"/>
     </row>
     <row r="514" spans="1:10">
       <c r="A514" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B514" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C514" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D514" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E514" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F514" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
       <c r="G514" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
       <c r="H514" t="s">
-        <v>1481</v>
-[...3 lines deleted...]
-      </c>
+        <v>1482</v>
+      </c>
+      <c r="I514"/>
       <c r="J514"/>
     </row>
     <row r="515" spans="1:10">
       <c r="A515" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B515" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C515" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D515" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E515" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F515" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
       <c r="G515" t="s">
-        <v>1483</v>
+        <v>1484</v>
       </c>
       <c r="H515" t="s">
-        <v>1484</v>
-[...1 lines deleted...]
-      <c r="I515"/>
+        <v>1485</v>
+      </c>
+      <c r="I515" t="s">
+        <v>1485</v>
+      </c>
       <c r="J515"/>
     </row>
     <row r="516" spans="1:10">
       <c r="A516" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B516" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C516" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D516" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E516" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F516" t="s">
-        <v>1485</v>
+        <v>1486</v>
       </c>
       <c r="G516" t="s">
-        <v>1483</v>
+        <v>1487</v>
       </c>
       <c r="H516" t="s">
-        <v>1486</v>
+        <v>1488</v>
       </c>
       <c r="I516"/>
       <c r="J516"/>
     </row>
     <row r="517" spans="1:10">
       <c r="A517" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B517" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C517" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D517" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E517" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F517" t="s">
+        <v>1489</v>
+      </c>
+      <c r="G517" t="s">
         <v>1487</v>
       </c>
-      <c r="G517" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H517" t="s">
-        <v>1488</v>
+        <v>1490</v>
       </c>
       <c r="I517"/>
       <c r="J517"/>
     </row>
     <row r="518" spans="1:10">
       <c r="A518" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B518" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C518" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D518" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E518" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F518" t="s">
-        <v>1489</v>
+        <v>1491</v>
       </c>
       <c r="G518" t="s">
-        <v>1483</v>
+        <v>1487</v>
       </c>
       <c r="H518" t="s">
-        <v>1490</v>
+        <v>1492</v>
       </c>
       <c r="I518"/>
       <c r="J518"/>
     </row>
     <row r="519" spans="1:10">
       <c r="A519" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B519" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C519" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D519" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E519" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F519" t="s">
-        <v>1491</v>
+        <v>1493</v>
       </c>
       <c r="G519" t="s">
-        <v>1492</v>
+        <v>1487</v>
       </c>
       <c r="H519" t="s">
-        <v>1493</v>
+        <v>1494</v>
       </c>
       <c r="I519"/>
       <c r="J519"/>
     </row>
     <row r="520" spans="1:10">
       <c r="A520" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B520" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C520" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D520" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E520" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F520" t="s">
-        <v>1494</v>
+        <v>1495</v>
       </c>
       <c r="G520" t="s">
-        <v>1492</v>
+        <v>1496</v>
       </c>
       <c r="H520" t="s">
-        <v>1495</v>
+        <v>1497</v>
       </c>
       <c r="I520"/>
       <c r="J520"/>
     </row>
     <row r="521" spans="1:10">
       <c r="A521" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B521" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C521" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D521" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E521" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F521" t="s">
+        <v>1498</v>
+      </c>
+      <c r="G521" t="s">
         <v>1496</v>
       </c>
-      <c r="G521" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H521" t="s">
-        <v>1497</v>
+        <v>1499</v>
       </c>
       <c r="I521"/>
       <c r="J521"/>
     </row>
     <row r="522" spans="1:10">
       <c r="A522" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B522" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C522" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D522" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E522" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F522" t="s">
-        <v>1498</v>
+        <v>1500</v>
       </c>
       <c r="G522" t="s">
-        <v>1492</v>
+        <v>1496</v>
       </c>
       <c r="H522" t="s">
-        <v>1499</v>
+        <v>1501</v>
       </c>
       <c r="I522"/>
       <c r="J522"/>
     </row>
     <row r="523" spans="1:10">
       <c r="A523" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B523" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C523" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D523" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E523" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F523" t="s">
-        <v>1500</v>
+        <v>1502</v>
       </c>
       <c r="G523" t="s">
-        <v>1492</v>
+        <v>1496</v>
       </c>
       <c r="H523" t="s">
-        <v>1501</v>
+        <v>1503</v>
       </c>
       <c r="I523"/>
       <c r="J523"/>
     </row>
     <row r="524" spans="1:10">
       <c r="A524" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B524" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C524" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D524" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E524" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F524" t="s">
-        <v>1502</v>
+        <v>1504</v>
       </c>
       <c r="G524" t="s">
-        <v>1492</v>
+        <v>1496</v>
       </c>
       <c r="H524" t="s">
-        <v>1503</v>
+        <v>1505</v>
       </c>
       <c r="I524"/>
       <c r="J524"/>
     </row>
     <row r="525" spans="1:10">
       <c r="A525" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B525" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C525" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D525" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E525" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F525" t="s">
-        <v>1504</v>
+        <v>1506</v>
       </c>
       <c r="G525" t="s">
-        <v>1492</v>
+        <v>1496</v>
       </c>
       <c r="H525" t="s">
-        <v>1505</v>
+        <v>1507</v>
       </c>
       <c r="I525"/>
       <c r="J525"/>
     </row>
     <row r="526" spans="1:10">
       <c r="A526" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B526" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C526" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D526" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E526" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F526" t="s">
-        <v>1506</v>
+        <v>1508</v>
       </c>
       <c r="G526" t="s">
-        <v>1492</v>
+        <v>1496</v>
       </c>
       <c r="H526" t="s">
-        <v>1507</v>
+        <v>1509</v>
       </c>
       <c r="I526"/>
       <c r="J526"/>
     </row>
     <row r="527" spans="1:10">
       <c r="A527" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B527" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C527" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D527" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E527" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F527" t="s">
-        <v>1508</v>
+        <v>1510</v>
       </c>
       <c r="G527" t="s">
-        <v>1509</v>
+        <v>1496</v>
       </c>
       <c r="H527" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
       <c r="I527"/>
       <c r="J527"/>
     </row>
     <row r="528" spans="1:10">
       <c r="A528" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B528" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C528" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D528" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E528" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F528" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="G528" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
       <c r="H528" t="s">
-        <v>1513</v>
+        <v>1514</v>
       </c>
       <c r="I528"/>
       <c r="J528"/>
     </row>
     <row r="529" spans="1:10">
       <c r="A529" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B529" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C529" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D529" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E529" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F529" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
       <c r="G529" t="s">
-        <v>1512</v>
+        <v>1516</v>
       </c>
       <c r="H529" t="s">
-        <v>1515</v>
+        <v>1517</v>
       </c>
       <c r="I529"/>
       <c r="J529"/>
     </row>
     <row r="530" spans="1:10">
       <c r="A530" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B530" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C530" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D530" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E530" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F530" t="s">
+        <v>1518</v>
+      </c>
+      <c r="G530" t="s">
         <v>1516</v>
       </c>
-      <c r="G530" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H530" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="I530"/>
       <c r="J530"/>
     </row>
     <row r="531" spans="1:10">
       <c r="A531" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B531" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C531" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D531" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E531" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F531" t="s">
-        <v>1518</v>
+        <v>1520</v>
       </c>
       <c r="G531" t="s">
-        <v>1512</v>
+        <v>1516</v>
       </c>
       <c r="H531" t="s">
-        <v>1519</v>
+        <v>1521</v>
       </c>
       <c r="I531"/>
       <c r="J531"/>
     </row>
     <row r="532" spans="1:10">
       <c r="A532" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B532" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C532" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D532" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E532" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F532" t="s">
-        <v>1520</v>
+        <v>1522</v>
       </c>
       <c r="G532" t="s">
-        <v>1512</v>
+        <v>1516</v>
       </c>
       <c r="H532" t="s">
-        <v>1521</v>
+        <v>1523</v>
       </c>
       <c r="I532"/>
       <c r="J532"/>
     </row>
     <row r="533" spans="1:10">
       <c r="A533" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B533" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C533" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D533" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E533" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F533" t="s">
-        <v>1522</v>
+        <v>1524</v>
       </c>
       <c r="G533" t="s">
-        <v>1523</v>
+        <v>1516</v>
       </c>
       <c r="H533" t="s">
-        <v>1524</v>
+        <v>1525</v>
       </c>
       <c r="I533"/>
       <c r="J533"/>
     </row>
     <row r="534" spans="1:10">
       <c r="A534" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B534" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C534" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D534" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E534" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F534" t="s">
-        <v>1525</v>
+        <v>1526</v>
       </c>
       <c r="G534" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
       <c r="H534" t="s">
-        <v>1527</v>
+        <v>1528</v>
       </c>
       <c r="I534"/>
       <c r="J534"/>
     </row>
     <row r="535" spans="1:10">
       <c r="A535" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B535" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C535" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D535" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E535" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F535" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
       <c r="G535" t="s">
-        <v>1526</v>
+        <v>1530</v>
       </c>
       <c r="H535" t="s">
-        <v>1529</v>
+        <v>1531</v>
       </c>
       <c r="I535"/>
       <c r="J535"/>
     </row>
     <row r="536" spans="1:10">
       <c r="A536" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B536" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C536" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D536" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E536" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F536" t="s">
+        <v>1532</v>
+      </c>
+      <c r="G536" t="s">
         <v>1530</v>
       </c>
-      <c r="G536" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H536" t="s">
-        <v>1488</v>
+        <v>1533</v>
       </c>
       <c r="I536"/>
       <c r="J536"/>
     </row>
     <row r="537" spans="1:10">
       <c r="A537" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B537" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C537" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D537" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E537" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F537" t="s">
-        <v>1531</v>
+        <v>1534</v>
       </c>
       <c r="G537" t="s">
-        <v>1526</v>
+        <v>1530</v>
       </c>
       <c r="H537" t="s">
-        <v>1488</v>
-[...3 lines deleted...]
-      </c>
+        <v>1492</v>
+      </c>
+      <c r="I537"/>
       <c r="J537"/>
     </row>
     <row r="538" spans="1:10">
       <c r="A538" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B538" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C538" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D538" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E538" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F538" t="s">
-        <v>1533</v>
+        <v>1535</v>
       </c>
       <c r="G538" t="s">
-        <v>1526</v>
+        <v>1530</v>
       </c>
       <c r="H538" t="s">
-        <v>1534</v>
-[...1 lines deleted...]
-      <c r="I538"/>
+        <v>1492</v>
+      </c>
+      <c r="I538" t="s">
+        <v>1536</v>
+      </c>
       <c r="J538"/>
     </row>
     <row r="539" spans="1:10">
       <c r="A539" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B539" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C539" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D539" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E539" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F539" t="s">
-        <v>1535</v>
+        <v>1537</v>
       </c>
       <c r="G539" t="s">
-        <v>1526</v>
+        <v>1530</v>
       </c>
       <c r="H539" t="s">
-        <v>16</v>
+        <v>1538</v>
       </c>
       <c r="I539"/>
       <c r="J539"/>
     </row>
     <row r="540" spans="1:10">
       <c r="A540" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B540" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C540" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D540" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E540" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F540" t="s">
-        <v>1536</v>
+        <v>1539</v>
       </c>
       <c r="G540" t="s">
-        <v>1526</v>
+        <v>1530</v>
       </c>
       <c r="H540" t="s">
-        <v>1503</v>
+        <v>16</v>
       </c>
       <c r="I540"/>
       <c r="J540"/>
     </row>
     <row r="541" spans="1:10">
       <c r="A541" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B541" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C541" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D541" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E541" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F541" t="s">
-        <v>1537</v>
+        <v>1540</v>
       </c>
       <c r="G541" t="s">
-        <v>1538</v>
+        <v>1530</v>
       </c>
       <c r="H541" t="s">
-        <v>1539</v>
+        <v>1507</v>
       </c>
       <c r="I541"/>
       <c r="J541"/>
     </row>
     <row r="542" spans="1:10">
       <c r="A542" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B542" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C542" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D542" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E542" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F542" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
       <c r="G542" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
       <c r="H542" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
       <c r="I542"/>
       <c r="J542"/>
     </row>
     <row r="543" spans="1:10">
       <c r="A543" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B543" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C543" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D543" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E543" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F543" t="s">
-        <v>1543</v>
+        <v>1544</v>
       </c>
       <c r="G543" t="s">
-        <v>1541</v>
+        <v>1545</v>
       </c>
       <c r="H543" t="s">
-        <v>1544</v>
+        <v>1546</v>
       </c>
       <c r="I543"/>
       <c r="J543"/>
     </row>
     <row r="544" spans="1:10">
       <c r="A544" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B544" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C544" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D544" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E544" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F544" t="s">
+        <v>1547</v>
+      </c>
+      <c r="G544" t="s">
         <v>1545</v>
       </c>
-      <c r="G544" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H544" t="s">
-        <v>16</v>
+        <v>1548</v>
       </c>
       <c r="I544"/>
       <c r="J544"/>
     </row>
     <row r="545" spans="1:10">
       <c r="A545" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B545" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C545" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D545" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E545" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F545" t="s">
-        <v>1546</v>
+        <v>1549</v>
       </c>
       <c r="G545" t="s">
-        <v>1541</v>
+        <v>1545</v>
       </c>
       <c r="H545" t="s">
-        <v>1547</v>
+        <v>16</v>
       </c>
       <c r="I545"/>
       <c r="J545"/>
     </row>
     <row r="546" spans="1:10">
       <c r="A546" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B546" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C546" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D546" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E546" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F546" t="s">
-        <v>1548</v>
+        <v>1550</v>
       </c>
       <c r="G546" t="s">
-        <v>1549</v>
+        <v>1545</v>
       </c>
       <c r="H546" t="s">
-        <v>1550</v>
+        <v>1551</v>
       </c>
       <c r="I546"/>
       <c r="J546"/>
     </row>
     <row r="547" spans="1:10">
       <c r="A547" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B547" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C547" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D547" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E547" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F547" t="s">
-        <v>1551</v>
+        <v>1552</v>
       </c>
       <c r="G547" t="s">
-        <v>1549</v>
+        <v>1553</v>
       </c>
       <c r="H547" t="s">
-        <v>1550</v>
-[...3 lines deleted...]
-      </c>
+        <v>1554</v>
+      </c>
+      <c r="I547"/>
       <c r="J547"/>
     </row>
     <row r="548" spans="1:10">
       <c r="A548" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B548" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C548" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D548" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E548" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F548" t="s">
-        <v>1552</v>
+        <v>1555</v>
       </c>
       <c r="G548" t="s">
         <v>1553</v>
       </c>
       <c r="H548" t="s">
         <v>1554</v>
       </c>
-      <c r="I548"/>
+      <c r="I548" t="s">
+        <v>1554</v>
+      </c>
       <c r="J548"/>
     </row>
     <row r="549" spans="1:10">
       <c r="A549" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B549" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C549" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D549" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E549" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F549" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="G549" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="H549" t="s">
-        <v>1557</v>
+        <v>1558</v>
       </c>
       <c r="I549"/>
       <c r="J549"/>
     </row>
     <row r="550" spans="1:10">
       <c r="A550" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B550" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C550" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D550" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E550" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F550" t="s">
-        <v>1558</v>
+        <v>1559</v>
       </c>
       <c r="G550" t="s">
-        <v>1559</v>
+        <v>1560</v>
       </c>
       <c r="H550" t="s">
-        <v>1560</v>
+        <v>1561</v>
       </c>
       <c r="I550"/>
       <c r="J550"/>
     </row>
     <row r="551" spans="1:10">
       <c r="A551" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B551" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C551" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D551" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E551" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F551" t="s">
-        <v>1561</v>
+        <v>1562</v>
       </c>
       <c r="G551" t="s">
-        <v>1562</v>
+        <v>1563</v>
       </c>
       <c r="H551" t="s">
-        <v>1563</v>
-[...3 lines deleted...]
-      </c>
+        <v>1564</v>
+      </c>
+      <c r="I551"/>
       <c r="J551"/>
     </row>
     <row r="552" spans="1:10">
       <c r="A552" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B552" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C552" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D552" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E552" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F552" t="s">
-        <v>1564</v>
+        <v>1565</v>
       </c>
       <c r="G552" t="s">
-        <v>1562</v>
+        <v>1566</v>
       </c>
       <c r="H552" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="I552"/>
+        <v>1567</v>
+      </c>
+      <c r="I552" t="s">
+        <v>1567</v>
+      </c>
       <c r="J552"/>
     </row>
     <row r="553" spans="1:10">
       <c r="A553" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B553" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C553" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D553" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E553" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F553" t="s">
-        <v>1565</v>
+        <v>1568</v>
       </c>
       <c r="G553" t="s">
         <v>1566</v>
       </c>
       <c r="H553" t="s">
-        <v>1567</v>
+        <v>16</v>
       </c>
       <c r="I553"/>
       <c r="J553"/>
     </row>
     <row r="554" spans="1:10">
       <c r="A554" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B554" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C554" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D554" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E554" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F554" t="s">
-        <v>1568</v>
+        <v>1569</v>
       </c>
       <c r="G554" t="s">
-        <v>1569</v>
+        <v>1570</v>
       </c>
       <c r="H554" t="s">
-        <v>1547</v>
+        <v>1571</v>
       </c>
       <c r="I554"/>
       <c r="J554"/>
     </row>
     <row r="555" spans="1:10">
       <c r="A555" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B555" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C555" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D555" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E555" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F555" t="s">
-        <v>1570</v>
+        <v>1572</v>
       </c>
       <c r="G555" t="s">
-        <v>1571</v>
+        <v>1573</v>
       </c>
       <c r="H555" t="s">
-        <v>1572</v>
-[...3 lines deleted...]
-      </c>
+        <v>1551</v>
+      </c>
+      <c r="I555"/>
       <c r="J555"/>
     </row>
     <row r="556" spans="1:10">
       <c r="A556" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B556" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C556" t="s">
-        <v>1178</v>
+        <v>1182</v>
       </c>
       <c r="D556" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E556" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="F556" t="s">
         <v>1574</v>
       </c>
       <c r="G556" t="s">
-        <v>1571</v>
+        <v>1575</v>
       </c>
       <c r="H556" t="s">
-        <v>1572</v>
+        <v>1576</v>
       </c>
       <c r="I556" t="s">
-        <v>1575</v>
+        <v>1577</v>
       </c>
       <c r="J556"/>
     </row>
     <row r="557" spans="1:10">
       <c r="A557" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B557" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C557" t="s">
+        <v>1182</v>
+      </c>
+      <c r="D557" t="s">
+        <v>1239</v>
+      </c>
+      <c r="E557" t="s">
+        <v>1338</v>
+      </c>
+      <c r="F557" t="s">
+        <v>1578</v>
+      </c>
+      <c r="G557" t="s">
+        <v>1575</v>
+      </c>
+      <c r="H557" t="s">
         <v>1576</v>
       </c>
-      <c r="D557" t="s">
-[...5 lines deleted...]
-      <c r="F557" t="s">
+      <c r="I557" t="s">
         <v>1579</v>
       </c>
-      <c r="G557" t="s">
-[...5 lines deleted...]
-      <c r="I557"/>
       <c r="J557"/>
     </row>
     <row r="558" spans="1:10">
       <c r="A558" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B558" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C558" t="s">
-        <v>1576</v>
+        <v>1580</v>
       </c>
       <c r="D558" t="s">
+        <v>1581</v>
+      </c>
+      <c r="E558" t="s">
         <v>1582</v>
       </c>
-      <c r="E558" t="s">
+      <c r="F558" t="s">
         <v>1583</v>
       </c>
-      <c r="F558" t="s">
+      <c r="G558" t="s">
         <v>1584</v>
       </c>
-      <c r="G558" t="s">
+      <c r="H558" t="s">
         <v>1585</v>
-      </c>
-[...1 lines deleted...]
-        <v>1586</v>
       </c>
       <c r="I558"/>
       <c r="J558"/>
     </row>
     <row r="559" spans="1:10">
       <c r="A559" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B559" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C559" t="s">
-        <v>1576</v>
+        <v>1580</v>
       </c>
       <c r="D559" t="s">
-        <v>1582</v>
+        <v>1586</v>
       </c>
       <c r="E559" t="s">
-        <v>1583</v>
+        <v>1587</v>
       </c>
       <c r="F559" t="s">
-        <v>1587</v>
+        <v>1588</v>
       </c>
       <c r="G559" t="s">
-        <v>1585</v>
+        <v>1589</v>
       </c>
       <c r="H559" t="s">
-        <v>1490</v>
+        <v>1590</v>
       </c>
       <c r="I559"/>
       <c r="J559"/>
     </row>
     <row r="560" spans="1:10">
       <c r="A560" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B560" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C560" t="s">
-        <v>1576</v>
+        <v>1580</v>
       </c>
       <c r="D560" t="s">
-        <v>1582</v>
+        <v>1586</v>
       </c>
       <c r="E560" t="s">
-        <v>1583</v>
+        <v>1587</v>
       </c>
       <c r="F560" t="s">
-        <v>1588</v>
+        <v>1591</v>
       </c>
       <c r="G560" t="s">
-        <v>1585</v>
+        <v>1589</v>
       </c>
       <c r="H560" t="s">
-        <v>1589</v>
+        <v>1494</v>
       </c>
       <c r="I560"/>
       <c r="J560"/>
     </row>
     <row r="561" spans="1:10">
       <c r="A561" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B561" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C561" t="s">
-        <v>1590</v>
+        <v>1580</v>
       </c>
       <c r="D561" t="s">
-        <v>1591</v>
+        <v>1586</v>
       </c>
       <c r="E561" t="s">
+        <v>1587</v>
+      </c>
+      <c r="F561" t="s">
         <v>1592</v>
       </c>
-      <c r="F561" t="s">
+      <c r="G561" t="s">
+        <v>1589</v>
+      </c>
+      <c r="H561" t="s">
         <v>1593</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="I561"/>
       <c r="J561"/>
     </row>
     <row r="562" spans="1:10">
       <c r="A562" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B562" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C562" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D562" t="s">
-        <v>1591</v>
+        <v>1595</v>
       </c>
       <c r="E562" t="s">
-        <v>1592</v>
+        <v>1596</v>
       </c>
       <c r="F562" t="s">
-        <v>1595</v>
+        <v>1597</v>
       </c>
       <c r="G562" t="s">
-        <v>1596</v>
+        <v>1598</v>
       </c>
       <c r="H562" t="s">
-        <v>1597</v>
+        <v>16</v>
       </c>
       <c r="I562"/>
       <c r="J562"/>
     </row>
     <row r="563" spans="1:10">
       <c r="A563" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B563" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C563" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D563" t="s">
-        <v>1591</v>
+        <v>1595</v>
       </c>
       <c r="E563" t="s">
-        <v>1592</v>
+        <v>1596</v>
       </c>
       <c r="F563" t="s">
-        <v>1598</v>
+        <v>1599</v>
       </c>
       <c r="G563" t="s">
-        <v>1599</v>
+        <v>1600</v>
       </c>
       <c r="H563" t="s">
-        <v>1600</v>
+        <v>1601</v>
       </c>
       <c r="I563"/>
       <c r="J563"/>
     </row>
     <row r="564" spans="1:10">
       <c r="A564" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B564" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C564" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D564" t="s">
-        <v>1591</v>
+        <v>1595</v>
       </c>
       <c r="E564" t="s">
-        <v>1592</v>
+        <v>1596</v>
       </c>
       <c r="F564" t="s">
-        <v>1601</v>
+        <v>1602</v>
       </c>
       <c r="G564" t="s">
-        <v>1602</v>
+        <v>1603</v>
       </c>
       <c r="H564" t="s">
-        <v>1603</v>
+        <v>1604</v>
       </c>
       <c r="I564"/>
       <c r="J564"/>
     </row>
     <row r="565" spans="1:10">
       <c r="A565" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B565" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C565" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D565" t="s">
-        <v>1591</v>
+        <v>1595</v>
       </c>
       <c r="E565" t="s">
-        <v>1592</v>
+        <v>1596</v>
       </c>
       <c r="F565" t="s">
-        <v>1604</v>
+        <v>1605</v>
       </c>
       <c r="G565" t="s">
-        <v>1602</v>
+        <v>1606</v>
       </c>
       <c r="H565" t="s">
-        <v>1603</v>
-[...3 lines deleted...]
-      </c>
+        <v>1607</v>
+      </c>
+      <c r="I565"/>
       <c r="J565"/>
     </row>
     <row r="566" spans="1:10">
       <c r="A566" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B566" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C566" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D566" t="s">
-        <v>1591</v>
+        <v>1595</v>
       </c>
       <c r="E566" t="s">
-        <v>1592</v>
+        <v>1596</v>
       </c>
       <c r="F566" t="s">
-        <v>1605</v>
+        <v>1608</v>
       </c>
       <c r="G566" t="s">
         <v>1606</v>
       </c>
       <c r="H566" t="s">
-        <v>928</v>
-[...1 lines deleted...]
-      <c r="I566"/>
+        <v>1607</v>
+      </c>
+      <c r="I566" t="s">
+        <v>1607</v>
+      </c>
       <c r="J566"/>
     </row>
     <row r="567" spans="1:10">
       <c r="A567" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B567" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C567" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D567" t="s">
-        <v>1591</v>
+        <v>1595</v>
       </c>
       <c r="E567" t="s">
-        <v>1592</v>
+        <v>1596</v>
       </c>
       <c r="F567" t="s">
-        <v>1607</v>
+        <v>1609</v>
       </c>
       <c r="G567" t="s">
-        <v>1608</v>
+        <v>1610</v>
       </c>
       <c r="H567" t="s">
-        <v>1609</v>
+        <v>928</v>
       </c>
       <c r="I567"/>
       <c r="J567"/>
     </row>
     <row r="568" spans="1:10">
       <c r="A568" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B568" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C568" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D568" t="s">
-        <v>1591</v>
+        <v>1595</v>
       </c>
       <c r="E568" t="s">
-        <v>1592</v>
+        <v>1596</v>
       </c>
       <c r="F568" t="s">
-        <v>1610</v>
+        <v>1611</v>
       </c>
       <c r="G568" t="s">
-        <v>1608</v>
+        <v>1612</v>
       </c>
       <c r="H568" t="s">
-        <v>1611</v>
+        <v>1613</v>
       </c>
       <c r="I568"/>
       <c r="J568"/>
     </row>
     <row r="569" spans="1:10">
       <c r="A569" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B569" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C569" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D569" t="s">
-        <v>1591</v>
+        <v>1595</v>
       </c>
       <c r="E569" t="s">
-        <v>1592</v>
+        <v>1596</v>
       </c>
       <c r="F569" t="s">
+        <v>1614</v>
+      </c>
+      <c r="G569" t="s">
         <v>1612</v>
       </c>
-      <c r="G569" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H569" t="s">
-        <v>1613</v>
+        <v>1615</v>
       </c>
       <c r="I569"/>
       <c r="J569"/>
     </row>
     <row r="570" spans="1:10">
       <c r="A570" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B570" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C570" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D570" t="s">
-        <v>1591</v>
+        <v>1595</v>
       </c>
       <c r="E570" t="s">
-        <v>1592</v>
+        <v>1596</v>
       </c>
       <c r="F570" t="s">
-        <v>1614</v>
+        <v>1616</v>
       </c>
       <c r="G570" t="s">
-        <v>1608</v>
+        <v>1612</v>
       </c>
       <c r="H570" t="s">
-        <v>1615</v>
+        <v>1617</v>
       </c>
       <c r="I570"/>
       <c r="J570"/>
     </row>
     <row r="571" spans="1:10">
       <c r="A571" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B571" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C571" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D571" t="s">
-        <v>1591</v>
+        <v>1595</v>
       </c>
       <c r="E571" t="s">
-        <v>1592</v>
+        <v>1596</v>
       </c>
       <c r="F571" t="s">
-        <v>1616</v>
+        <v>1618</v>
       </c>
       <c r="G571" t="s">
-        <v>1617</v>
+        <v>1612</v>
       </c>
       <c r="H571" t="s">
-        <v>1618</v>
+        <v>1619</v>
       </c>
       <c r="I571"/>
       <c r="J571"/>
     </row>
     <row r="572" spans="1:10">
       <c r="A572" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B572" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C572" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D572" t="s">
-        <v>1591</v>
+        <v>1595</v>
       </c>
       <c r="E572" t="s">
-        <v>1592</v>
+        <v>1596</v>
       </c>
       <c r="F572" t="s">
-        <v>1619</v>
+        <v>1620</v>
       </c>
       <c r="G572" t="s">
-        <v>1617</v>
+        <v>1621</v>
       </c>
       <c r="H572" t="s">
-        <v>16</v>
+        <v>1622</v>
       </c>
       <c r="I572"/>
       <c r="J572"/>
     </row>
     <row r="573" spans="1:10">
       <c r="A573" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B573" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C573" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D573" t="s">
-        <v>1591</v>
+        <v>1595</v>
       </c>
       <c r="E573" t="s">
-        <v>1592</v>
+        <v>1596</v>
       </c>
       <c r="F573" t="s">
-        <v>1620</v>
+        <v>1623</v>
       </c>
       <c r="G573" t="s">
         <v>1621</v>
       </c>
       <c r="H573" t="s">
-        <v>899</v>
+        <v>16</v>
       </c>
       <c r="I573"/>
       <c r="J573"/>
     </row>
     <row r="574" spans="1:10">
       <c r="A574" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B574" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C574" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D574" t="s">
-        <v>1591</v>
+        <v>1595</v>
       </c>
       <c r="E574" t="s">
-        <v>1592</v>
+        <v>1596</v>
       </c>
       <c r="F574" t="s">
-        <v>1622</v>
+        <v>1624</v>
       </c>
       <c r="G574" t="s">
-        <v>1621</v>
+        <v>1625</v>
       </c>
       <c r="H574" t="s">
-        <v>1275</v>
+        <v>899</v>
       </c>
       <c r="I574"/>
       <c r="J574"/>
     </row>
     <row r="575" spans="1:10">
       <c r="A575" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B575" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C575" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D575" t="s">
-        <v>1591</v>
+        <v>1595</v>
       </c>
       <c r="E575" t="s">
-        <v>1592</v>
+        <v>1596</v>
       </c>
       <c r="F575" t="s">
-        <v>1623</v>
+        <v>1626</v>
       </c>
       <c r="G575" t="s">
-        <v>1624</v>
+        <v>1625</v>
       </c>
       <c r="H575" t="s">
-        <v>1625</v>
+        <v>1279</v>
       </c>
       <c r="I575"/>
       <c r="J575"/>
     </row>
     <row r="576" spans="1:10">
       <c r="A576" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B576" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C576" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D576" t="s">
-        <v>1591</v>
+        <v>1595</v>
       </c>
       <c r="E576" t="s">
-        <v>1592</v>
+        <v>1596</v>
       </c>
       <c r="F576" t="s">
-        <v>1626</v>
+        <v>1627</v>
       </c>
       <c r="G576" t="s">
-        <v>1627</v>
+        <v>1628</v>
       </c>
       <c r="H576" t="s">
-        <v>1628</v>
+        <v>1629</v>
       </c>
       <c r="I576"/>
       <c r="J576"/>
     </row>
     <row r="577" spans="1:10">
       <c r="A577" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B577" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C577" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D577" t="s">
-        <v>1629</v>
+        <v>1595</v>
       </c>
       <c r="E577" t="s">
+        <v>1596</v>
+      </c>
+      <c r="F577" t="s">
         <v>1630</v>
       </c>
-      <c r="F577" t="s">
+      <c r="G577" t="s">
         <v>1631</v>
       </c>
-      <c r="G577" t="s">
+      <c r="H577" t="s">
         <v>1632</v>
-      </c>
-[...1 lines deleted...]
-        <v>1633</v>
       </c>
       <c r="I577"/>
       <c r="J577"/>
     </row>
     <row r="578" spans="1:10">
       <c r="A578" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B578" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C578" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D578" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E578" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F578" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="G578" t="s">
-        <v>1635</v>
+        <v>1636</v>
       </c>
       <c r="H578" t="s">
-        <v>1636</v>
+        <v>1637</v>
       </c>
       <c r="I578"/>
       <c r="J578"/>
     </row>
     <row r="579" spans="1:10">
       <c r="A579" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B579" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C579" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D579" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E579" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F579" t="s">
-        <v>1637</v>
+        <v>1638</v>
       </c>
       <c r="G579" t="s">
-        <v>1635</v>
+        <v>1639</v>
       </c>
       <c r="H579" t="s">
-        <v>1638</v>
+        <v>1640</v>
       </c>
       <c r="I579"/>
       <c r="J579"/>
     </row>
     <row r="580" spans="1:10">
       <c r="A580" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B580" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C580" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D580" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E580" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F580" t="s">
+        <v>1641</v>
+      </c>
+      <c r="G580" t="s">
         <v>1639</v>
       </c>
-      <c r="G580" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H580" t="s">
-        <v>1200</v>
-[...3 lines deleted...]
-      </c>
+        <v>1642</v>
+      </c>
+      <c r="I580"/>
       <c r="J580"/>
     </row>
     <row r="581" spans="1:10">
       <c r="A581" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B581" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C581" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D581" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E581" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F581" t="s">
-        <v>1641</v>
+        <v>1643</v>
       </c>
       <c r="G581" t="s">
-        <v>1642</v>
+        <v>1644</v>
       </c>
       <c r="H581" t="s">
-        <v>1643</v>
-[...1 lines deleted...]
-      <c r="I581"/>
+        <v>1204</v>
+      </c>
+      <c r="I581" t="s">
+        <v>1204</v>
+      </c>
       <c r="J581"/>
     </row>
     <row r="582" spans="1:10">
       <c r="A582" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B582" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C582" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D582" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E582" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F582" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
       <c r="G582" t="s">
-        <v>1642</v>
+        <v>1646</v>
       </c>
       <c r="H582" t="s">
-        <v>1645</v>
+        <v>1647</v>
       </c>
       <c r="I582"/>
       <c r="J582"/>
     </row>
     <row r="583" spans="1:10">
       <c r="A583" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B583" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C583" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D583" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E583" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F583" t="s">
+        <v>1648</v>
+      </c>
+      <c r="G583" t="s">
         <v>1646</v>
       </c>
-      <c r="G583" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H583" t="s">
-        <v>1647</v>
+        <v>1649</v>
       </c>
       <c r="I583"/>
       <c r="J583"/>
     </row>
     <row r="584" spans="1:10">
       <c r="A584" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B584" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C584" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D584" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E584" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F584" t="s">
-        <v>1648</v>
+        <v>1650</v>
       </c>
       <c r="G584" t="s">
-        <v>1642</v>
+        <v>1646</v>
       </c>
       <c r="H584" t="s">
-        <v>1649</v>
+        <v>1651</v>
       </c>
       <c r="I584"/>
       <c r="J584"/>
     </row>
     <row r="585" spans="1:10">
       <c r="A585" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B585" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C585" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D585" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E585" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F585" t="s">
-        <v>1650</v>
+        <v>1652</v>
       </c>
       <c r="G585" t="s">
-        <v>1642</v>
+        <v>1646</v>
       </c>
       <c r="H585" t="s">
-        <v>1649</v>
-[...3 lines deleted...]
-      </c>
+        <v>1653</v>
+      </c>
+      <c r="I585"/>
       <c r="J585"/>
     </row>
     <row r="586" spans="1:10">
       <c r="A586" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B586" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C586" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D586" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E586" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F586" t="s">
-        <v>1651</v>
+        <v>1654</v>
       </c>
       <c r="G586" t="s">
-        <v>1642</v>
+        <v>1646</v>
       </c>
       <c r="H586" t="s">
-        <v>1652</v>
+        <v>1653</v>
       </c>
       <c r="I586" t="s">
         <v>1653</v>
       </c>
       <c r="J586"/>
     </row>
     <row r="587" spans="1:10">
       <c r="A587" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B587" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C587" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D587" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E587" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F587" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
       <c r="G587" t="s">
-        <v>1655</v>
+        <v>1646</v>
       </c>
       <c r="H587" t="s">
         <v>1656</v>
       </c>
-      <c r="I587"/>
+      <c r="I587" t="s">
+        <v>1657</v>
+      </c>
       <c r="J587"/>
     </row>
     <row r="588" spans="1:10">
       <c r="A588" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B588" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C588" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D588" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E588" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F588" t="s">
-        <v>1657</v>
+        <v>1658</v>
       </c>
       <c r="G588" t="s">
-        <v>1658</v>
+        <v>1659</v>
       </c>
       <c r="H588" t="s">
-        <v>1625</v>
-[...3 lines deleted...]
-      </c>
+        <v>1660</v>
+      </c>
+      <c r="I588"/>
       <c r="J588"/>
     </row>
     <row r="589" spans="1:10">
       <c r="A589" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B589" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C589" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D589" t="s">
+        <v>1633</v>
+      </c>
+      <c r="E589" t="s">
+        <v>1634</v>
+      </c>
+      <c r="F589" t="s">
+        <v>1661</v>
+      </c>
+      <c r="G589" t="s">
+        <v>1662</v>
+      </c>
+      <c r="H589" t="s">
         <v>1629</v>
       </c>
-      <c r="E589" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I589" t="s">
-        <v>1662</v>
+        <v>1663</v>
       </c>
       <c r="J589"/>
     </row>
     <row r="590" spans="1:10">
       <c r="A590" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B590" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C590" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D590" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E590" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F590" t="s">
-        <v>1663</v>
+        <v>1664</v>
       </c>
       <c r="G590" t="s">
-        <v>1664</v>
+        <v>1662</v>
       </c>
       <c r="H590" t="s">
         <v>1665</v>
       </c>
-      <c r="I590"/>
+      <c r="I590" t="s">
+        <v>1666</v>
+      </c>
       <c r="J590"/>
     </row>
     <row r="591" spans="1:10">
       <c r="A591" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B591" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C591" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D591" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E591" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F591" t="s">
-        <v>1666</v>
+        <v>1667</v>
       </c>
       <c r="G591" t="s">
-        <v>1667</v>
+        <v>1668</v>
       </c>
       <c r="H591" t="s">
-        <v>1668</v>
+        <v>1669</v>
       </c>
       <c r="I591"/>
       <c r="J591"/>
     </row>
     <row r="592" spans="1:10">
       <c r="A592" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B592" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C592" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D592" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E592" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F592" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
       <c r="G592" t="s">
-        <v>1670</v>
+        <v>1671</v>
       </c>
       <c r="H592" t="s">
-        <v>1671</v>
+        <v>1672</v>
       </c>
       <c r="I592"/>
       <c r="J592"/>
     </row>
     <row r="593" spans="1:10">
       <c r="A593" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B593" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C593" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D593" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E593" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F593" t="s">
-        <v>1672</v>
+        <v>1673</v>
       </c>
       <c r="G593" t="s">
-        <v>1670</v>
+        <v>1674</v>
       </c>
       <c r="H593" t="s">
-        <v>1673</v>
+        <v>1675</v>
       </c>
       <c r="I593"/>
       <c r="J593"/>
     </row>
     <row r="594" spans="1:10">
       <c r="A594" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B594" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C594" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D594" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E594" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F594" t="s">
+        <v>1676</v>
+      </c>
+      <c r="G594" t="s">
         <v>1674</v>
       </c>
-      <c r="G594" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H594" t="s">
-        <v>1675</v>
+        <v>1677</v>
       </c>
       <c r="I594"/>
       <c r="J594"/>
     </row>
     <row r="595" spans="1:10">
       <c r="A595" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B595" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C595" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D595" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E595" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F595" t="s">
-        <v>1676</v>
+        <v>1678</v>
       </c>
       <c r="G595" t="s">
-        <v>1677</v>
+        <v>1674</v>
       </c>
       <c r="H595" t="s">
-        <v>1678</v>
+        <v>1679</v>
       </c>
       <c r="I595"/>
       <c r="J595"/>
     </row>
     <row r="596" spans="1:10">
       <c r="A596" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B596" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C596" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D596" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E596" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F596" t="s">
-        <v>1679</v>
+        <v>1680</v>
       </c>
       <c r="G596" t="s">
-        <v>1677</v>
+        <v>1681</v>
       </c>
       <c r="H596" t="s">
-        <v>1680</v>
+        <v>1682</v>
       </c>
       <c r="I596"/>
       <c r="J596"/>
     </row>
     <row r="597" spans="1:10">
       <c r="A597" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B597" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C597" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D597" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E597" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F597" t="s">
+        <v>1683</v>
+      </c>
+      <c r="G597" t="s">
         <v>1681</v>
       </c>
-      <c r="G597" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H597" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="I597"/>
       <c r="J597"/>
     </row>
     <row r="598" spans="1:10">
       <c r="A598" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B598" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C598" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D598" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E598" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F598" t="s">
-        <v>1684</v>
+        <v>1685</v>
       </c>
       <c r="G598" t="s">
-        <v>1685</v>
+        <v>1686</v>
       </c>
       <c r="H598" t="s">
-        <v>1686</v>
+        <v>1687</v>
       </c>
       <c r="I598"/>
       <c r="J598"/>
     </row>
     <row r="599" spans="1:10">
       <c r="A599" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B599" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C599" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D599" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E599" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F599" t="s">
-        <v>1687</v>
+        <v>1688</v>
       </c>
       <c r="G599" t="s">
-        <v>1685</v>
+        <v>1689</v>
       </c>
       <c r="H599" t="s">
-        <v>539</v>
+        <v>1690</v>
       </c>
       <c r="I599"/>
       <c r="J599"/>
     </row>
     <row r="600" spans="1:10">
       <c r="A600" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B600" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C600" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D600" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E600" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F600" t="s">
-        <v>1688</v>
+        <v>1691</v>
       </c>
       <c r="G600" t="s">
-        <v>1685</v>
+        <v>1689</v>
       </c>
       <c r="H600" t="s">
-        <v>1689</v>
+        <v>539</v>
       </c>
       <c r="I600"/>
       <c r="J600"/>
     </row>
     <row r="601" spans="1:10">
       <c r="A601" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B601" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C601" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D601" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E601" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F601" t="s">
-        <v>1690</v>
+        <v>1692</v>
       </c>
       <c r="G601" t="s">
-        <v>1685</v>
+        <v>1689</v>
       </c>
       <c r="H601" t="s">
-        <v>16</v>
+        <v>1693</v>
       </c>
       <c r="I601"/>
       <c r="J601"/>
     </row>
     <row r="602" spans="1:10">
       <c r="A602" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B602" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C602" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D602" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E602" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F602" t="s">
-        <v>1691</v>
+        <v>1694</v>
       </c>
       <c r="G602" t="s">
-        <v>1685</v>
+        <v>1689</v>
       </c>
       <c r="H602" t="s">
-        <v>1692</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="I602"/>
       <c r="J602"/>
     </row>
     <row r="603" spans="1:10">
       <c r="A603" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B603" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C603" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D603" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E603" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F603" t="s">
-        <v>1694</v>
+        <v>1695</v>
       </c>
       <c r="G603" t="s">
-        <v>1685</v>
+        <v>1689</v>
       </c>
       <c r="H603" t="s">
-        <v>1692</v>
+        <v>1696</v>
       </c>
       <c r="I603" t="s">
-        <v>1692</v>
+        <v>1697</v>
       </c>
       <c r="J603"/>
     </row>
     <row r="604" spans="1:10">
       <c r="A604" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B604" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C604" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D604" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E604" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F604" t="s">
-        <v>1695</v>
+        <v>1698</v>
       </c>
       <c r="G604" t="s">
+        <v>1689</v>
+      </c>
+      <c r="H604" t="s">
         <v>1696</v>
       </c>
-      <c r="H604" t="s">
-[...2 lines deleted...]
-      <c r="I604"/>
+      <c r="I604" t="s">
+        <v>1696</v>
+      </c>
       <c r="J604"/>
     </row>
     <row r="605" spans="1:10">
       <c r="A605" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B605" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C605" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D605" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E605" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F605" t="s">
-        <v>1697</v>
+        <v>1699</v>
       </c>
       <c r="G605" t="s">
-        <v>1698</v>
+        <v>1700</v>
       </c>
       <c r="H605" t="s">
-        <v>1441</v>
+        <v>1632</v>
       </c>
       <c r="I605"/>
       <c r="J605"/>
     </row>
     <row r="606" spans="1:10">
       <c r="A606" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B606" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C606" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D606" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E606" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F606" t="s">
-        <v>1699</v>
+        <v>1701</v>
       </c>
       <c r="G606" t="s">
-        <v>1700</v>
+        <v>1702</v>
       </c>
       <c r="H606" t="s">
-        <v>1701</v>
+        <v>1445</v>
       </c>
       <c r="I606"/>
       <c r="J606"/>
     </row>
     <row r="607" spans="1:10">
       <c r="A607" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B607" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C607" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D607" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E607" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F607" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="G607" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="H607" t="s">
-        <v>1550</v>
+        <v>1705</v>
       </c>
       <c r="I607"/>
       <c r="J607"/>
     </row>
     <row r="608" spans="1:10">
       <c r="A608" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B608" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C608" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D608" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E608" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F608" t="s">
-        <v>1704</v>
+        <v>1706</v>
       </c>
       <c r="G608" t="s">
-        <v>1705</v>
+        <v>1707</v>
       </c>
       <c r="H608" t="s">
-        <v>377</v>
+        <v>1554</v>
       </c>
       <c r="I608"/>
       <c r="J608"/>
     </row>
     <row r="609" spans="1:10">
       <c r="A609" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B609" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C609" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D609" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E609" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F609" t="s">
-        <v>1706</v>
+        <v>1708</v>
       </c>
       <c r="G609" t="s">
-        <v>1705</v>
+        <v>1709</v>
       </c>
       <c r="H609" t="s">
-        <v>1707</v>
+        <v>377</v>
       </c>
       <c r="I609"/>
       <c r="J609"/>
     </row>
     <row r="610" spans="1:10">
       <c r="A610" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B610" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C610" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D610" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E610" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F610" t="s">
-        <v>1708</v>
+        <v>1710</v>
       </c>
       <c r="G610" t="s">
-        <v>1705</v>
+        <v>1709</v>
       </c>
       <c r="H610" t="s">
-        <v>1709</v>
+        <v>1711</v>
       </c>
       <c r="I610"/>
       <c r="J610"/>
     </row>
     <row r="611" spans="1:10">
       <c r="A611" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B611" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C611" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D611" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E611" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F611" t="s">
-        <v>1710</v>
+        <v>1712</v>
       </c>
       <c r="G611" t="s">
-        <v>1705</v>
+        <v>1709</v>
       </c>
       <c r="H611" t="s">
-        <v>1711</v>
+        <v>1713</v>
       </c>
       <c r="I611"/>
       <c r="J611"/>
     </row>
     <row r="612" spans="1:10">
       <c r="A612" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B612" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C612" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D612" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E612" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F612" t="s">
-        <v>1712</v>
+        <v>1714</v>
       </c>
       <c r="G612" t="s">
-        <v>1705</v>
+        <v>1709</v>
       </c>
       <c r="H612" t="s">
-        <v>1713</v>
+        <v>1715</v>
       </c>
       <c r="I612"/>
       <c r="J612"/>
     </row>
     <row r="613" spans="1:10">
       <c r="A613" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B613" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C613" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D613" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E613" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F613" t="s">
-        <v>1714</v>
+        <v>1716</v>
       </c>
       <c r="G613" t="s">
-        <v>1705</v>
+        <v>1709</v>
       </c>
       <c r="H613" t="s">
-        <v>1715</v>
+        <v>1717</v>
       </c>
       <c r="I613"/>
       <c r="J613"/>
     </row>
     <row r="614" spans="1:10">
       <c r="A614" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B614" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C614" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D614" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E614" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F614" t="s">
-        <v>1716</v>
+        <v>1718</v>
       </c>
       <c r="G614" t="s">
-        <v>1717</v>
+        <v>1709</v>
       </c>
       <c r="H614" t="s">
-        <v>1718</v>
+        <v>1719</v>
       </c>
       <c r="I614"/>
       <c r="J614"/>
     </row>
     <row r="615" spans="1:10">
       <c r="A615" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B615" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C615" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D615" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E615" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F615" t="s">
-        <v>1719</v>
+        <v>1720</v>
       </c>
       <c r="G615" t="s">
-        <v>1717</v>
+        <v>1721</v>
       </c>
       <c r="H615" t="s">
-        <v>1720</v>
+        <v>1722</v>
       </c>
       <c r="I615"/>
       <c r="J615"/>
     </row>
     <row r="616" spans="1:10">
       <c r="A616" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B616" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C616" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D616" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E616" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F616" t="s">
+        <v>1723</v>
+      </c>
+      <c r="G616" t="s">
         <v>1721</v>
       </c>
-      <c r="G616" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H616" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
       <c r="I616"/>
       <c r="J616"/>
     </row>
     <row r="617" spans="1:10">
       <c r="A617" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B617" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C617" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D617" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E617" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F617" t="s">
-        <v>1724</v>
+        <v>1725</v>
       </c>
       <c r="G617" t="s">
-        <v>1725</v>
+        <v>1726</v>
       </c>
       <c r="H617" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="I617"/>
       <c r="J617"/>
     </row>
     <row r="618" spans="1:10">
       <c r="A618" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B618" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C618" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D618" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E618" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F618" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="G618" t="s">
-        <v>1728</v>
+        <v>1729</v>
       </c>
       <c r="H618" t="s">
-        <v>1188</v>
+        <v>1730</v>
       </c>
       <c r="I618"/>
       <c r="J618"/>
     </row>
     <row r="619" spans="1:10">
       <c r="A619" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B619" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C619" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D619" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E619" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F619" t="s">
-        <v>1729</v>
+        <v>1731</v>
       </c>
       <c r="G619" t="s">
-        <v>1728</v>
+        <v>1732</v>
       </c>
       <c r="H619" t="s">
-        <v>1730</v>
+        <v>1192</v>
       </c>
       <c r="I619"/>
       <c r="J619"/>
     </row>
     <row r="620" spans="1:10">
       <c r="A620" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B620" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C620" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D620" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E620" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F620" t="s">
-        <v>1731</v>
+        <v>1733</v>
       </c>
       <c r="G620" t="s">
-        <v>1728</v>
+        <v>1732</v>
       </c>
       <c r="H620" t="s">
-        <v>1732</v>
-[...3 lines deleted...]
-      </c>
+        <v>1734</v>
+      </c>
+      <c r="I620"/>
       <c r="J620"/>
     </row>
     <row r="621" spans="1:10">
       <c r="A621" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B621" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C621" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D621" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E621" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F621" t="s">
-        <v>1733</v>
+        <v>1735</v>
       </c>
       <c r="G621" t="s">
-        <v>1728</v>
+        <v>1732</v>
       </c>
       <c r="H621" t="s">
-        <v>1732</v>
+        <v>1736</v>
       </c>
       <c r="I621" t="s">
-        <v>1734</v>
+        <v>1736</v>
       </c>
       <c r="J621"/>
     </row>
     <row r="622" spans="1:10">
       <c r="A622" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B622" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C622" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D622" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E622" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F622" t="s">
-        <v>1735</v>
+        <v>1737</v>
       </c>
       <c r="G622" t="s">
-        <v>1728</v>
+        <v>1732</v>
       </c>
       <c r="H622" t="s">
         <v>1736</v>
       </c>
-      <c r="I622"/>
+      <c r="I622" t="s">
+        <v>1738</v>
+      </c>
       <c r="J622"/>
     </row>
     <row r="623" spans="1:10">
       <c r="A623" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B623" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C623" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D623" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E623" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F623" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="G623" t="s">
-        <v>1728</v>
+        <v>1732</v>
       </c>
       <c r="H623" t="s">
-        <v>1738</v>
-[...3 lines deleted...]
-      </c>
+        <v>1740</v>
+      </c>
+      <c r="I623"/>
       <c r="J623"/>
     </row>
     <row r="624" spans="1:10">
       <c r="A624" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B624" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C624" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D624" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E624" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F624" t="s">
-        <v>1740</v>
+        <v>1741</v>
       </c>
       <c r="G624" t="s">
-        <v>1728</v>
+        <v>1732</v>
       </c>
       <c r="H624" t="s">
-        <v>1738</v>
+        <v>1742</v>
       </c>
       <c r="I624" t="s">
-        <v>1738</v>
+        <v>1743</v>
       </c>
       <c r="J624"/>
     </row>
     <row r="625" spans="1:10">
       <c r="A625" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B625" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C625" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D625" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E625" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F625" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="G625" t="s">
-        <v>1728</v>
+        <v>1732</v>
       </c>
       <c r="H625" t="s">
-        <v>1738</v>
+        <v>1742</v>
       </c>
       <c r="I625" t="s">
         <v>1742</v>
       </c>
       <c r="J625"/>
     </row>
     <row r="626" spans="1:10">
       <c r="A626" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B626" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C626" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D626" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E626" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F626" t="s">
-        <v>1743</v>
+        <v>1745</v>
       </c>
       <c r="G626" t="s">
-        <v>1728</v>
+        <v>1732</v>
       </c>
       <c r="H626" t="s">
-        <v>1744</v>
-[...1 lines deleted...]
-      <c r="I626"/>
+        <v>1742</v>
+      </c>
+      <c r="I626" t="s">
+        <v>1746</v>
+      </c>
       <c r="J626"/>
     </row>
     <row r="627" spans="1:10">
       <c r="A627" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B627" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C627" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D627" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E627" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F627" t="s">
-        <v>1745</v>
+        <v>1747</v>
       </c>
       <c r="G627" t="s">
-        <v>1728</v>
+        <v>1732</v>
       </c>
       <c r="H627" t="s">
-        <v>1746</v>
+        <v>1748</v>
       </c>
       <c r="I627"/>
       <c r="J627"/>
     </row>
     <row r="628" spans="1:10">
       <c r="A628" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B628" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C628" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D628" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E628" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F628" t="s">
-        <v>1747</v>
+        <v>1749</v>
       </c>
       <c r="G628" t="s">
-        <v>1728</v>
+        <v>1732</v>
       </c>
       <c r="H628" t="s">
-        <v>1748</v>
+        <v>1750</v>
       </c>
       <c r="I628"/>
       <c r="J628"/>
     </row>
     <row r="629" spans="1:10">
       <c r="A629" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B629" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C629" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D629" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E629" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F629" t="s">
-        <v>1749</v>
+        <v>1751</v>
       </c>
       <c r="G629" t="s">
-        <v>1728</v>
+        <v>1732</v>
       </c>
       <c r="H629" t="s">
-        <v>16</v>
+        <v>1752</v>
       </c>
       <c r="I629"/>
       <c r="J629"/>
     </row>
     <row r="630" spans="1:10">
       <c r="A630" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B630" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C630" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D630" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E630" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F630" t="s">
-        <v>1750</v>
+        <v>1753</v>
       </c>
       <c r="G630" t="s">
-        <v>1751</v>
+        <v>1732</v>
       </c>
       <c r="H630" t="s">
-        <v>1752</v>
+        <v>16</v>
       </c>
       <c r="I630"/>
       <c r="J630"/>
     </row>
     <row r="631" spans="1:10">
       <c r="A631" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B631" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C631" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D631" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E631" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F631" t="s">
-        <v>1753</v>
+        <v>1754</v>
       </c>
       <c r="G631" t="s">
-        <v>1751</v>
+        <v>1755</v>
       </c>
       <c r="H631" t="s">
-        <v>1373</v>
+        <v>1756</v>
       </c>
       <c r="I631"/>
       <c r="J631"/>
     </row>
     <row r="632" spans="1:10">
       <c r="A632" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B632" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C632" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D632" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E632" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F632" t="s">
-        <v>1754</v>
+        <v>1757</v>
       </c>
       <c r="G632" t="s">
-        <v>1751</v>
+        <v>1755</v>
       </c>
       <c r="H632" t="s">
-        <v>1755</v>
+        <v>1377</v>
       </c>
       <c r="I632"/>
       <c r="J632"/>
     </row>
     <row r="633" spans="1:10">
       <c r="A633" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B633" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C633" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D633" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E633" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F633" t="s">
-        <v>1756</v>
+        <v>1758</v>
       </c>
       <c r="G633" t="s">
-        <v>1751</v>
+        <v>1755</v>
       </c>
       <c r="H633" t="s">
-        <v>1757</v>
+        <v>1759</v>
       </c>
       <c r="I633"/>
       <c r="J633"/>
     </row>
     <row r="634" spans="1:10">
       <c r="A634" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B634" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C634" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D634" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E634" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F634" t="s">
-        <v>1758</v>
+        <v>1760</v>
       </c>
       <c r="G634" t="s">
-        <v>1751</v>
+        <v>1755</v>
       </c>
       <c r="H634" t="s">
-        <v>1759</v>
+        <v>1761</v>
       </c>
       <c r="I634"/>
       <c r="J634"/>
     </row>
     <row r="635" spans="1:10">
       <c r="A635" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B635" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C635" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D635" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E635" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F635" t="s">
-        <v>1760</v>
+        <v>1762</v>
       </c>
       <c r="G635" t="s">
-        <v>1751</v>
+        <v>1755</v>
       </c>
       <c r="H635" t="s">
-        <v>1761</v>
+        <v>1763</v>
       </c>
       <c r="I635"/>
       <c r="J635"/>
     </row>
     <row r="636" spans="1:10">
       <c r="A636" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B636" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C636" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D636" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E636" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F636" t="s">
-        <v>1762</v>
+        <v>1764</v>
       </c>
       <c r="G636" t="s">
-        <v>1751</v>
+        <v>1755</v>
       </c>
       <c r="H636" t="s">
-        <v>16</v>
+        <v>1765</v>
       </c>
       <c r="I636"/>
       <c r="J636"/>
     </row>
     <row r="637" spans="1:10">
       <c r="A637" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B637" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C637" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D637" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E637" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F637" t="s">
-        <v>1763</v>
+        <v>1766</v>
       </c>
       <c r="G637" t="s">
-        <v>1764</v>
+        <v>1755</v>
       </c>
       <c r="H637" t="s">
-        <v>1765</v>
+        <v>16</v>
       </c>
       <c r="I637"/>
       <c r="J637"/>
     </row>
     <row r="638" spans="1:10">
       <c r="A638" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B638" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C638" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D638" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E638" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F638" t="s">
-        <v>1766</v>
+        <v>1767</v>
       </c>
       <c r="G638" t="s">
-        <v>1767</v>
+        <v>1768</v>
       </c>
       <c r="H638" t="s">
-        <v>1768</v>
+        <v>1769</v>
       </c>
       <c r="I638"/>
       <c r="J638"/>
     </row>
     <row r="639" spans="1:10">
       <c r="A639" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B639" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C639" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D639" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E639" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F639" t="s">
-        <v>1769</v>
+        <v>1770</v>
       </c>
       <c r="G639" t="s">
-        <v>1770</v>
+        <v>1771</v>
       </c>
       <c r="H639" t="s">
-        <v>1771</v>
+        <v>1772</v>
       </c>
       <c r="I639"/>
       <c r="J639"/>
     </row>
     <row r="640" spans="1:10">
       <c r="A640" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B640" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C640" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D640" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E640" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F640" t="s">
-        <v>1772</v>
+        <v>1773</v>
       </c>
       <c r="G640" t="s">
-        <v>1773</v>
+        <v>1774</v>
       </c>
       <c r="H640" t="s">
-        <v>1774</v>
+        <v>1775</v>
       </c>
       <c r="I640"/>
       <c r="J640"/>
     </row>
     <row r="641" spans="1:10">
       <c r="A641" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B641" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C641" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D641" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E641" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F641" t="s">
-        <v>1775</v>
+        <v>1776</v>
       </c>
       <c r="G641" t="s">
-        <v>1776</v>
+        <v>1777</v>
       </c>
       <c r="H641" t="s">
-        <v>1777</v>
+        <v>1778</v>
       </c>
       <c r="I641"/>
       <c r="J641"/>
     </row>
     <row r="642" spans="1:10">
       <c r="A642" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B642" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C642" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D642" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E642" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F642" t="s">
-        <v>1778</v>
+        <v>1779</v>
       </c>
       <c r="G642" t="s">
-        <v>1776</v>
+        <v>1780</v>
       </c>
       <c r="H642" t="s">
-        <v>1779</v>
+        <v>1781</v>
       </c>
       <c r="I642"/>
       <c r="J642"/>
     </row>
     <row r="643" spans="1:10">
       <c r="A643" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B643" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C643" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D643" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E643" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F643" t="s">
+        <v>1782</v>
+      </c>
+      <c r="G643" t="s">
         <v>1780</v>
       </c>
-      <c r="G643" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H643" t="s">
-        <v>1781</v>
+        <v>1783</v>
       </c>
       <c r="I643"/>
       <c r="J643"/>
     </row>
     <row r="644" spans="1:10">
       <c r="A644" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B644" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C644" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D644" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E644" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F644" t="s">
-        <v>1782</v>
+        <v>1784</v>
       </c>
       <c r="G644" t="s">
-        <v>1776</v>
+        <v>1780</v>
       </c>
       <c r="H644" t="s">
-        <v>1783</v>
+        <v>1785</v>
       </c>
       <c r="I644"/>
       <c r="J644"/>
     </row>
     <row r="645" spans="1:10">
       <c r="A645" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B645" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C645" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D645" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E645" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F645" t="s">
-        <v>1784</v>
+        <v>1786</v>
       </c>
       <c r="G645" t="s">
-        <v>1776</v>
+        <v>1780</v>
       </c>
       <c r="H645" t="s">
-        <v>1785</v>
+        <v>1787</v>
       </c>
       <c r="I645"/>
       <c r="J645"/>
     </row>
     <row r="646" spans="1:10">
       <c r="A646" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B646" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C646" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D646" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E646" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F646" t="s">
-        <v>1786</v>
+        <v>1788</v>
       </c>
       <c r="G646" t="s">
-        <v>1787</v>
+        <v>1780</v>
       </c>
       <c r="H646" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="I646"/>
       <c r="J646"/>
     </row>
     <row r="647" spans="1:10">
       <c r="A647" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B647" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C647" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D647" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E647" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F647" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="G647" t="s">
-        <v>1790</v>
+        <v>1791</v>
       </c>
       <c r="H647" t="s">
-        <v>1791</v>
+        <v>1792</v>
       </c>
       <c r="I647"/>
       <c r="J647"/>
     </row>
     <row r="648" spans="1:10">
       <c r="A648" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B648" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C648" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D648" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E648" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F648" t="s">
-        <v>1792</v>
+        <v>1793</v>
       </c>
       <c r="G648" t="s">
-        <v>1793</v>
+        <v>1794</v>
       </c>
       <c r="H648" t="s">
-        <v>1794</v>
+        <v>1795</v>
       </c>
       <c r="I648"/>
       <c r="J648"/>
     </row>
     <row r="649" spans="1:10">
       <c r="A649" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B649" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C649" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D649" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E649" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F649" t="s">
-        <v>1795</v>
+        <v>1796</v>
       </c>
       <c r="G649" t="s">
-        <v>1793</v>
+        <v>1797</v>
       </c>
       <c r="H649" t="s">
-        <v>1796</v>
+        <v>1798</v>
       </c>
       <c r="I649"/>
       <c r="J649"/>
     </row>
     <row r="650" spans="1:10">
       <c r="A650" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B650" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C650" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D650" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E650" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F650" t="s">
+        <v>1799</v>
+      </c>
+      <c r="G650" t="s">
         <v>1797</v>
       </c>
-      <c r="G650" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H650" t="s">
-        <v>1798</v>
+        <v>1800</v>
       </c>
       <c r="I650"/>
       <c r="J650"/>
     </row>
     <row r="651" spans="1:10">
       <c r="A651" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B651" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C651" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D651" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E651" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F651" t="s">
-        <v>1799</v>
+        <v>1801</v>
       </c>
       <c r="G651" t="s">
-        <v>1793</v>
+        <v>1797</v>
       </c>
       <c r="H651" t="s">
-        <v>16</v>
+        <v>1802</v>
       </c>
       <c r="I651"/>
       <c r="J651"/>
     </row>
     <row r="652" spans="1:10">
       <c r="A652" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B652" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C652" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D652" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E652" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F652" t="s">
-        <v>1800</v>
+        <v>1803</v>
       </c>
       <c r="G652" t="s">
-        <v>1801</v>
+        <v>1797</v>
       </c>
       <c r="H652" t="s">
-        <v>1802</v>
+        <v>16</v>
       </c>
       <c r="I652"/>
       <c r="J652"/>
     </row>
     <row r="653" spans="1:10">
       <c r="A653" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B653" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C653" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D653" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E653" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F653" t="s">
-        <v>1803</v>
+        <v>1804</v>
       </c>
       <c r="G653" t="s">
-        <v>1804</v>
+        <v>1805</v>
       </c>
       <c r="H653" t="s">
-        <v>35</v>
+        <v>1806</v>
       </c>
       <c r="I653"/>
       <c r="J653"/>
     </row>
     <row r="654" spans="1:10">
       <c r="A654" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B654" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C654" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D654" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E654" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F654" t="s">
-        <v>1805</v>
+        <v>1807</v>
       </c>
       <c r="G654" t="s">
-        <v>1804</v>
+        <v>1808</v>
       </c>
       <c r="H654" t="s">
-        <v>1806</v>
+        <v>35</v>
       </c>
       <c r="I654"/>
       <c r="J654"/>
     </row>
     <row r="655" spans="1:10">
       <c r="A655" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B655" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C655" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D655" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E655" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F655" t="s">
-        <v>1807</v>
+        <v>1809</v>
       </c>
       <c r="G655" t="s">
         <v>1808</v>
       </c>
       <c r="H655" t="s">
-        <v>1809</v>
+        <v>1810</v>
       </c>
       <c r="I655"/>
       <c r="J655"/>
     </row>
     <row r="656" spans="1:10">
       <c r="A656" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B656" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C656" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D656" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E656" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F656" t="s">
-        <v>1810</v>
+        <v>1811</v>
       </c>
       <c r="G656" t="s">
-        <v>1811</v>
+        <v>1812</v>
       </c>
       <c r="H656" t="s">
-        <v>1239</v>
+        <v>1813</v>
       </c>
       <c r="I656"/>
       <c r="J656"/>
     </row>
     <row r="657" spans="1:10">
       <c r="A657" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B657" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C657" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D657" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E657" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F657" t="s">
-        <v>1812</v>
+        <v>1814</v>
       </c>
       <c r="G657" t="s">
-        <v>1811</v>
+        <v>1815</v>
       </c>
       <c r="H657" t="s">
-        <v>1813</v>
+        <v>1243</v>
       </c>
       <c r="I657"/>
       <c r="J657"/>
     </row>
     <row r="658" spans="1:10">
       <c r="A658" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B658" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C658" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D658" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E658" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F658" t="s">
-        <v>1814</v>
+        <v>1816</v>
       </c>
       <c r="G658" t="s">
         <v>1815</v>
       </c>
       <c r="H658" t="s">
-        <v>1816</v>
+        <v>1817</v>
       </c>
       <c r="I658"/>
       <c r="J658"/>
     </row>
     <row r="659" spans="1:10">
       <c r="A659" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B659" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C659" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D659" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E659" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="F659" t="s">
-        <v>1817</v>
+        <v>1818</v>
       </c>
       <c r="G659" t="s">
-        <v>1818</v>
+        <v>1819</v>
       </c>
       <c r="H659" t="s">
-        <v>1819</v>
+        <v>1820</v>
       </c>
       <c r="I659"/>
       <c r="J659"/>
     </row>
     <row r="660" spans="1:10">
       <c r="A660" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B660" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C660" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D660" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E660" t="s">
-        <v>1820</v>
+        <v>1634</v>
       </c>
       <c r="F660" t="s">
         <v>1821</v>
       </c>
       <c r="G660" t="s">
         <v>1822</v>
       </c>
       <c r="H660" t="s">
         <v>1823</v>
       </c>
       <c r="I660"/>
       <c r="J660"/>
     </row>
     <row r="661" spans="1:10">
       <c r="A661" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B661" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C661" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D661" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E661" t="s">
         <v>1824</v>
       </c>
       <c r="F661" t="s">
         <v>1825</v>
       </c>
       <c r="G661" t="s">
         <v>1826</v>
       </c>
       <c r="H661" t="s">
         <v>1827</v>
       </c>
-      <c r="I661" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I661"/>
       <c r="J661"/>
     </row>
     <row r="662" spans="1:10">
       <c r="A662" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B662" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C662" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D662" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E662" t="s">
-        <v>1824</v>
+        <v>1828</v>
       </c>
       <c r="F662" t="s">
-        <v>1828</v>
+        <v>1829</v>
       </c>
       <c r="G662" t="s">
-        <v>1826</v>
+        <v>1830</v>
       </c>
       <c r="H662" t="s">
-        <v>811</v>
-[...1 lines deleted...]
-      <c r="I662"/>
+        <v>1831</v>
+      </c>
+      <c r="I662" t="s">
+        <v>1831</v>
+      </c>
       <c r="J662"/>
     </row>
     <row r="663" spans="1:10">
       <c r="A663" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B663" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C663" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D663" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E663" t="s">
-        <v>1824</v>
+        <v>1828</v>
       </c>
       <c r="F663" t="s">
-        <v>1829</v>
+        <v>1832</v>
       </c>
       <c r="G663" t="s">
         <v>1830</v>
       </c>
       <c r="H663" t="s">
-        <v>1831</v>
+        <v>811</v>
       </c>
       <c r="I663"/>
       <c r="J663"/>
     </row>
     <row r="664" spans="1:10">
       <c r="A664" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B664" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C664" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D664" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="E664" t="s">
-        <v>1824</v>
+        <v>1828</v>
       </c>
       <c r="F664" t="s">
-        <v>1832</v>
+        <v>1833</v>
       </c>
       <c r="G664" t="s">
-        <v>1833</v>
+        <v>1834</v>
       </c>
       <c r="H664" t="s">
-        <v>1834</v>
+        <v>1835</v>
       </c>
       <c r="I664"/>
       <c r="J664"/>
     </row>
     <row r="665" spans="1:10">
       <c r="A665" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B665" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C665" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D665" t="s">
-        <v>1835</v>
+        <v>1633</v>
       </c>
       <c r="E665" t="s">
+        <v>1828</v>
+      </c>
+      <c r="F665" t="s">
         <v>1836</v>
       </c>
-      <c r="F665" t="s">
+      <c r="G665" t="s">
         <v>1837</v>
       </c>
-      <c r="G665" t="s">
+      <c r="H665" t="s">
         <v>1838</v>
-      </c>
-[...1 lines deleted...]
-        <v>1839</v>
       </c>
       <c r="I665"/>
       <c r="J665"/>
     </row>
     <row r="666" spans="1:10">
       <c r="A666" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B666" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C666" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D666" t="s">
-        <v>1835</v>
+        <v>1839</v>
       </c>
       <c r="E666" t="s">
-        <v>1836</v>
+        <v>1840</v>
       </c>
       <c r="F666" t="s">
-        <v>1840</v>
+        <v>1841</v>
       </c>
       <c r="G666" t="s">
-        <v>1841</v>
+        <v>1842</v>
       </c>
       <c r="H666" t="s">
-        <v>16</v>
+        <v>1843</v>
       </c>
       <c r="I666"/>
       <c r="J666"/>
     </row>
     <row r="667" spans="1:10">
       <c r="A667" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B667" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C667" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D667" t="s">
-        <v>1835</v>
+        <v>1839</v>
       </c>
       <c r="E667" t="s">
-        <v>1836</v>
+        <v>1840</v>
       </c>
       <c r="F667" t="s">
-        <v>1842</v>
+        <v>1844</v>
       </c>
       <c r="G667" t="s">
-        <v>1843</v>
+        <v>1845</v>
       </c>
       <c r="H667" t="s">
-        <v>1844</v>
+        <v>16</v>
       </c>
       <c r="I667"/>
       <c r="J667"/>
     </row>
     <row r="668" spans="1:10">
       <c r="A668" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B668" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C668" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D668" t="s">
-        <v>1845</v>
+        <v>1839</v>
       </c>
       <c r="E668" t="s">
+        <v>1840</v>
+      </c>
+      <c r="F668" t="s">
         <v>1846</v>
       </c>
-      <c r="F668" t="s">
+      <c r="G668" t="s">
         <v>1847</v>
       </c>
-      <c r="G668" t="s">
+      <c r="H668" t="s">
         <v>1848</v>
-      </c>
-[...1 lines deleted...]
-        <v>539</v>
       </c>
       <c r="I668"/>
       <c r="J668"/>
     </row>
     <row r="669" spans="1:10">
       <c r="A669" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B669" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C669" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D669" t="s">
-        <v>1845</v>
+        <v>1849</v>
       </c>
       <c r="E669" t="s">
-        <v>1846</v>
+        <v>1850</v>
       </c>
       <c r="F669" t="s">
-        <v>1849</v>
+        <v>1851</v>
       </c>
       <c r="G669" t="s">
-        <v>1848</v>
+        <v>1852</v>
       </c>
       <c r="H669" t="s">
-        <v>16</v>
+        <v>539</v>
       </c>
       <c r="I669"/>
       <c r="J669"/>
     </row>
     <row r="670" spans="1:10">
       <c r="A670" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B670" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C670" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D670" t="s">
-        <v>1845</v>
+        <v>1849</v>
       </c>
       <c r="E670" t="s">
-        <v>1846</v>
+        <v>1850</v>
       </c>
       <c r="F670" t="s">
-        <v>1850</v>
+        <v>1853</v>
       </c>
       <c r="G670" t="s">
-        <v>1851</v>
+        <v>1852</v>
       </c>
       <c r="H670" t="s">
-        <v>1852</v>
+        <v>16</v>
       </c>
       <c r="I670"/>
       <c r="J670"/>
     </row>
     <row r="671" spans="1:10">
       <c r="A671" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B671" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C671" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D671" t="s">
-        <v>1845</v>
+        <v>1849</v>
       </c>
       <c r="E671" t="s">
-        <v>1846</v>
+        <v>1850</v>
       </c>
       <c r="F671" t="s">
-        <v>1853</v>
+        <v>1854</v>
       </c>
       <c r="G671" t="s">
-        <v>1851</v>
+        <v>1855</v>
       </c>
       <c r="H671" t="s">
-        <v>16</v>
+        <v>1856</v>
       </c>
       <c r="I671"/>
       <c r="J671"/>
     </row>
     <row r="672" spans="1:10">
       <c r="A672" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B672" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C672" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D672" t="s">
-        <v>1845</v>
+        <v>1849</v>
       </c>
       <c r="E672" t="s">
-        <v>1846</v>
+        <v>1850</v>
       </c>
       <c r="F672" t="s">
-        <v>1854</v>
+        <v>1857</v>
       </c>
       <c r="G672" t="s">
         <v>1855</v>
       </c>
       <c r="H672" t="s">
-        <v>1856</v>
+        <v>16</v>
       </c>
       <c r="I672"/>
       <c r="J672"/>
     </row>
     <row r="673" spans="1:10">
       <c r="A673" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B673" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C673" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D673" t="s">
-        <v>1845</v>
+        <v>1849</v>
       </c>
       <c r="E673" t="s">
-        <v>1846</v>
+        <v>1850</v>
       </c>
       <c r="F673" t="s">
-        <v>1857</v>
+        <v>1858</v>
       </c>
       <c r="G673" t="s">
-        <v>1855</v>
+        <v>1859</v>
       </c>
       <c r="H673" t="s">
-        <v>16</v>
+        <v>1860</v>
       </c>
       <c r="I673"/>
       <c r="J673"/>
     </row>
     <row r="674" spans="1:10">
       <c r="A674" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B674" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C674" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D674" t="s">
-        <v>1845</v>
+        <v>1849</v>
       </c>
       <c r="E674" t="s">
-        <v>1846</v>
+        <v>1850</v>
       </c>
       <c r="F674" t="s">
-        <v>1858</v>
+        <v>1861</v>
       </c>
       <c r="G674" t="s">
         <v>1859</v>
       </c>
       <c r="H674" t="s">
-        <v>1860</v>
+        <v>16</v>
       </c>
       <c r="I674"/>
       <c r="J674"/>
     </row>
     <row r="675" spans="1:10">
       <c r="A675" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B675" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C675" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D675" t="s">
-        <v>1845</v>
+        <v>1849</v>
       </c>
       <c r="E675" t="s">
-        <v>1846</v>
+        <v>1850</v>
       </c>
       <c r="F675" t="s">
-        <v>1861</v>
+        <v>1862</v>
       </c>
       <c r="G675" t="s">
-        <v>1862</v>
+        <v>1863</v>
       </c>
       <c r="H675" t="s">
-        <v>1863</v>
+        <v>1864</v>
       </c>
       <c r="I675"/>
       <c r="J675"/>
     </row>
     <row r="676" spans="1:10">
       <c r="A676" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B676" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C676" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D676" t="s">
-        <v>1845</v>
+        <v>1849</v>
       </c>
       <c r="E676" t="s">
-        <v>1846</v>
+        <v>1850</v>
       </c>
       <c r="F676" t="s">
-        <v>1864</v>
+        <v>1865</v>
       </c>
       <c r="G676" t="s">
-        <v>1862</v>
+        <v>1866</v>
       </c>
       <c r="H676" t="s">
-        <v>539</v>
+        <v>1867</v>
       </c>
       <c r="I676"/>
       <c r="J676"/>
     </row>
     <row r="677" spans="1:10">
       <c r="A677" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B677" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C677" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D677" t="s">
-        <v>1845</v>
+        <v>1849</v>
       </c>
       <c r="E677" t="s">
-        <v>1846</v>
+        <v>1850</v>
       </c>
       <c r="F677" t="s">
-        <v>1865</v>
+        <v>1868</v>
       </c>
       <c r="G677" t="s">
-        <v>1862</v>
+        <v>1866</v>
       </c>
       <c r="H677" t="s">
         <v>539</v>
       </c>
-      <c r="I677" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I677"/>
       <c r="J677"/>
     </row>
     <row r="678" spans="1:10">
       <c r="A678" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B678" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C678" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D678" t="s">
+        <v>1849</v>
+      </c>
+      <c r="E678" t="s">
+        <v>1850</v>
+      </c>
+      <c r="F678" t="s">
+        <v>1869</v>
+      </c>
+      <c r="G678" t="s">
         <v>1866</v>
       </c>
-      <c r="E678" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H678" t="s">
-        <v>1870</v>
-[...1 lines deleted...]
-      <c r="I678"/>
+        <v>539</v>
+      </c>
+      <c r="I678" t="s">
+        <v>539</v>
+      </c>
       <c r="J678"/>
     </row>
     <row r="679" spans="1:10">
       <c r="A679" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B679" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C679" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D679" t="s">
-        <v>1866</v>
+        <v>1870</v>
       </c>
       <c r="E679" t="s">
-        <v>1867</v>
+        <v>1871</v>
       </c>
       <c r="F679" t="s">
-        <v>1871</v>
+        <v>1872</v>
       </c>
       <c r="G679" t="s">
-        <v>1869</v>
+        <v>1873</v>
       </c>
       <c r="H679" t="s">
-        <v>1872</v>
+        <v>1874</v>
       </c>
       <c r="I679"/>
       <c r="J679"/>
     </row>
     <row r="680" spans="1:10">
       <c r="A680" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B680" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C680" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D680" t="s">
-        <v>1866</v>
+        <v>1870</v>
       </c>
       <c r="E680" t="s">
-        <v>1867</v>
+        <v>1871</v>
       </c>
       <c r="F680" t="s">
+        <v>1875</v>
+      </c>
+      <c r="G680" t="s">
         <v>1873</v>
       </c>
-      <c r="G680" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H680" t="s">
-        <v>16</v>
+        <v>1876</v>
       </c>
       <c r="I680"/>
       <c r="J680"/>
     </row>
     <row r="681" spans="1:10">
       <c r="A681" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B681" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C681" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D681" t="s">
-        <v>1866</v>
+        <v>1870</v>
       </c>
       <c r="E681" t="s">
-        <v>1867</v>
+        <v>1871</v>
       </c>
       <c r="F681" t="s">
-        <v>1875</v>
+        <v>1877</v>
       </c>
       <c r="G681" t="s">
-        <v>1876</v>
+        <v>1878</v>
       </c>
       <c r="H681" t="s">
-        <v>1877</v>
+        <v>16</v>
       </c>
       <c r="I681"/>
       <c r="J681"/>
     </row>
     <row r="682" spans="1:10">
       <c r="A682" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B682" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C682" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D682" t="s">
-        <v>1866</v>
+        <v>1870</v>
       </c>
       <c r="E682" t="s">
-        <v>1867</v>
+        <v>1871</v>
       </c>
       <c r="F682" t="s">
-        <v>1878</v>
+        <v>1879</v>
       </c>
       <c r="G682" t="s">
-        <v>1879</v>
+        <v>1880</v>
       </c>
       <c r="H682" t="s">
-        <v>1880</v>
+        <v>1881</v>
       </c>
       <c r="I682"/>
       <c r="J682"/>
     </row>
     <row r="683" spans="1:10">
       <c r="A683" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B683" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C683" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D683" t="s">
-        <v>1866</v>
+        <v>1870</v>
       </c>
       <c r="E683" t="s">
-        <v>1881</v>
+        <v>1871</v>
       </c>
       <c r="F683" t="s">
         <v>1882</v>
       </c>
       <c r="G683" t="s">
         <v>1883</v>
       </c>
       <c r="H683" t="s">
         <v>1884</v>
       </c>
       <c r="I683"/>
       <c r="J683"/>
     </row>
     <row r="684" spans="1:10">
       <c r="A684" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B684" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C684" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D684" t="s">
-        <v>1866</v>
+        <v>1870</v>
       </c>
       <c r="E684" t="s">
-        <v>1881</v>
+        <v>1885</v>
       </c>
       <c r="F684" t="s">
-        <v>1885</v>
+        <v>1886</v>
       </c>
       <c r="G684" t="s">
-        <v>1883</v>
+        <v>1887</v>
       </c>
       <c r="H684" t="s">
-        <v>1886</v>
+        <v>1888</v>
       </c>
       <c r="I684"/>
       <c r="J684"/>
     </row>
     <row r="685" spans="1:10">
       <c r="A685" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B685" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C685" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D685" t="s">
-        <v>1866</v>
+        <v>1870</v>
       </c>
       <c r="E685" t="s">
-        <v>1881</v>
+        <v>1885</v>
       </c>
       <c r="F685" t="s">
+        <v>1889</v>
+      </c>
+      <c r="G685" t="s">
         <v>1887</v>
       </c>
-      <c r="G685" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H685" t="s">
-        <v>16</v>
+        <v>1890</v>
       </c>
       <c r="I685"/>
       <c r="J685"/>
     </row>
     <row r="686" spans="1:10">
       <c r="A686" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B686" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C686" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D686" t="s">
-        <v>1866</v>
+        <v>1870</v>
       </c>
       <c r="E686" t="s">
-        <v>1888</v>
+        <v>1885</v>
       </c>
       <c r="F686" t="s">
-        <v>1889</v>
+        <v>1891</v>
       </c>
       <c r="G686" t="s">
-        <v>1890</v>
+        <v>1887</v>
       </c>
       <c r="H686" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="I686"/>
       <c r="J686"/>
     </row>
     <row r="687" spans="1:10">
       <c r="A687" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B687" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C687" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D687" t="s">
-        <v>1866</v>
+        <v>1870</v>
       </c>
       <c r="E687" t="s">
-        <v>1888</v>
+        <v>1892</v>
       </c>
       <c r="F687" t="s">
-        <v>1891</v>
+        <v>1893</v>
       </c>
       <c r="G687" t="s">
-        <v>1890</v>
+        <v>1894</v>
       </c>
       <c r="H687" t="s">
-        <v>1892</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="I687"/>
       <c r="J687"/>
     </row>
     <row r="688" spans="1:10">
       <c r="A688" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B688" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C688" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D688" t="s">
-        <v>1866</v>
+        <v>1870</v>
       </c>
       <c r="E688" t="s">
-        <v>1888</v>
+        <v>1892</v>
       </c>
       <c r="F688" t="s">
-        <v>1893</v>
+        <v>1895</v>
       </c>
       <c r="G688" t="s">
-        <v>1890</v>
+        <v>1894</v>
       </c>
       <c r="H688" t="s">
-        <v>1894</v>
-[...1 lines deleted...]
-      <c r="I688"/>
+        <v>1896</v>
+      </c>
+      <c r="I688" t="s">
+        <v>1896</v>
+      </c>
       <c r="J688"/>
     </row>
     <row r="689" spans="1:10">
       <c r="A689" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B689" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C689" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D689" t="s">
-        <v>1866</v>
+        <v>1870</v>
       </c>
       <c r="E689" t="s">
-        <v>1888</v>
+        <v>1892</v>
       </c>
       <c r="F689" t="s">
-        <v>1895</v>
+        <v>1897</v>
       </c>
       <c r="G689" t="s">
-        <v>1896</v>
+        <v>1894</v>
       </c>
       <c r="H689" t="s">
-        <v>1470</v>
+        <v>1898</v>
       </c>
       <c r="I689"/>
       <c r="J689"/>
     </row>
     <row r="690" spans="1:10">
       <c r="A690" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B690" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C690" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D690" t="s">
-        <v>1866</v>
+        <v>1870</v>
       </c>
       <c r="E690" t="s">
-        <v>1888</v>
+        <v>1892</v>
       </c>
       <c r="F690" t="s">
-        <v>1897</v>
+        <v>1899</v>
       </c>
       <c r="G690" t="s">
-        <v>1896</v>
+        <v>1900</v>
       </c>
       <c r="H690" t="s">
-        <v>1898</v>
+        <v>1474</v>
       </c>
       <c r="I690"/>
       <c r="J690"/>
     </row>
     <row r="691" spans="1:10">
       <c r="A691" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B691" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C691" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D691" t="s">
-        <v>1866</v>
+        <v>1870</v>
       </c>
       <c r="E691" t="s">
-        <v>1888</v>
+        <v>1892</v>
       </c>
       <c r="F691" t="s">
-        <v>1899</v>
+        <v>1901</v>
       </c>
       <c r="G691" t="s">
         <v>1900</v>
       </c>
       <c r="H691" t="s">
-        <v>1901</v>
+        <v>1902</v>
       </c>
       <c r="I691"/>
       <c r="J691"/>
     </row>
     <row r="692" spans="1:10">
       <c r="A692" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B692" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C692" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D692" t="s">
-        <v>1866</v>
+        <v>1870</v>
       </c>
       <c r="E692" t="s">
-        <v>1888</v>
+        <v>1892</v>
       </c>
       <c r="F692" t="s">
-        <v>1902</v>
+        <v>1903</v>
       </c>
       <c r="G692" t="s">
-        <v>1900</v>
+        <v>1904</v>
       </c>
       <c r="H692" t="s">
-        <v>1903</v>
+        <v>1905</v>
       </c>
       <c r="I692"/>
       <c r="J692"/>
     </row>
     <row r="693" spans="1:10">
       <c r="A693" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B693" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C693" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D693" t="s">
-        <v>1866</v>
+        <v>1870</v>
       </c>
       <c r="E693" t="s">
-        <v>1888</v>
+        <v>1892</v>
       </c>
       <c r="F693" t="s">
+        <v>1906</v>
+      </c>
+      <c r="G693" t="s">
         <v>1904</v>
       </c>
-      <c r="G693" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H693" t="s">
-        <v>1905</v>
+        <v>1907</v>
       </c>
       <c r="I693"/>
       <c r="J693"/>
     </row>
     <row r="694" spans="1:10">
       <c r="A694" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B694" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C694" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D694" t="s">
-        <v>1866</v>
+        <v>1870</v>
       </c>
       <c r="E694" t="s">
-        <v>1888</v>
+        <v>1892</v>
       </c>
       <c r="F694" t="s">
-        <v>1906</v>
+        <v>1908</v>
       </c>
       <c r="G694" t="s">
-        <v>1900</v>
+        <v>1904</v>
       </c>
       <c r="H694" t="s">
-        <v>1907</v>
+        <v>1909</v>
       </c>
       <c r="I694"/>
       <c r="J694"/>
     </row>
     <row r="695" spans="1:10">
       <c r="A695" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B695" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C695" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D695" t="s">
-        <v>1866</v>
+        <v>1870</v>
       </c>
       <c r="E695" t="s">
-        <v>1888</v>
+        <v>1892</v>
       </c>
       <c r="F695" t="s">
-        <v>1908</v>
+        <v>1910</v>
       </c>
       <c r="G695" t="s">
-        <v>1900</v>
+        <v>1904</v>
       </c>
       <c r="H695" t="s">
-        <v>16</v>
+        <v>1911</v>
       </c>
       <c r="I695"/>
       <c r="J695"/>
     </row>
     <row r="696" spans="1:10">
       <c r="A696" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B696" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C696" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D696" t="s">
-        <v>1866</v>
+        <v>1870</v>
       </c>
       <c r="E696" t="s">
-        <v>1888</v>
+        <v>1892</v>
       </c>
       <c r="F696" t="s">
-        <v>1909</v>
+        <v>1912</v>
       </c>
       <c r="G696" t="s">
-        <v>1910</v>
+        <v>1904</v>
       </c>
       <c r="H696" t="s">
-        <v>1911</v>
+        <v>16</v>
       </c>
       <c r="I696"/>
       <c r="J696"/>
     </row>
     <row r="697" spans="1:10">
       <c r="A697" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B697" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C697" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D697" t="s">
-        <v>1866</v>
+        <v>1870</v>
       </c>
       <c r="E697" t="s">
-        <v>1888</v>
+        <v>1892</v>
       </c>
       <c r="F697" t="s">
-        <v>1912</v>
+        <v>1913</v>
       </c>
       <c r="G697" t="s">
-        <v>1910</v>
+        <v>1914</v>
       </c>
       <c r="H697" t="s">
-        <v>1911</v>
-[...3 lines deleted...]
-      </c>
+        <v>1915</v>
+      </c>
+      <c r="I697"/>
       <c r="J697"/>
     </row>
     <row r="698" spans="1:10">
       <c r="A698" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B698" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C698" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D698" t="s">
-        <v>1866</v>
+        <v>1870</v>
       </c>
       <c r="E698" t="s">
-        <v>1888</v>
+        <v>1892</v>
       </c>
       <c r="F698" t="s">
-        <v>1913</v>
+        <v>1916</v>
       </c>
       <c r="G698" t="s">
-        <v>1910</v>
+        <v>1914</v>
       </c>
       <c r="H698" t="s">
-        <v>318</v>
-[...1 lines deleted...]
-      <c r="I698"/>
+        <v>1915</v>
+      </c>
+      <c r="I698" t="s">
+        <v>1915</v>
+      </c>
       <c r="J698"/>
     </row>
     <row r="699" spans="1:10">
       <c r="A699" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B699" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C699" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D699" t="s">
-        <v>1866</v>
+        <v>1870</v>
       </c>
       <c r="E699" t="s">
-        <v>1888</v>
+        <v>1892</v>
       </c>
       <c r="F699" t="s">
+        <v>1917</v>
+      </c>
+      <c r="G699" t="s">
         <v>1914</v>
       </c>
-      <c r="G699" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H699" t="s">
-        <v>1915</v>
-[...3 lines deleted...]
-      </c>
+        <v>318</v>
+      </c>
+      <c r="I699"/>
       <c r="J699"/>
     </row>
     <row r="700" spans="1:10">
       <c r="A700" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B700" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C700" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D700" t="s">
-        <v>1866</v>
+        <v>1870</v>
       </c>
       <c r="E700" t="s">
-        <v>1888</v>
+        <v>1892</v>
       </c>
       <c r="F700" t="s">
-        <v>1917</v>
+        <v>1918</v>
       </c>
       <c r="G700" t="s">
-        <v>1910</v>
+        <v>1914</v>
       </c>
       <c r="H700" t="s">
-        <v>1918</v>
-[...1 lines deleted...]
-      <c r="I700"/>
+        <v>1919</v>
+      </c>
+      <c r="I700" t="s">
+        <v>1920</v>
+      </c>
       <c r="J700"/>
     </row>
     <row r="701" spans="1:10">
       <c r="A701" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B701" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C701" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D701" t="s">
-        <v>1866</v>
+        <v>1870</v>
       </c>
       <c r="E701" t="s">
-        <v>1888</v>
+        <v>1892</v>
       </c>
       <c r="F701" t="s">
-        <v>1919</v>
+        <v>1921</v>
       </c>
       <c r="G701" t="s">
-        <v>1920</v>
+        <v>1914</v>
       </c>
       <c r="H701" t="s">
-        <v>1921</v>
+        <v>1922</v>
       </c>
       <c r="I701"/>
       <c r="J701"/>
     </row>
     <row r="702" spans="1:10">
       <c r="A702" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B702" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C702" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D702" t="s">
-        <v>1866</v>
+        <v>1870</v>
       </c>
       <c r="E702" t="s">
-        <v>1888</v>
+        <v>1892</v>
       </c>
       <c r="F702" t="s">
-        <v>1922</v>
+        <v>1923</v>
       </c>
       <c r="G702" t="s">
-        <v>1923</v>
+        <v>1924</v>
       </c>
       <c r="H702" t="s">
-        <v>1239</v>
+        <v>1925</v>
       </c>
       <c r="I702"/>
       <c r="J702"/>
     </row>
     <row r="703" spans="1:10">
       <c r="A703" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B703" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C703" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D703" t="s">
-        <v>1866</v>
+        <v>1870</v>
       </c>
       <c r="E703" t="s">
-        <v>1888</v>
+        <v>1892</v>
       </c>
       <c r="F703" t="s">
-        <v>1924</v>
+        <v>1926</v>
       </c>
       <c r="G703" t="s">
-        <v>1923</v>
+        <v>1927</v>
       </c>
       <c r="H703" t="s">
-        <v>1925</v>
+        <v>1243</v>
       </c>
       <c r="I703"/>
       <c r="J703"/>
     </row>
     <row r="704" spans="1:10">
       <c r="A704" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B704" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C704" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D704" t="s">
-        <v>1866</v>
+        <v>1870</v>
       </c>
       <c r="E704" t="s">
-        <v>1888</v>
+        <v>1892</v>
       </c>
       <c r="F704" t="s">
-        <v>1926</v>
+        <v>1928</v>
       </c>
       <c r="G704" t="s">
         <v>1927</v>
       </c>
       <c r="H704" t="s">
-        <v>1928</v>
+        <v>1929</v>
       </c>
       <c r="I704"/>
       <c r="J704"/>
     </row>
     <row r="705" spans="1:10">
       <c r="A705" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B705" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C705" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D705" t="s">
-        <v>1866</v>
+        <v>1870</v>
       </c>
       <c r="E705" t="s">
-        <v>1888</v>
+        <v>1892</v>
       </c>
       <c r="F705" t="s">
-        <v>1929</v>
+        <v>1930</v>
       </c>
       <c r="G705" t="s">
-        <v>1927</v>
+        <v>1931</v>
       </c>
       <c r="H705" t="s">
-        <v>1928</v>
+        <v>1932</v>
       </c>
       <c r="I705"/>
-      <c r="J705" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J705"/>
     </row>
     <row r="706" spans="1:10">
       <c r="A706" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B706" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C706" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D706" t="s">
-        <v>1866</v>
+        <v>1870</v>
       </c>
       <c r="E706" t="s">
-        <v>1888</v>
+        <v>1892</v>
       </c>
       <c r="F706" t="s">
+        <v>1933</v>
+      </c>
+      <c r="G706" t="s">
         <v>1931</v>
       </c>
-      <c r="G706" t="s">
+      <c r="H706" t="s">
         <v>1932</v>
       </c>
-      <c r="H706" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I706"/>
-      <c r="J706"/>
+      <c r="J706" t="s">
+        <v>1934</v>
+      </c>
     </row>
     <row r="707" spans="1:10">
       <c r="A707" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B707" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C707" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D707" t="s">
-        <v>1866</v>
+        <v>1870</v>
       </c>
       <c r="E707" t="s">
-        <v>1888</v>
+        <v>1892</v>
       </c>
       <c r="F707" t="s">
-        <v>1934</v>
+        <v>1935</v>
       </c>
       <c r="G707" t="s">
-        <v>1932</v>
+        <v>1936</v>
       </c>
       <c r="H707" t="s">
-        <v>1935</v>
+        <v>1937</v>
       </c>
       <c r="I707"/>
       <c r="J707"/>
     </row>
     <row r="708" spans="1:10">
       <c r="A708" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B708" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C708" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D708" t="s">
-        <v>1866</v>
+        <v>1870</v>
       </c>
       <c r="E708" t="s">
+        <v>1892</v>
+      </c>
+      <c r="F708" t="s">
+        <v>1938</v>
+      </c>
+      <c r="G708" t="s">
         <v>1936</v>
       </c>
-      <c r="F708" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H708" t="s">
-        <v>1206</v>
+        <v>1939</v>
       </c>
       <c r="I708"/>
       <c r="J708"/>
     </row>
     <row r="709" spans="1:10">
       <c r="A709" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B709" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C709" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D709" t="s">
-        <v>1866</v>
+        <v>1870</v>
       </c>
       <c r="E709" t="s">
-        <v>1939</v>
+        <v>1940</v>
       </c>
       <c r="F709" t="s">
-        <v>1940</v>
+        <v>1941</v>
       </c>
       <c r="G709" t="s">
-        <v>1941</v>
+        <v>1942</v>
       </c>
       <c r="H709" t="s">
-        <v>1942</v>
+        <v>1210</v>
       </c>
       <c r="I709"/>
       <c r="J709"/>
     </row>
     <row r="710" spans="1:10">
       <c r="A710" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B710" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C710" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D710" t="s">
-        <v>1866</v>
+        <v>1870</v>
       </c>
       <c r="E710" t="s">
         <v>1943</v>
       </c>
       <c r="F710" t="s">
         <v>1944</v>
       </c>
       <c r="G710" t="s">
         <v>1945</v>
       </c>
       <c r="H710" t="s">
         <v>1946</v>
       </c>
       <c r="I710"/>
       <c r="J710"/>
     </row>
     <row r="711" spans="1:10">
       <c r="A711" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B711" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C711" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D711" t="s">
-        <v>1866</v>
+        <v>1870</v>
       </c>
       <c r="E711" t="s">
-        <v>1943</v>
+        <v>1947</v>
       </c>
       <c r="F711" t="s">
-        <v>1947</v>
+        <v>1948</v>
       </c>
       <c r="G711" t="s">
-        <v>1945</v>
+        <v>1949</v>
       </c>
       <c r="H711" t="s">
-        <v>1948</v>
+        <v>1950</v>
       </c>
       <c r="I711"/>
       <c r="J711"/>
     </row>
     <row r="712" spans="1:10">
       <c r="A712" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B712" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C712" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D712" t="s">
-        <v>1866</v>
+        <v>1870</v>
       </c>
       <c r="E712" t="s">
-        <v>1943</v>
+        <v>1947</v>
       </c>
       <c r="F712" t="s">
+        <v>1951</v>
+      </c>
+      <c r="G712" t="s">
         <v>1949</v>
       </c>
-      <c r="G712" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H712" t="s">
-        <v>1950</v>
+        <v>1952</v>
       </c>
       <c r="I712"/>
       <c r="J712"/>
     </row>
     <row r="713" spans="1:10">
       <c r="A713" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B713" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C713" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D713" t="s">
-        <v>1951</v>
+        <v>1870</v>
       </c>
       <c r="E713" t="s">
-        <v>1952</v>
+        <v>1947</v>
       </c>
       <c r="F713" t="s">
         <v>1953</v>
       </c>
       <c r="G713" t="s">
+        <v>1949</v>
+      </c>
+      <c r="H713" t="s">
         <v>1954</v>
-      </c>
-[...1 lines deleted...]
-        <v>1955</v>
       </c>
       <c r="I713"/>
       <c r="J713"/>
     </row>
     <row r="714" spans="1:10">
       <c r="A714" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B714" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C714" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D714" t="s">
+        <v>1955</v>
+      </c>
+      <c r="E714" t="s">
         <v>1956</v>
       </c>
-      <c r="E714" t="s">
+      <c r="F714" t="s">
         <v>1957</v>
       </c>
-      <c r="F714" t="s">
+      <c r="G714" t="s">
         <v>1958</v>
       </c>
-      <c r="G714" t="s">
+      <c r="H714" t="s">
         <v>1959</v>
-      </c>
-[...1 lines deleted...]
-        <v>1398</v>
       </c>
       <c r="I714"/>
       <c r="J714"/>
     </row>
     <row r="715" spans="1:10">
       <c r="A715" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B715" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C715" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D715" t="s">
-        <v>1956</v>
+        <v>1960</v>
       </c>
       <c r="E715" t="s">
-        <v>1957</v>
+        <v>1961</v>
       </c>
       <c r="F715" t="s">
-        <v>1960</v>
+        <v>1962</v>
       </c>
       <c r="G715" t="s">
-        <v>1959</v>
+        <v>1963</v>
       </c>
       <c r="H715" t="s">
-        <v>1961</v>
+        <v>1402</v>
       </c>
       <c r="I715"/>
       <c r="J715"/>
     </row>
     <row r="716" spans="1:10">
       <c r="A716" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B716" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C716" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D716" t="s">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="E716" t="s">
-        <v>1963</v>
+        <v>1961</v>
       </c>
       <c r="F716" t="s">
         <v>1964</v>
       </c>
       <c r="G716" t="s">
+        <v>1963</v>
+      </c>
+      <c r="H716" t="s">
         <v>1965</v>
-      </c>
-[...1 lines deleted...]
-        <v>1966</v>
       </c>
       <c r="I716"/>
       <c r="J716"/>
     </row>
     <row r="717" spans="1:10">
       <c r="A717" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B717" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C717" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D717" t="s">
+        <v>1966</v>
+      </c>
+      <c r="E717" t="s">
         <v>1967</v>
       </c>
-      <c r="E717" t="s">
+      <c r="F717" t="s">
         <v>1968</v>
       </c>
-      <c r="F717" t="s">
+      <c r="G717" t="s">
         <v>1969</v>
       </c>
-      <c r="G717" t="s">
+      <c r="H717" t="s">
         <v>1970</v>
-      </c>
-[...1 lines deleted...]
-        <v>1971</v>
       </c>
       <c r="I717"/>
       <c r="J717"/>
     </row>
     <row r="718" spans="1:10">
       <c r="A718" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B718" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C718" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D718" t="s">
-        <v>1967</v>
+        <v>1971</v>
       </c>
       <c r="E718" t="s">
-        <v>1968</v>
+        <v>1972</v>
       </c>
       <c r="F718" t="s">
-        <v>1972</v>
+        <v>1973</v>
       </c>
       <c r="G718" t="s">
-        <v>1970</v>
+        <v>1974</v>
       </c>
       <c r="H718" t="s">
-        <v>1971</v>
-[...3 lines deleted...]
-      </c>
+        <v>1975</v>
+      </c>
+      <c r="I718"/>
       <c r="J718"/>
     </row>
     <row r="719" spans="1:10">
       <c r="A719" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B719" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C719" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D719" t="s">
-        <v>1967</v>
+        <v>1971</v>
       </c>
       <c r="E719" t="s">
-        <v>1973</v>
+        <v>1972</v>
       </c>
       <c r="F719" t="s">
+        <v>1976</v>
+      </c>
+      <c r="G719" t="s">
         <v>1974</v>
       </c>
-      <c r="G719" t="s">
+      <c r="H719" t="s">
         <v>1975</v>
       </c>
-      <c r="H719" t="s">
-[...2 lines deleted...]
-      <c r="I719"/>
+      <c r="I719" t="s">
+        <v>1975</v>
+      </c>
       <c r="J719"/>
     </row>
     <row r="720" spans="1:10">
       <c r="A720" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B720" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C720" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D720" t="s">
+        <v>1971</v>
+      </c>
+      <c r="E720" t="s">
         <v>1977</v>
       </c>
-      <c r="E720" t="s">
+      <c r="F720" t="s">
         <v>1978</v>
       </c>
-      <c r="F720" t="s">
+      <c r="G720" t="s">
         <v>1979</v>
       </c>
-      <c r="G720" t="s">
+      <c r="H720" t="s">
         <v>1980</v>
-      </c>
-[...1 lines deleted...]
-        <v>592</v>
       </c>
       <c r="I720"/>
       <c r="J720"/>
     </row>
     <row r="721" spans="1:10">
       <c r="A721" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B721" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C721" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D721" t="s">
         <v>1981</v>
       </c>
       <c r="E721" t="s">
         <v>1982</v>
       </c>
       <c r="F721" t="s">
         <v>1983</v>
       </c>
       <c r="G721" t="s">
         <v>1984</v>
       </c>
       <c r="H721" t="s">
-        <v>1985</v>
+        <v>592</v>
       </c>
       <c r="I721"/>
       <c r="J721"/>
     </row>
     <row r="722" spans="1:10">
       <c r="A722" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B722" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C722" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D722" t="s">
-        <v>1981</v>
+        <v>1985</v>
       </c>
       <c r="E722" t="s">
-        <v>1982</v>
+        <v>1986</v>
       </c>
       <c r="F722" t="s">
-        <v>1986</v>
+        <v>1987</v>
       </c>
       <c r="G722" t="s">
-        <v>1984</v>
+        <v>1988</v>
       </c>
       <c r="H722" t="s">
-        <v>1987</v>
+        <v>1989</v>
       </c>
       <c r="I722"/>
       <c r="J722"/>
     </row>
     <row r="723" spans="1:10">
       <c r="A723" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B723" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C723" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D723" t="s">
-        <v>1981</v>
+        <v>1985</v>
       </c>
       <c r="E723" t="s">
-        <v>1982</v>
+        <v>1986</v>
       </c>
       <c r="F723" t="s">
+        <v>1990</v>
+      </c>
+      <c r="G723" t="s">
         <v>1988</v>
       </c>
-      <c r="G723" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H723" t="s">
-        <v>1987</v>
-[...3 lines deleted...]
-      </c>
+        <v>1991</v>
+      </c>
+      <c r="I723"/>
       <c r="J723"/>
     </row>
     <row r="724" spans="1:10">
       <c r="A724" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B724" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C724" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D724" t="s">
-        <v>1981</v>
+        <v>1985</v>
       </c>
       <c r="E724" t="s">
-        <v>1982</v>
+        <v>1986</v>
       </c>
       <c r="F724" t="s">
-        <v>1989</v>
+        <v>1992</v>
       </c>
       <c r="G724" t="s">
-        <v>1984</v>
+        <v>1988</v>
       </c>
       <c r="H724" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="I724"/>
+        <v>1991</v>
+      </c>
+      <c r="I724" t="s">
+        <v>1991</v>
+      </c>
       <c r="J724"/>
     </row>
     <row r="725" spans="1:10">
       <c r="A725" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B725" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C725" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D725" t="s">
-        <v>1981</v>
+        <v>1985</v>
       </c>
       <c r="E725" t="s">
-        <v>1982</v>
+        <v>1986</v>
       </c>
       <c r="F725" t="s">
-        <v>1990</v>
+        <v>1993</v>
       </c>
       <c r="G725" t="s">
-        <v>1991</v>
+        <v>1988</v>
       </c>
       <c r="H725" t="s">
-        <v>1992</v>
+        <v>16</v>
       </c>
       <c r="I725"/>
       <c r="J725"/>
     </row>
     <row r="726" spans="1:10">
       <c r="A726" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B726" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C726" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D726" t="s">
-        <v>1981</v>
+        <v>1985</v>
       </c>
       <c r="E726" t="s">
-        <v>1982</v>
+        <v>1986</v>
       </c>
       <c r="F726" t="s">
-        <v>1993</v>
+        <v>1994</v>
       </c>
       <c r="G726" t="s">
-        <v>1991</v>
+        <v>1995</v>
       </c>
       <c r="H726" t="s">
-        <v>1994</v>
+        <v>1996</v>
       </c>
       <c r="I726"/>
       <c r="J726"/>
     </row>
     <row r="727" spans="1:10">
       <c r="A727" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B727" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C727" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D727" t="s">
-        <v>1981</v>
+        <v>1985</v>
       </c>
       <c r="E727" t="s">
-        <v>1982</v>
+        <v>1986</v>
       </c>
       <c r="F727" t="s">
+        <v>1997</v>
+      </c>
+      <c r="G727" t="s">
         <v>1995</v>
       </c>
-      <c r="G727" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H727" t="s">
-        <v>1239</v>
+        <v>1998</v>
       </c>
       <c r="I727"/>
       <c r="J727"/>
     </row>
     <row r="728" spans="1:10">
       <c r="A728" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B728" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C728" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D728" t="s">
-        <v>1981</v>
+        <v>1985</v>
       </c>
       <c r="E728" t="s">
-        <v>1982</v>
+        <v>1986</v>
       </c>
       <c r="F728" t="s">
-        <v>1997</v>
+        <v>1999</v>
       </c>
       <c r="G728" t="s">
-        <v>1998</v>
+        <v>2000</v>
       </c>
       <c r="H728" t="s">
-        <v>517</v>
+        <v>1243</v>
       </c>
       <c r="I728"/>
       <c r="J728"/>
     </row>
     <row r="729" spans="1:10">
       <c r="A729" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B729" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C729" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D729" t="s">
-        <v>1981</v>
+        <v>1985</v>
       </c>
       <c r="E729" t="s">
-        <v>1982</v>
+        <v>1986</v>
       </c>
       <c r="F729" t="s">
-        <v>1999</v>
+        <v>2001</v>
       </c>
       <c r="G729" t="s">
-        <v>2000</v>
+        <v>2002</v>
       </c>
       <c r="H729" t="s">
-        <v>2001</v>
+        <v>517</v>
       </c>
       <c r="I729"/>
       <c r="J729"/>
     </row>
     <row r="730" spans="1:10">
       <c r="A730" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B730" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C730" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D730" t="s">
-        <v>1981</v>
+        <v>1985</v>
       </c>
       <c r="E730" t="s">
-        <v>1982</v>
+        <v>1986</v>
       </c>
       <c r="F730" t="s">
-        <v>2002</v>
+        <v>2003</v>
       </c>
       <c r="G730" t="s">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="H730" t="s">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="I730"/>
       <c r="J730"/>
     </row>
     <row r="731" spans="1:10">
       <c r="A731" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B731" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C731" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D731" t="s">
-        <v>1981</v>
+        <v>1985</v>
       </c>
       <c r="E731" t="s">
-        <v>1982</v>
+        <v>1986</v>
       </c>
       <c r="F731" t="s">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="G731" t="s">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="H731" t="s">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="I731"/>
       <c r="J731"/>
     </row>
     <row r="732" spans="1:10">
       <c r="A732" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B732" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C732" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D732" t="s">
-        <v>1981</v>
+        <v>1985</v>
       </c>
       <c r="E732" t="s">
-        <v>1982</v>
+        <v>1986</v>
       </c>
       <c r="F732" t="s">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="G732" t="s">
-        <v>2006</v>
+        <v>2010</v>
       </c>
       <c r="H732" t="s">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="I732"/>
       <c r="J732"/>
     </row>
     <row r="733" spans="1:10">
       <c r="A733" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B733" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C733" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D733" t="s">
-        <v>1981</v>
+        <v>1985</v>
       </c>
       <c r="E733" t="s">
-        <v>1982</v>
+        <v>1986</v>
       </c>
       <c r="F733" t="s">
+        <v>2012</v>
+      </c>
+      <c r="G733" t="s">
         <v>2010</v>
       </c>
-      <c r="G733" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H733" t="s">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="I733"/>
       <c r="J733"/>
     </row>
     <row r="734" spans="1:10">
       <c r="A734" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B734" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C734" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D734" t="s">
-        <v>1981</v>
+        <v>1985</v>
       </c>
       <c r="E734" t="s">
-        <v>1982</v>
+        <v>1986</v>
       </c>
       <c r="F734" t="s">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="G734" t="s">
-        <v>2011</v>
+        <v>2015</v>
       </c>
       <c r="H734" t="s">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="I734"/>
       <c r="J734"/>
     </row>
     <row r="735" spans="1:10">
       <c r="A735" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B735" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C735" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D735" t="s">
-        <v>1981</v>
+        <v>1985</v>
       </c>
       <c r="E735" t="s">
-        <v>1982</v>
+        <v>1986</v>
       </c>
       <c r="F735" t="s">
+        <v>2017</v>
+      </c>
+      <c r="G735" t="s">
         <v>2015</v>
       </c>
-      <c r="G735" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H735" t="s">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="I735"/>
       <c r="J735"/>
     </row>
     <row r="736" spans="1:10">
       <c r="A736" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B736" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C736" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D736" t="s">
-        <v>1981</v>
+        <v>1985</v>
       </c>
       <c r="E736" t="s">
-        <v>1982</v>
+        <v>1986</v>
       </c>
       <c r="F736" t="s">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="G736" t="s">
-        <v>2016</v>
+        <v>2020</v>
       </c>
       <c r="H736" t="s">
-        <v>2019</v>
+        <v>2021</v>
       </c>
       <c r="I736"/>
       <c r="J736"/>
     </row>
     <row r="737" spans="1:10">
       <c r="A737" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B737" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C737" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D737" t="s">
-        <v>1981</v>
+        <v>1985</v>
       </c>
       <c r="E737" t="s">
-        <v>1982</v>
+        <v>1986</v>
       </c>
       <c r="F737" t="s">
+        <v>2022</v>
+      </c>
+      <c r="G737" t="s">
         <v>2020</v>
       </c>
-      <c r="G737" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H737" t="s">
-        <v>1557</v>
+        <v>2023</v>
       </c>
       <c r="I737"/>
       <c r="J737"/>
     </row>
     <row r="738" spans="1:10">
       <c r="A738" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B738" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C738" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D738" t="s">
-        <v>1981</v>
+        <v>1985</v>
       </c>
       <c r="E738" t="s">
-        <v>1982</v>
+        <v>1986</v>
       </c>
       <c r="F738" t="s">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="G738" t="s">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="H738" t="s">
-        <v>2024</v>
+        <v>1561</v>
       </c>
       <c r="I738"/>
       <c r="J738"/>
     </row>
     <row r="739" spans="1:10">
       <c r="A739" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B739" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C739" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D739" t="s">
-        <v>1981</v>
+        <v>1985</v>
       </c>
       <c r="E739" t="s">
-        <v>1982</v>
+        <v>1986</v>
       </c>
       <c r="F739" t="s">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G739" t="s">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="H739" t="s">
-        <v>2027</v>
-[...1 lines deleted...]
-      <c r="I739" t="s">
         <v>2028</v>
       </c>
+      <c r="I739"/>
       <c r="J739"/>
     </row>
     <row r="740" spans="1:10">
       <c r="A740" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B740" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C740" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D740" t="s">
-        <v>1981</v>
+        <v>1985</v>
       </c>
       <c r="E740" t="s">
-        <v>1982</v>
+        <v>1986</v>
       </c>
       <c r="F740" t="s">
         <v>2029</v>
       </c>
       <c r="G740" t="s">
         <v>2030</v>
       </c>
       <c r="H740" t="s">
         <v>2031</v>
       </c>
-      <c r="I740"/>
+      <c r="I740" t="s">
+        <v>2032</v>
+      </c>
       <c r="J740"/>
     </row>
     <row r="741" spans="1:10">
       <c r="A741" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B741" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C741" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D741" t="s">
-        <v>1981</v>
+        <v>1985</v>
       </c>
       <c r="E741" t="s">
-        <v>1982</v>
+        <v>1986</v>
       </c>
       <c r="F741" t="s">
-        <v>2032</v>
+        <v>2033</v>
       </c>
       <c r="G741" t="s">
-        <v>2030</v>
+        <v>2034</v>
       </c>
       <c r="H741" t="s">
-        <v>2033</v>
+        <v>2035</v>
       </c>
       <c r="I741"/>
       <c r="J741"/>
     </row>
     <row r="742" spans="1:10">
       <c r="A742" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B742" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C742" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D742" t="s">
-        <v>1981</v>
+        <v>1985</v>
       </c>
       <c r="E742" t="s">
-        <v>1982</v>
+        <v>1986</v>
       </c>
       <c r="F742" t="s">
+        <v>2036</v>
+      </c>
+      <c r="G742" t="s">
         <v>2034</v>
       </c>
-      <c r="G742" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H742" t="s">
-        <v>1449</v>
-[...3 lines deleted...]
-      </c>
+        <v>2037</v>
+      </c>
+      <c r="I742"/>
       <c r="J742"/>
     </row>
     <row r="743" spans="1:10">
       <c r="A743" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B743" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C743" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D743" t="s">
-        <v>1981</v>
+        <v>1985</v>
       </c>
       <c r="E743" t="s">
-        <v>2036</v>
+        <v>1986</v>
       </c>
       <c r="F743" t="s">
-        <v>2037</v>
+        <v>2038</v>
       </c>
       <c r="G743" t="s">
-        <v>2038</v>
+        <v>2039</v>
       </c>
       <c r="H743" t="s">
-        <v>2039</v>
-[...1 lines deleted...]
-      <c r="I743"/>
+        <v>1453</v>
+      </c>
+      <c r="I743" t="s">
+        <v>1453</v>
+      </c>
       <c r="J743"/>
     </row>
     <row r="744" spans="1:10">
       <c r="A744" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B744" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C744" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D744" t="s">
-        <v>1981</v>
+        <v>1985</v>
       </c>
       <c r="E744" t="s">
-        <v>2036</v>
+        <v>2040</v>
       </c>
       <c r="F744" t="s">
-        <v>2040</v>
+        <v>2041</v>
       </c>
       <c r="G744" t="s">
-        <v>2038</v>
+        <v>2042</v>
       </c>
       <c r="H744" t="s">
-        <v>1860</v>
+        <v>2043</v>
       </c>
       <c r="I744"/>
       <c r="J744"/>
     </row>
     <row r="745" spans="1:10">
       <c r="A745" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B745" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C745" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D745" t="s">
-        <v>1981</v>
+        <v>1985</v>
       </c>
       <c r="E745" t="s">
-        <v>2036</v>
+        <v>2040</v>
       </c>
       <c r="F745" t="s">
-        <v>2041</v>
+        <v>2044</v>
       </c>
       <c r="G745" t="s">
-        <v>2038</v>
+        <v>2042</v>
       </c>
       <c r="H745" t="s">
-        <v>16</v>
+        <v>1864</v>
       </c>
       <c r="I745"/>
       <c r="J745"/>
     </row>
     <row r="746" spans="1:10">
       <c r="A746" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B746" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C746" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D746" t="s">
+        <v>1985</v>
+      </c>
+      <c r="E746" t="s">
+        <v>2040</v>
+      </c>
+      <c r="F746" t="s">
+        <v>2045</v>
+      </c>
+      <c r="G746" t="s">
         <v>2042</v>
       </c>
-      <c r="E746" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H746" t="s">
-        <v>1781</v>
+        <v>16</v>
       </c>
       <c r="I746"/>
       <c r="J746"/>
     </row>
     <row r="747" spans="1:10">
       <c r="A747" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B747" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C747" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D747" t="s">
-        <v>2042</v>
+        <v>2046</v>
       </c>
       <c r="E747" t="s">
-        <v>2043</v>
+        <v>2047</v>
       </c>
       <c r="F747" t="s">
-        <v>2046</v>
+        <v>2048</v>
       </c>
       <c r="G747" t="s">
-        <v>2047</v>
+        <v>2049</v>
       </c>
       <c r="H747" t="s">
-        <v>2048</v>
+        <v>1785</v>
       </c>
       <c r="I747"/>
       <c r="J747"/>
     </row>
     <row r="748" spans="1:10">
       <c r="A748" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B748" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C748" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D748" t="s">
-        <v>2042</v>
+        <v>2046</v>
       </c>
       <c r="E748" t="s">
-        <v>2049</v>
+        <v>2047</v>
       </c>
       <c r="F748" t="s">
         <v>2050</v>
       </c>
       <c r="G748" t="s">
         <v>2051</v>
       </c>
       <c r="H748" t="s">
         <v>2052</v>
       </c>
       <c r="I748"/>
       <c r="J748"/>
     </row>
     <row r="749" spans="1:10">
       <c r="A749" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B749" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C749" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D749" t="s">
-        <v>2042</v>
+        <v>2046</v>
       </c>
       <c r="E749" t="s">
-        <v>2049</v>
+        <v>2053</v>
       </c>
       <c r="F749" t="s">
-        <v>2053</v>
+        <v>2054</v>
       </c>
       <c r="G749" t="s">
-        <v>2054</v>
+        <v>2055</v>
       </c>
       <c r="H749" t="s">
-        <v>2055</v>
+        <v>2056</v>
       </c>
       <c r="I749"/>
       <c r="J749"/>
     </row>
     <row r="750" spans="1:10">
       <c r="A750" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B750" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C750" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D750" t="s">
-        <v>2042</v>
+        <v>2046</v>
       </c>
       <c r="E750" t="s">
-        <v>2049</v>
+        <v>2053</v>
       </c>
       <c r="F750" t="s">
-        <v>2056</v>
+        <v>2057</v>
       </c>
       <c r="G750" t="s">
-        <v>2054</v>
+        <v>2058</v>
       </c>
       <c r="H750" t="s">
-        <v>1550</v>
+        <v>2059</v>
       </c>
       <c r="I750"/>
       <c r="J750"/>
     </row>
     <row r="751" spans="1:10">
       <c r="A751" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B751" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C751" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D751" t="s">
-        <v>2042</v>
+        <v>2046</v>
       </c>
       <c r="E751" t="s">
-        <v>2057</v>
+        <v>2053</v>
       </c>
       <c r="F751" t="s">
+        <v>2060</v>
+      </c>
+      <c r="G751" t="s">
         <v>2058</v>
       </c>
-      <c r="G751" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H751" t="s">
-        <v>2060</v>
+        <v>1554</v>
       </c>
       <c r="I751"/>
       <c r="J751"/>
     </row>
     <row r="752" spans="1:10">
       <c r="A752" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B752" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C752" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D752" t="s">
-        <v>2042</v>
+        <v>2046</v>
       </c>
       <c r="E752" t="s">
-        <v>2057</v>
+        <v>2061</v>
       </c>
       <c r="F752" t="s">
-        <v>2061</v>
+        <v>2062</v>
       </c>
       <c r="G752" t="s">
-        <v>2059</v>
+        <v>2063</v>
       </c>
       <c r="H752" t="s">
-        <v>2060</v>
-[...3 lines deleted...]
-      </c>
+        <v>2064</v>
+      </c>
+      <c r="I752"/>
       <c r="J752"/>
     </row>
     <row r="753" spans="1:10">
       <c r="A753" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B753" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C753" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D753" t="s">
-        <v>2042</v>
+        <v>2046</v>
       </c>
       <c r="E753" t="s">
-        <v>2057</v>
+        <v>2061</v>
       </c>
       <c r="F753" t="s">
+        <v>2065</v>
+      </c>
+      <c r="G753" t="s">
         <v>2063</v>
       </c>
-      <c r="G753" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H753" t="s">
-        <v>1942</v>
-[...1 lines deleted...]
-      <c r="I753"/>
+        <v>2064</v>
+      </c>
+      <c r="I753" t="s">
+        <v>2066</v>
+      </c>
       <c r="J753"/>
     </row>
     <row r="754" spans="1:10">
       <c r="A754" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B754" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C754" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D754" t="s">
-        <v>2042</v>
+        <v>2046</v>
       </c>
       <c r="E754" t="s">
-        <v>2057</v>
+        <v>2061</v>
       </c>
       <c r="F754" t="s">
-        <v>2064</v>
+        <v>2067</v>
       </c>
       <c r="G754" t="s">
-        <v>2065</v>
+        <v>2063</v>
       </c>
       <c r="H754" t="s">
-        <v>2066</v>
+        <v>1946</v>
       </c>
       <c r="I754"/>
       <c r="J754"/>
     </row>
     <row r="755" spans="1:10">
       <c r="A755" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B755" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C755" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D755" t="s">
-        <v>2042</v>
+        <v>2046</v>
       </c>
       <c r="E755" t="s">
-        <v>2057</v>
+        <v>2061</v>
       </c>
       <c r="F755" t="s">
-        <v>2067</v>
+        <v>2068</v>
       </c>
       <c r="G755" t="s">
-        <v>2065</v>
+        <v>2069</v>
       </c>
       <c r="H755" t="s">
-        <v>2068</v>
+        <v>2070</v>
       </c>
       <c r="I755"/>
       <c r="J755"/>
     </row>
     <row r="756" spans="1:10">
       <c r="A756" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B756" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C756" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D756" t="s">
-        <v>2042</v>
+        <v>2046</v>
       </c>
       <c r="E756" t="s">
-        <v>2057</v>
+        <v>2061</v>
       </c>
       <c r="F756" t="s">
+        <v>2071</v>
+      </c>
+      <c r="G756" t="s">
         <v>2069</v>
       </c>
-      <c r="G756" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H756" t="s">
-        <v>2068</v>
+        <v>2072</v>
       </c>
       <c r="I756"/>
-      <c r="J756" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J756"/>
     </row>
     <row r="757" spans="1:10">
       <c r="A757" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B757" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C757" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D757" t="s">
-        <v>2042</v>
+        <v>2046</v>
       </c>
       <c r="E757" t="s">
-        <v>2057</v>
+        <v>2061</v>
       </c>
       <c r="F757" t="s">
-        <v>2070</v>
+        <v>2073</v>
       </c>
       <c r="G757" t="s">
-        <v>2065</v>
+        <v>2069</v>
       </c>
       <c r="H757" t="s">
-        <v>2071</v>
+        <v>2072</v>
       </c>
       <c r="I757"/>
-      <c r="J757"/>
+      <c r="J757" t="s">
+        <v>2072</v>
+      </c>
     </row>
     <row r="758" spans="1:10">
       <c r="A758" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B758" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C758" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D758" t="s">
-        <v>2042</v>
+        <v>2046</v>
       </c>
       <c r="E758" t="s">
-        <v>2057</v>
+        <v>2061</v>
       </c>
       <c r="F758" t="s">
-        <v>2072</v>
+        <v>2074</v>
       </c>
       <c r="G758" t="s">
-        <v>2065</v>
+        <v>2069</v>
       </c>
       <c r="H758" t="s">
-        <v>2073</v>
+        <v>2075</v>
       </c>
       <c r="I758"/>
       <c r="J758"/>
     </row>
     <row r="759" spans="1:10">
       <c r="A759" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B759" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C759" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D759" t="s">
-        <v>2042</v>
+        <v>2046</v>
       </c>
       <c r="E759" t="s">
-        <v>2057</v>
+        <v>2061</v>
       </c>
       <c r="F759" t="s">
-        <v>2074</v>
+        <v>2076</v>
       </c>
       <c r="G759" t="s">
-        <v>2065</v>
+        <v>2069</v>
       </c>
       <c r="H759" t="s">
-        <v>2073</v>
+        <v>2077</v>
       </c>
       <c r="I759"/>
-      <c r="J759" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J759"/>
     </row>
     <row r="760" spans="1:10">
       <c r="A760" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B760" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C760" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D760" t="s">
-        <v>2042</v>
+        <v>2046</v>
       </c>
       <c r="E760" t="s">
-        <v>2057</v>
+        <v>2061</v>
       </c>
       <c r="F760" t="s">
-        <v>2075</v>
+        <v>2078</v>
       </c>
       <c r="G760" t="s">
-        <v>2076</v>
+        <v>2069</v>
       </c>
       <c r="H760" t="s">
         <v>2077</v>
       </c>
       <c r="I760"/>
-      <c r="J760"/>
+      <c r="J760" t="s">
+        <v>2077</v>
+      </c>
     </row>
     <row r="761" spans="1:10">
       <c r="A761" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B761" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C761" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D761" t="s">
-        <v>2042</v>
+        <v>2046</v>
       </c>
       <c r="E761" t="s">
-        <v>2057</v>
+        <v>2061</v>
       </c>
       <c r="F761" t="s">
-        <v>2078</v>
+        <v>2079</v>
       </c>
       <c r="G761" t="s">
-        <v>2076</v>
+        <v>2080</v>
       </c>
       <c r="H761" t="s">
-        <v>2079</v>
+        <v>2081</v>
       </c>
       <c r="I761"/>
       <c r="J761"/>
     </row>
     <row r="762" spans="1:10">
       <c r="A762" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B762" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C762" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D762" t="s">
-        <v>2080</v>
+        <v>2046</v>
       </c>
       <c r="E762" t="s">
-        <v>2081</v>
+        <v>2061</v>
       </c>
       <c r="F762" t="s">
         <v>2082</v>
       </c>
       <c r="G762" t="s">
+        <v>2080</v>
+      </c>
+      <c r="H762" t="s">
         <v>2083</v>
-      </c>
-[...1 lines deleted...]
-        <v>2084</v>
       </c>
       <c r="I762"/>
       <c r="J762"/>
     </row>
     <row r="763" spans="1:10">
       <c r="A763" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B763" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C763" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D763" t="s">
-        <v>2080</v>
+        <v>2084</v>
       </c>
       <c r="E763" t="s">
-        <v>2081</v>
+        <v>2085</v>
       </c>
       <c r="F763" t="s">
-        <v>2085</v>
+        <v>2086</v>
       </c>
       <c r="G763" t="s">
-        <v>2083</v>
+        <v>2087</v>
       </c>
       <c r="H763" t="s">
-        <v>2086</v>
+        <v>2088</v>
       </c>
       <c r="I763"/>
       <c r="J763"/>
     </row>
     <row r="764" spans="1:10">
       <c r="A764" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B764" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C764" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D764" t="s">
-        <v>2080</v>
+        <v>2084</v>
       </c>
       <c r="E764" t="s">
-        <v>2081</v>
+        <v>2085</v>
       </c>
       <c r="F764" t="s">
+        <v>2089</v>
+      </c>
+      <c r="G764" t="s">
         <v>2087</v>
       </c>
-      <c r="G764" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H764" t="s">
-        <v>2089</v>
+        <v>2090</v>
       </c>
       <c r="I764"/>
       <c r="J764"/>
     </row>
     <row r="765" spans="1:10">
       <c r="A765" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B765" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C765" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D765" t="s">
-        <v>2080</v>
+        <v>2084</v>
       </c>
       <c r="E765" t="s">
-        <v>2081</v>
+        <v>2085</v>
       </c>
       <c r="F765" t="s">
-        <v>2090</v>
+        <v>2091</v>
       </c>
       <c r="G765" t="s">
-        <v>2088</v>
+        <v>2092</v>
       </c>
       <c r="H765" t="s">
-        <v>2091</v>
+        <v>2093</v>
       </c>
       <c r="I765"/>
       <c r="J765"/>
     </row>
     <row r="766" spans="1:10">
       <c r="A766" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B766" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C766" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D766" t="s">
-        <v>2080</v>
+        <v>2084</v>
       </c>
       <c r="E766" t="s">
-        <v>2081</v>
+        <v>2085</v>
       </c>
       <c r="F766" t="s">
+        <v>2094</v>
+      </c>
+      <c r="G766" t="s">
         <v>2092</v>
       </c>
-      <c r="G766" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H766" t="s">
-        <v>2093</v>
+        <v>2095</v>
       </c>
       <c r="I766"/>
       <c r="J766"/>
     </row>
     <row r="767" spans="1:10">
       <c r="A767" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B767" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C767" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D767" t="s">
-        <v>2080</v>
+        <v>2084</v>
       </c>
       <c r="E767" t="s">
-        <v>2081</v>
+        <v>2085</v>
       </c>
       <c r="F767" t="s">
-        <v>2094</v>
+        <v>2096</v>
       </c>
       <c r="G767" t="s">
-        <v>2088</v>
+        <v>2092</v>
       </c>
       <c r="H767" t="s">
-        <v>1994</v>
+        <v>2097</v>
       </c>
       <c r="I767"/>
       <c r="J767"/>
     </row>
     <row r="768" spans="1:10">
       <c r="A768" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B768" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C768" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D768" t="s">
-        <v>2080</v>
+        <v>2084</v>
       </c>
       <c r="E768" t="s">
-        <v>2081</v>
+        <v>2085</v>
       </c>
       <c r="F768" t="s">
-        <v>2095</v>
+        <v>2098</v>
       </c>
       <c r="G768" t="s">
-        <v>2088</v>
+        <v>2092</v>
       </c>
       <c r="H768" t="s">
-        <v>2096</v>
+        <v>1998</v>
       </c>
       <c r="I768"/>
       <c r="J768"/>
     </row>
     <row r="769" spans="1:10">
       <c r="A769" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B769" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C769" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D769" t="s">
-        <v>2097</v>
+        <v>2084</v>
       </c>
       <c r="E769" t="s">
-        <v>2098</v>
+        <v>2085</v>
       </c>
       <c r="F769" t="s">
         <v>2099</v>
       </c>
       <c r="G769" t="s">
+        <v>2092</v>
+      </c>
+      <c r="H769" t="s">
         <v>2100</v>
-      </c>
-[...1 lines deleted...]
-        <v>2101</v>
       </c>
       <c r="I769"/>
       <c r="J769"/>
     </row>
     <row r="770" spans="1:10">
       <c r="A770" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B770" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C770" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D770" t="s">
-        <v>2097</v>
+        <v>2101</v>
       </c>
       <c r="E770" t="s">
         <v>2102</v>
       </c>
       <c r="F770" t="s">
         <v>2103</v>
       </c>
       <c r="G770" t="s">
         <v>2104</v>
       </c>
       <c r="H770" t="s">
-        <v>592</v>
+        <v>2105</v>
       </c>
       <c r="I770"/>
       <c r="J770"/>
     </row>
     <row r="771" spans="1:10">
       <c r="A771" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B771" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C771" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D771" t="s">
-        <v>2097</v>
+        <v>2101</v>
       </c>
       <c r="E771" t="s">
-        <v>2105</v>
+        <v>2106</v>
       </c>
       <c r="F771" t="s">
-        <v>2106</v>
+        <v>2107</v>
       </c>
       <c r="G771" t="s">
-        <v>2107</v>
+        <v>2108</v>
       </c>
       <c r="H771" t="s">
-        <v>1550</v>
+        <v>592</v>
       </c>
       <c r="I771"/>
       <c r="J771"/>
     </row>
     <row r="772" spans="1:10">
       <c r="A772" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B772" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C772" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D772" t="s">
-        <v>2097</v>
+        <v>2101</v>
       </c>
       <c r="E772" t="s">
-        <v>2105</v>
+        <v>2109</v>
       </c>
       <c r="F772" t="s">
-        <v>2108</v>
+        <v>2110</v>
       </c>
       <c r="G772" t="s">
-        <v>2107</v>
+        <v>2111</v>
       </c>
       <c r="H772" t="s">
-        <v>2109</v>
+        <v>1554</v>
       </c>
       <c r="I772"/>
       <c r="J772"/>
     </row>
     <row r="773" spans="1:10">
       <c r="A773" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B773" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C773" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D773" t="s">
-        <v>2097</v>
+        <v>2101</v>
       </c>
       <c r="E773" t="s">
-        <v>2110</v>
+        <v>2109</v>
       </c>
       <c r="F773" t="s">
+        <v>2112</v>
+      </c>
+      <c r="G773" t="s">
         <v>2111</v>
-      </c>
-[...1 lines deleted...]
-        <v>2112</v>
       </c>
       <c r="H773" t="s">
         <v>2113</v>
       </c>
       <c r="I773"/>
       <c r="J773"/>
     </row>
     <row r="774" spans="1:10">
       <c r="A774" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B774" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C774" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D774" t="s">
-        <v>2097</v>
+        <v>2101</v>
       </c>
       <c r="E774" t="s">
-        <v>2110</v>
+        <v>2114</v>
       </c>
       <c r="F774" t="s">
-        <v>2114</v>
+        <v>2115</v>
       </c>
       <c r="G774" t="s">
-        <v>2112</v>
+        <v>2116</v>
       </c>
       <c r="H774" t="s">
-        <v>16</v>
+        <v>2117</v>
       </c>
       <c r="I774"/>
       <c r="J774"/>
     </row>
     <row r="775" spans="1:10">
       <c r="A775" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B775" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C775" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D775" t="s">
-        <v>2097</v>
+        <v>2101</v>
       </c>
       <c r="E775" t="s">
-        <v>2115</v>
+        <v>2114</v>
       </c>
       <c r="F775" t="s">
+        <v>2118</v>
+      </c>
+      <c r="G775" t="s">
         <v>2116</v>
       </c>
-      <c r="G775" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H775" t="s">
-        <v>2118</v>
+        <v>16</v>
       </c>
       <c r="I775"/>
       <c r="J775"/>
     </row>
     <row r="776" spans="1:10">
       <c r="A776" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B776" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C776" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D776" t="s">
-        <v>2097</v>
+        <v>2101</v>
       </c>
       <c r="E776" t="s">
-        <v>2115</v>
+        <v>2119</v>
       </c>
       <c r="F776" t="s">
-        <v>2119</v>
+        <v>2120</v>
       </c>
       <c r="G776" t="s">
-        <v>2117</v>
+        <v>2121</v>
       </c>
       <c r="H776" t="s">
-        <v>2120</v>
+        <v>2122</v>
       </c>
       <c r="I776"/>
       <c r="J776"/>
     </row>
     <row r="777" spans="1:10">
       <c r="A777" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B777" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C777" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D777" t="s">
-        <v>2097</v>
+        <v>2101</v>
       </c>
       <c r="E777" t="s">
-        <v>2115</v>
+        <v>2119</v>
       </c>
       <c r="F777" t="s">
+        <v>2123</v>
+      </c>
+      <c r="G777" t="s">
         <v>2121</v>
       </c>
-      <c r="G777" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H777" t="s">
-        <v>2123</v>
+        <v>2124</v>
       </c>
       <c r="I777"/>
       <c r="J777"/>
     </row>
     <row r="778" spans="1:10">
       <c r="A778" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B778" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C778" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D778" t="s">
-        <v>2097</v>
+        <v>2101</v>
       </c>
       <c r="E778" t="s">
-        <v>2115</v>
+        <v>2119</v>
       </c>
       <c r="F778" t="s">
-        <v>2124</v>
+        <v>2125</v>
       </c>
       <c r="G778" t="s">
-        <v>2125</v>
+        <v>2126</v>
       </c>
       <c r="H778" t="s">
-        <v>2126</v>
+        <v>2127</v>
       </c>
       <c r="I778"/>
       <c r="J778"/>
     </row>
     <row r="779" spans="1:10">
       <c r="A779" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B779" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C779" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D779" t="s">
-        <v>2097</v>
+        <v>2101</v>
       </c>
       <c r="E779" t="s">
-        <v>2127</v>
+        <v>2119</v>
       </c>
       <c r="F779" t="s">
         <v>2128</v>
       </c>
       <c r="G779" t="s">
         <v>2129</v>
       </c>
       <c r="H779" t="s">
-        <v>1915</v>
+        <v>2130</v>
       </c>
       <c r="I779"/>
       <c r="J779"/>
     </row>
     <row r="780" spans="1:10">
       <c r="A780" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B780" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C780" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D780" t="s">
-        <v>2097</v>
+        <v>2101</v>
       </c>
       <c r="E780" t="s">
-        <v>2127</v>
+        <v>2131</v>
       </c>
       <c r="F780" t="s">
-        <v>2130</v>
+        <v>2132</v>
       </c>
       <c r="G780" t="s">
-        <v>2131</v>
+        <v>2133</v>
       </c>
       <c r="H780" t="s">
-        <v>2132</v>
+        <v>1919</v>
       </c>
       <c r="I780"/>
       <c r="J780"/>
     </row>
     <row r="781" spans="1:10">
       <c r="A781" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B781" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C781" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D781" t="s">
-        <v>2097</v>
+        <v>2101</v>
       </c>
       <c r="E781" t="s">
-        <v>2127</v>
+        <v>2131</v>
       </c>
       <c r="F781" t="s">
-        <v>2133</v>
+        <v>2134</v>
       </c>
       <c r="G781" t="s">
-        <v>2131</v>
+        <v>2135</v>
       </c>
       <c r="H781" t="s">
-        <v>2134</v>
+        <v>2136</v>
       </c>
       <c r="I781"/>
       <c r="J781"/>
     </row>
     <row r="782" spans="1:10">
       <c r="A782" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B782" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C782" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D782" t="s">
-        <v>2097</v>
+        <v>2101</v>
       </c>
       <c r="E782" t="s">
-        <v>2127</v>
+        <v>2131</v>
       </c>
       <c r="F782" t="s">
+        <v>2137</v>
+      </c>
+      <c r="G782" t="s">
         <v>2135</v>
       </c>
-      <c r="G782" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H782" t="s">
-        <v>2136</v>
+        <v>2138</v>
       </c>
       <c r="I782"/>
       <c r="J782"/>
     </row>
     <row r="783" spans="1:10">
       <c r="A783" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B783" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C783" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D783" t="s">
-        <v>2097</v>
+        <v>2101</v>
       </c>
       <c r="E783" t="s">
-        <v>2127</v>
+        <v>2131</v>
       </c>
       <c r="F783" t="s">
-        <v>2137</v>
+        <v>2139</v>
       </c>
       <c r="G783" t="s">
-        <v>2138</v>
+        <v>2135</v>
       </c>
       <c r="H783" t="s">
-        <v>2139</v>
+        <v>2140</v>
       </c>
       <c r="I783"/>
       <c r="J783"/>
     </row>
     <row r="784" spans="1:10">
       <c r="A784" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B784" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C784" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D784" t="s">
-        <v>2097</v>
+        <v>2101</v>
       </c>
       <c r="E784" t="s">
-        <v>2127</v>
+        <v>2131</v>
       </c>
       <c r="F784" t="s">
-        <v>2140</v>
+        <v>2141</v>
       </c>
       <c r="G784" t="s">
-        <v>2138</v>
+        <v>2142</v>
       </c>
       <c r="H784" t="s">
-        <v>1870</v>
+        <v>2143</v>
       </c>
       <c r="I784"/>
       <c r="J784"/>
     </row>
     <row r="785" spans="1:10">
       <c r="A785" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B785" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C785" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D785" t="s">
-        <v>2097</v>
+        <v>2101</v>
       </c>
       <c r="E785" t="s">
-        <v>2141</v>
+        <v>2131</v>
       </c>
       <c r="F785" t="s">
+        <v>2144</v>
+      </c>
+      <c r="G785" t="s">
         <v>2142</v>
       </c>
-      <c r="G785" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H785" t="s">
-        <v>2144</v>
+        <v>1874</v>
       </c>
       <c r="I785"/>
       <c r="J785"/>
     </row>
     <row r="786" spans="1:10">
       <c r="A786" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B786" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C786" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D786" t="s">
-        <v>2097</v>
+        <v>2101</v>
       </c>
       <c r="E786" t="s">
-        <v>2141</v>
+        <v>2145</v>
       </c>
       <c r="F786" t="s">
-        <v>2145</v>
+        <v>2146</v>
       </c>
       <c r="G786" t="s">
-        <v>2143</v>
+        <v>2147</v>
       </c>
       <c r="H786" t="s">
-        <v>16</v>
+        <v>2148</v>
       </c>
       <c r="I786"/>
       <c r="J786"/>
     </row>
     <row r="787" spans="1:10">
       <c r="A787" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B787" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C787" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D787" t="s">
-        <v>2097</v>
+        <v>2101</v>
       </c>
       <c r="E787" t="s">
-        <v>2146</v>
+        <v>2145</v>
       </c>
       <c r="F787" t="s">
+        <v>2149</v>
+      </c>
+      <c r="G787" t="s">
         <v>2147</v>
       </c>
-      <c r="G787" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H787" t="s">
-        <v>239</v>
+        <v>16</v>
       </c>
       <c r="I787"/>
       <c r="J787"/>
     </row>
     <row r="788" spans="1:10">
       <c r="A788" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B788" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C788" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D788" t="s">
-        <v>2097</v>
+        <v>2101</v>
       </c>
       <c r="E788" t="s">
-        <v>2146</v>
+        <v>2150</v>
       </c>
       <c r="F788" t="s">
-        <v>2149</v>
+        <v>2151</v>
       </c>
       <c r="G788" t="s">
-        <v>2150</v>
+        <v>2152</v>
       </c>
       <c r="H788" t="s">
-        <v>1239</v>
+        <v>239</v>
       </c>
       <c r="I788"/>
       <c r="J788"/>
     </row>
     <row r="789" spans="1:10">
       <c r="A789" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B789" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C789" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D789" t="s">
-        <v>2097</v>
+        <v>2101</v>
       </c>
       <c r="E789" t="s">
-        <v>2146</v>
+        <v>2150</v>
       </c>
       <c r="F789" t="s">
-        <v>2151</v>
+        <v>2153</v>
       </c>
       <c r="G789" t="s">
-        <v>2150</v>
+        <v>2154</v>
       </c>
       <c r="H789" t="s">
-        <v>239</v>
+        <v>1243</v>
       </c>
       <c r="I789"/>
       <c r="J789"/>
     </row>
     <row r="790" spans="1:10">
       <c r="A790" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B790" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C790" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D790" t="s">
-        <v>2097</v>
+        <v>2101</v>
       </c>
       <c r="E790" t="s">
-        <v>2146</v>
+        <v>2150</v>
       </c>
       <c r="F790" t="s">
-        <v>2152</v>
+        <v>2155</v>
       </c>
       <c r="G790" t="s">
-        <v>2150</v>
+        <v>2154</v>
       </c>
       <c r="H790" t="s">
         <v>239</v>
       </c>
       <c r="I790"/>
-      <c r="J790" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J790"/>
     </row>
     <row r="791" spans="1:10">
       <c r="A791" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B791" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C791" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D791" t="s">
-        <v>2097</v>
+        <v>2101</v>
       </c>
       <c r="E791" t="s">
-        <v>2146</v>
+        <v>2150</v>
       </c>
       <c r="F791" t="s">
-        <v>2153</v>
+        <v>2156</v>
       </c>
       <c r="G791" t="s">
-        <v>2150</v>
+        <v>2154</v>
       </c>
       <c r="H791" t="s">
-        <v>899</v>
+        <v>239</v>
       </c>
       <c r="I791"/>
-      <c r="J791"/>
+      <c r="J791" t="s">
+        <v>239</v>
+      </c>
     </row>
     <row r="792" spans="1:10">
       <c r="A792" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B792" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C792" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D792" t="s">
-        <v>2097</v>
+        <v>2101</v>
       </c>
       <c r="E792" t="s">
-        <v>2146</v>
+        <v>2150</v>
       </c>
       <c r="F792" t="s">
+        <v>2157</v>
+      </c>
+      <c r="G792" t="s">
         <v>2154</v>
       </c>
-      <c r="G792" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H792" t="s">
-        <v>2155</v>
+        <v>899</v>
       </c>
       <c r="I792"/>
       <c r="J792"/>
     </row>
     <row r="793" spans="1:10">
       <c r="A793" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B793" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C793" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D793" t="s">
-        <v>2097</v>
+        <v>2101</v>
       </c>
       <c r="E793" t="s">
-        <v>2146</v>
+        <v>2150</v>
       </c>
       <c r="F793" t="s">
-        <v>2156</v>
+        <v>2158</v>
       </c>
       <c r="G793" t="s">
-        <v>2150</v>
+        <v>2154</v>
       </c>
       <c r="H793" t="s">
-        <v>2157</v>
+        <v>2159</v>
       </c>
       <c r="I793"/>
       <c r="J793"/>
     </row>
     <row r="794" spans="1:10">
       <c r="A794" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B794" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C794" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D794" t="s">
-        <v>2097</v>
+        <v>2101</v>
       </c>
       <c r="E794" t="s">
-        <v>2146</v>
+        <v>2150</v>
       </c>
       <c r="F794" t="s">
-        <v>2158</v>
+        <v>2160</v>
       </c>
       <c r="G794" t="s">
-        <v>2150</v>
+        <v>2154</v>
       </c>
       <c r="H794" t="s">
-        <v>2157</v>
-[...3 lines deleted...]
-      </c>
+        <v>2161</v>
+      </c>
+      <c r="I794"/>
       <c r="J794"/>
     </row>
     <row r="795" spans="1:10">
       <c r="A795" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B795" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C795" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D795" t="s">
-        <v>2097</v>
+        <v>2101</v>
       </c>
       <c r="E795" t="s">
-        <v>2146</v>
+        <v>2150</v>
       </c>
       <c r="F795" t="s">
-        <v>2160</v>
+        <v>2162</v>
       </c>
       <c r="G795" t="s">
-        <v>2150</v>
+        <v>2154</v>
       </c>
       <c r="H795" t="s">
         <v>2161</v>
       </c>
-      <c r="I795"/>
+      <c r="I795" t="s">
+        <v>2163</v>
+      </c>
       <c r="J795"/>
     </row>
     <row r="796" spans="1:10">
       <c r="A796" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B796" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C796" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D796" t="s">
-        <v>2097</v>
+        <v>2101</v>
       </c>
       <c r="E796" t="s">
-        <v>2146</v>
+        <v>2150</v>
       </c>
       <c r="F796" t="s">
-        <v>2162</v>
+        <v>2164</v>
       </c>
       <c r="G796" t="s">
-        <v>2150</v>
+        <v>2154</v>
       </c>
       <c r="H796" t="s">
-        <v>2161</v>
+        <v>2165</v>
       </c>
       <c r="I796"/>
-      <c r="J796" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J796"/>
     </row>
     <row r="797" spans="1:10">
       <c r="A797" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B797" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C797" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D797" t="s">
-        <v>2097</v>
+        <v>2101</v>
       </c>
       <c r="E797" t="s">
-        <v>2146</v>
+        <v>2150</v>
       </c>
       <c r="F797" t="s">
-        <v>2163</v>
+        <v>2166</v>
       </c>
       <c r="G797" t="s">
-        <v>2164</v>
+        <v>2154</v>
       </c>
       <c r="H797" t="s">
         <v>2165</v>
       </c>
       <c r="I797"/>
-      <c r="J797"/>
+      <c r="J797" t="s">
+        <v>2165</v>
+      </c>
     </row>
     <row r="798" spans="1:10">
       <c r="A798" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B798" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C798" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D798" t="s">
-        <v>2097</v>
+        <v>2101</v>
       </c>
       <c r="E798" t="s">
-        <v>2146</v>
+        <v>2150</v>
       </c>
       <c r="F798" t="s">
-        <v>2166</v>
+        <v>2167</v>
       </c>
       <c r="G798" t="s">
-        <v>2164</v>
+        <v>2168</v>
       </c>
       <c r="H798" t="s">
-        <v>1342</v>
+        <v>2169</v>
       </c>
       <c r="I798"/>
       <c r="J798"/>
     </row>
     <row r="799" spans="1:10">
       <c r="A799" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B799" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C799" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D799" t="s">
-        <v>2097</v>
+        <v>2101</v>
       </c>
       <c r="E799" t="s">
-        <v>2146</v>
+        <v>2150</v>
       </c>
       <c r="F799" t="s">
-        <v>2167</v>
+        <v>2170</v>
       </c>
       <c r="G799" t="s">
         <v>2168</v>
       </c>
       <c r="H799" t="s">
-        <v>2169</v>
+        <v>1346</v>
       </c>
       <c r="I799"/>
       <c r="J799"/>
     </row>
     <row r="800" spans="1:10">
       <c r="A800" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B800" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C800" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D800" t="s">
-        <v>2097</v>
+        <v>2101</v>
       </c>
       <c r="E800" t="s">
-        <v>2146</v>
+        <v>2150</v>
       </c>
       <c r="F800" t="s">
-        <v>2170</v>
+        <v>2171</v>
       </c>
       <c r="G800" t="s">
-        <v>2168</v>
+        <v>2172</v>
       </c>
       <c r="H800" t="s">
-        <v>2169</v>
+        <v>2173</v>
       </c>
       <c r="I800"/>
-      <c r="J800" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J800"/>
     </row>
     <row r="801" spans="1:10">
       <c r="A801" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B801" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C801" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D801" t="s">
-        <v>2097</v>
+        <v>2101</v>
       </c>
       <c r="E801" t="s">
-        <v>2146</v>
+        <v>2150</v>
       </c>
       <c r="F801" t="s">
+        <v>2174</v>
+      </c>
+      <c r="G801" t="s">
         <v>2172</v>
-      </c>
-[...1 lines deleted...]
-        <v>2168</v>
       </c>
       <c r="H801" t="s">
         <v>2173</v>
       </c>
       <c r="I801"/>
-      <c r="J801"/>
+      <c r="J801" t="s">
+        <v>2175</v>
+      </c>
     </row>
     <row r="802" spans="1:10">
       <c r="A802" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B802" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C802" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D802" t="s">
-        <v>2097</v>
+        <v>2101</v>
       </c>
       <c r="E802" t="s">
-        <v>2146</v>
+        <v>2150</v>
       </c>
       <c r="F802" t="s">
-        <v>2174</v>
+        <v>2176</v>
       </c>
       <c r="G802" t="s">
-        <v>2168</v>
+        <v>2172</v>
       </c>
       <c r="H802" t="s">
-        <v>16</v>
+        <v>2177</v>
       </c>
       <c r="I802"/>
       <c r="J802"/>
     </row>
     <row r="803" spans="1:10">
       <c r="A803" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B803" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C803" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D803" t="s">
-        <v>2097</v>
+        <v>2101</v>
       </c>
       <c r="E803" t="s">
-        <v>2175</v>
+        <v>2150</v>
       </c>
       <c r="F803" t="s">
-        <v>2176</v>
+        <v>2178</v>
       </c>
       <c r="G803" t="s">
-        <v>2177</v>
+        <v>2172</v>
       </c>
       <c r="H803" t="s">
-        <v>2178</v>
+        <v>16</v>
       </c>
       <c r="I803"/>
       <c r="J803"/>
     </row>
     <row r="804" spans="1:10">
       <c r="A804" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B804" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C804" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D804" t="s">
-        <v>2097</v>
+        <v>2101</v>
       </c>
       <c r="E804" t="s">
         <v>2179</v>
       </c>
       <c r="F804" t="s">
         <v>2180</v>
       </c>
       <c r="G804" t="s">
         <v>2181</v>
       </c>
       <c r="H804" t="s">
         <v>2182</v>
       </c>
       <c r="I804"/>
       <c r="J804"/>
     </row>
     <row r="805" spans="1:10">
       <c r="A805" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B805" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C805" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D805" t="s">
-        <v>2097</v>
+        <v>2101</v>
       </c>
       <c r="E805" t="s">
-        <v>2179</v>
+        <v>2183</v>
       </c>
       <c r="F805" t="s">
-        <v>2183</v>
+        <v>2184</v>
       </c>
       <c r="G805" t="s">
-        <v>2181</v>
+        <v>2185</v>
       </c>
       <c r="H805" t="s">
-        <v>1490</v>
+        <v>2186</v>
       </c>
       <c r="I805"/>
       <c r="J805"/>
     </row>
     <row r="806" spans="1:10">
       <c r="A806" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B806" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C806" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D806" t="s">
-        <v>2097</v>
+        <v>2101</v>
       </c>
       <c r="E806" t="s">
-        <v>2179</v>
+        <v>2183</v>
       </c>
       <c r="F806" t="s">
-        <v>2184</v>
+        <v>2187</v>
       </c>
       <c r="G806" t="s">
-        <v>2181</v>
+        <v>2185</v>
       </c>
       <c r="H806" t="s">
-        <v>2185</v>
+        <v>1494</v>
       </c>
       <c r="I806"/>
       <c r="J806"/>
     </row>
     <row r="807" spans="1:10">
       <c r="A807" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B807" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C807" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D807" t="s">
-        <v>2097</v>
+        <v>2101</v>
       </c>
       <c r="E807" t="s">
-        <v>2179</v>
+        <v>2183</v>
       </c>
       <c r="F807" t="s">
-        <v>2186</v>
+        <v>2188</v>
       </c>
       <c r="G807" t="s">
-        <v>2187</v>
+        <v>2185</v>
       </c>
       <c r="H807" t="s">
-        <v>2165</v>
-[...3 lines deleted...]
-      </c>
+        <v>2189</v>
+      </c>
+      <c r="I807"/>
       <c r="J807"/>
     </row>
     <row r="808" spans="1:10">
       <c r="A808" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B808" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C808" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D808" t="s">
-        <v>2097</v>
+        <v>2101</v>
       </c>
       <c r="E808" t="s">
-        <v>2179</v>
+        <v>2183</v>
       </c>
       <c r="F808" t="s">
-        <v>2189</v>
+        <v>2190</v>
       </c>
       <c r="G808" t="s">
-        <v>2190</v>
+        <v>2191</v>
       </c>
       <c r="H808" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="I808"/>
+        <v>2169</v>
+      </c>
+      <c r="I808" t="s">
+        <v>2192</v>
+      </c>
       <c r="J808"/>
     </row>
     <row r="809" spans="1:10">
       <c r="A809" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B809" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C809" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D809" t="s">
-        <v>2191</v>
+        <v>2101</v>
       </c>
       <c r="E809" t="s">
-        <v>2192</v>
+        <v>2183</v>
       </c>
       <c r="F809" t="s">
         <v>2193</v>
       </c>
       <c r="G809" t="s">
         <v>2194</v>
       </c>
       <c r="H809" t="s">
-        <v>2195</v>
+        <v>16</v>
       </c>
       <c r="I809"/>
       <c r="J809"/>
     </row>
     <row r="810" spans="1:10">
       <c r="A810" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B810" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C810" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D810" t="s">
-        <v>2191</v>
+        <v>2195</v>
       </c>
       <c r="E810" t="s">
-        <v>2192</v>
+        <v>2196</v>
       </c>
       <c r="F810" t="s">
-        <v>2196</v>
+        <v>2197</v>
       </c>
       <c r="G810" t="s">
-        <v>2194</v>
+        <v>2198</v>
       </c>
       <c r="H810" t="s">
-        <v>16</v>
+        <v>2199</v>
       </c>
       <c r="I810"/>
       <c r="J810"/>
     </row>
     <row r="811" spans="1:10">
       <c r="A811" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B811" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C811" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D811" t="s">
-        <v>2191</v>
+        <v>2195</v>
       </c>
       <c r="E811" t="s">
-        <v>2192</v>
+        <v>2196</v>
       </c>
       <c r="F811" t="s">
-        <v>2197</v>
+        <v>2200</v>
       </c>
       <c r="G811" t="s">
         <v>2198</v>
       </c>
       <c r="H811" t="s">
-        <v>1373</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="I811"/>
       <c r="J811"/>
     </row>
     <row r="812" spans="1:10">
       <c r="A812" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B812" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C812" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D812" t="s">
-        <v>2191</v>
+        <v>2195</v>
       </c>
       <c r="E812" t="s">
-        <v>2192</v>
+        <v>2196</v>
       </c>
       <c r="F812" t="s">
-        <v>2199</v>
+        <v>2201</v>
       </c>
       <c r="G812" t="s">
-        <v>2198</v>
+        <v>2202</v>
       </c>
       <c r="H812" t="s">
-        <v>1894</v>
-[...1 lines deleted...]
-      <c r="I812"/>
+        <v>1377</v>
+      </c>
+      <c r="I812" t="s">
+        <v>1377</v>
+      </c>
       <c r="J812"/>
     </row>
     <row r="813" spans="1:10">
       <c r="A813" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B813" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C813" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D813" t="s">
-        <v>2191</v>
+        <v>2195</v>
       </c>
       <c r="E813" t="s">
-        <v>2192</v>
+        <v>2196</v>
       </c>
       <c r="F813" t="s">
-        <v>2200</v>
+        <v>2203</v>
       </c>
       <c r="G813" t="s">
-        <v>2201</v>
+        <v>2202</v>
       </c>
       <c r="H813" t="s">
-        <v>2202</v>
+        <v>1898</v>
       </c>
       <c r="I813"/>
       <c r="J813"/>
     </row>
     <row r="814" spans="1:10">
       <c r="A814" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B814" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C814" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D814" t="s">
-        <v>2191</v>
+        <v>2195</v>
       </c>
       <c r="E814" t="s">
-        <v>2203</v>
+        <v>2196</v>
       </c>
       <c r="F814" t="s">
         <v>2204</v>
       </c>
       <c r="G814" t="s">
         <v>2205</v>
       </c>
       <c r="H814" t="s">
         <v>2206</v>
       </c>
       <c r="I814"/>
       <c r="J814"/>
     </row>
     <row r="815" spans="1:10">
       <c r="A815" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B815" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C815" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D815" t="s">
-        <v>2191</v>
+        <v>2195</v>
       </c>
       <c r="E815" t="s">
         <v>2207</v>
       </c>
       <c r="F815" t="s">
         <v>2208</v>
       </c>
       <c r="G815" t="s">
         <v>2209</v>
       </c>
       <c r="H815" t="s">
-        <v>732</v>
+        <v>2210</v>
       </c>
       <c r="I815"/>
       <c r="J815"/>
     </row>
     <row r="816" spans="1:10">
       <c r="A816" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B816" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C816" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D816" t="s">
-        <v>2191</v>
+        <v>2195</v>
       </c>
       <c r="E816" t="s">
-        <v>2207</v>
+        <v>2211</v>
       </c>
       <c r="F816" t="s">
-        <v>2210</v>
+        <v>2212</v>
       </c>
       <c r="G816" t="s">
-        <v>2211</v>
+        <v>2213</v>
       </c>
       <c r="H816" t="s">
-        <v>2212</v>
+        <v>732</v>
       </c>
       <c r="I816"/>
       <c r="J816"/>
     </row>
     <row r="817" spans="1:10">
       <c r="A817" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B817" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C817" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D817" t="s">
-        <v>2191</v>
+        <v>2195</v>
       </c>
       <c r="E817" t="s">
-        <v>2207</v>
+        <v>2211</v>
       </c>
       <c r="F817" t="s">
-        <v>2213</v>
+        <v>2214</v>
       </c>
       <c r="G817" t="s">
-        <v>2211</v>
+        <v>2215</v>
       </c>
       <c r="H817" t="s">
-        <v>2214</v>
+        <v>2216</v>
       </c>
       <c r="I817"/>
       <c r="J817"/>
     </row>
     <row r="818" spans="1:10">
       <c r="A818" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B818" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C818" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D818" t="s">
-        <v>2191</v>
+        <v>2195</v>
       </c>
       <c r="E818" t="s">
+        <v>2211</v>
+      </c>
+      <c r="F818" t="s">
+        <v>2217</v>
+      </c>
+      <c r="G818" t="s">
         <v>2215</v>
-      </c>
-[...4 lines deleted...]
-        <v>2217</v>
       </c>
       <c r="H818" t="s">
         <v>2218</v>
       </c>
       <c r="I818"/>
       <c r="J818"/>
     </row>
     <row r="819" spans="1:10">
       <c r="A819" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B819" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C819" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D819" t="s">
-        <v>2191</v>
+        <v>2195</v>
       </c>
       <c r="E819" t="s">
-        <v>2215</v>
+        <v>2219</v>
       </c>
       <c r="F819" t="s">
-        <v>2219</v>
+        <v>2220</v>
       </c>
       <c r="G819" t="s">
-        <v>2217</v>
+        <v>2221</v>
       </c>
       <c r="H819" t="s">
-        <v>2218</v>
+        <v>2222</v>
       </c>
       <c r="I819"/>
-      <c r="J819" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J819"/>
     </row>
     <row r="820" spans="1:10">
       <c r="A820" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B820" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C820" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D820" t="s">
-        <v>2191</v>
+        <v>2195</v>
       </c>
       <c r="E820" t="s">
-        <v>2220</v>
+        <v>2219</v>
       </c>
       <c r="F820" t="s">
+        <v>2223</v>
+      </c>
+      <c r="G820" t="s">
         <v>2221</v>
       </c>
-      <c r="G820" t="s">
+      <c r="H820" t="s">
         <v>2222</v>
       </c>
-      <c r="H820" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I820"/>
-      <c r="J820"/>
+      <c r="J820" t="s">
+        <v>1848</v>
+      </c>
     </row>
     <row r="821" spans="1:10">
       <c r="A821" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B821" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C821" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D821" t="s">
-        <v>2191</v>
+        <v>2195</v>
       </c>
       <c r="E821" t="s">
-        <v>2220</v>
+        <v>2224</v>
       </c>
       <c r="F821" t="s">
-        <v>2224</v>
+        <v>2225</v>
       </c>
       <c r="G821" t="s">
-        <v>2225</v>
+        <v>2226</v>
       </c>
       <c r="H821" t="s">
-        <v>16</v>
+        <v>2227</v>
       </c>
       <c r="I821"/>
       <c r="J821"/>
     </row>
     <row r="822" spans="1:10">
       <c r="A822" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B822" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C822" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D822" t="s">
-        <v>2226</v>
+        <v>2195</v>
       </c>
       <c r="E822" t="s">
-        <v>2227</v>
+        <v>2224</v>
       </c>
       <c r="F822" t="s">
         <v>2228</v>
       </c>
       <c r="G822" t="s">
         <v>2229</v>
       </c>
       <c r="H822" t="s">
-        <v>961</v>
+        <v>16</v>
       </c>
       <c r="I822"/>
       <c r="J822"/>
     </row>
     <row r="823" spans="1:10">
       <c r="A823" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B823" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C823" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D823" t="s">
-        <v>2226</v>
+        <v>2230</v>
       </c>
       <c r="E823" t="s">
-        <v>2227</v>
+        <v>2231</v>
       </c>
       <c r="F823" t="s">
-        <v>2230</v>
+        <v>2232</v>
       </c>
       <c r="G823" t="s">
-        <v>2231</v>
+        <v>2233</v>
       </c>
       <c r="H823" t="s">
-        <v>2232</v>
+        <v>961</v>
       </c>
       <c r="I823"/>
       <c r="J823"/>
     </row>
     <row r="824" spans="1:10">
       <c r="A824" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B824" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C824" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D824" t="s">
-        <v>2226</v>
+        <v>2230</v>
       </c>
       <c r="E824" t="s">
-        <v>2227</v>
+        <v>2231</v>
       </c>
       <c r="F824" t="s">
-        <v>2233</v>
+        <v>2234</v>
       </c>
       <c r="G824" t="s">
-        <v>2234</v>
+        <v>2235</v>
       </c>
       <c r="H824" t="s">
-        <v>2235</v>
+        <v>2236</v>
       </c>
       <c r="I824"/>
       <c r="J824"/>
     </row>
     <row r="825" spans="1:10">
       <c r="A825" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B825" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C825" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D825" t="s">
-        <v>2226</v>
+        <v>2230</v>
       </c>
       <c r="E825" t="s">
-        <v>2227</v>
+        <v>2231</v>
       </c>
       <c r="F825" t="s">
-        <v>2236</v>
+        <v>2237</v>
       </c>
       <c r="G825" t="s">
-        <v>2237</v>
+        <v>2238</v>
       </c>
       <c r="H825" t="s">
-        <v>2238</v>
+        <v>2239</v>
       </c>
       <c r="I825"/>
       <c r="J825"/>
     </row>
     <row r="826" spans="1:10">
       <c r="A826" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B826" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C826" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D826" t="s">
-        <v>2226</v>
+        <v>2230</v>
       </c>
       <c r="E826" t="s">
-        <v>2239</v>
+        <v>2231</v>
       </c>
       <c r="F826" t="s">
         <v>2240</v>
       </c>
       <c r="G826" t="s">
         <v>2241</v>
       </c>
       <c r="H826" t="s">
-        <v>592</v>
+        <v>2242</v>
       </c>
       <c r="I826"/>
       <c r="J826"/>
     </row>
     <row r="827" spans="1:10">
       <c r="A827" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B827" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C827" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D827" t="s">
-        <v>2226</v>
+        <v>2230</v>
       </c>
       <c r="E827" t="s">
-        <v>2239</v>
+        <v>2243</v>
       </c>
       <c r="F827" t="s">
-        <v>2242</v>
+        <v>2244</v>
       </c>
       <c r="G827" t="s">
-        <v>2241</v>
+        <v>2245</v>
       </c>
       <c r="H827" t="s">
-        <v>2243</v>
+        <v>592</v>
       </c>
       <c r="I827"/>
       <c r="J827"/>
     </row>
     <row r="828" spans="1:10">
       <c r="A828" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B828" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C828" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D828" t="s">
-        <v>2244</v>
+        <v>2230</v>
       </c>
       <c r="E828" t="s">
-        <v>2245</v>
+        <v>2243</v>
       </c>
       <c r="F828" t="s">
         <v>2246</v>
       </c>
       <c r="G828" t="s">
+        <v>2245</v>
+      </c>
+      <c r="H828" t="s">
         <v>2247</v>
-      </c>
-[...1 lines deleted...]
-        <v>2248</v>
       </c>
       <c r="I828"/>
       <c r="J828"/>
     </row>
     <row r="829" spans="1:10">
       <c r="A829" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B829" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C829" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D829" t="s">
-        <v>2244</v>
+        <v>2248</v>
       </c>
       <c r="E829" t="s">
         <v>2249</v>
       </c>
       <c r="F829" t="s">
         <v>2250</v>
       </c>
       <c r="G829" t="s">
         <v>2251</v>
       </c>
       <c r="H829" t="s">
-        <v>16</v>
+        <v>2252</v>
       </c>
       <c r="I829"/>
       <c r="J829"/>
     </row>
     <row r="830" spans="1:10">
       <c r="A830" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B830" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C830" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D830" t="s">
-        <v>2244</v>
+        <v>2248</v>
       </c>
       <c r="E830" t="s">
-        <v>2252</v>
+        <v>2253</v>
       </c>
       <c r="F830" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="G830" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="H830" t="s">
-        <v>2255</v>
+        <v>16</v>
       </c>
       <c r="I830"/>
       <c r="J830"/>
     </row>
     <row r="831" spans="1:10">
       <c r="A831" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B831" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C831" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D831" t="s">
-        <v>2244</v>
+        <v>2248</v>
       </c>
       <c r="E831" t="s">
-        <v>2252</v>
+        <v>2256</v>
       </c>
       <c r="F831" t="s">
-        <v>2256</v>
+        <v>2257</v>
       </c>
       <c r="G831" t="s">
-        <v>2254</v>
+        <v>2258</v>
       </c>
       <c r="H831" t="s">
-        <v>2257</v>
+        <v>2259</v>
       </c>
       <c r="I831"/>
       <c r="J831"/>
     </row>
     <row r="832" spans="1:10">
       <c r="A832" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B832" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C832" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D832" t="s">
-        <v>2244</v>
+        <v>2248</v>
       </c>
       <c r="E832" t="s">
-        <v>2252</v>
+        <v>2256</v>
       </c>
       <c r="F832" t="s">
+        <v>2260</v>
+      </c>
+      <c r="G832" t="s">
         <v>2258</v>
       </c>
-      <c r="G832" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H832" t="s">
-        <v>2260</v>
+        <v>2261</v>
       </c>
       <c r="I832"/>
       <c r="J832"/>
     </row>
     <row r="833" spans="1:10">
       <c r="A833" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B833" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C833" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D833" t="s">
-        <v>2244</v>
+        <v>2248</v>
       </c>
       <c r="E833" t="s">
-        <v>2252</v>
+        <v>2256</v>
       </c>
       <c r="F833" t="s">
-        <v>2261</v>
+        <v>2262</v>
       </c>
       <c r="G833" t="s">
-        <v>2259</v>
+        <v>2263</v>
       </c>
       <c r="H833" t="s">
-        <v>2262</v>
+        <v>2264</v>
       </c>
       <c r="I833"/>
       <c r="J833"/>
     </row>
     <row r="834" spans="1:10">
       <c r="A834" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B834" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C834" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D834" t="s">
-        <v>2263</v>
+        <v>2248</v>
       </c>
       <c r="E834" t="s">
-        <v>2264</v>
+        <v>2256</v>
       </c>
       <c r="F834" t="s">
         <v>2265</v>
       </c>
       <c r="G834" t="s">
+        <v>2263</v>
+      </c>
+      <c r="H834" t="s">
         <v>2266</v>
-      </c>
-[...1 lines deleted...]
-        <v>2267</v>
       </c>
       <c r="I834"/>
       <c r="J834"/>
     </row>
     <row r="835" spans="1:10">
       <c r="A835" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B835" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C835" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D835" t="s">
-        <v>2263</v>
+        <v>2267</v>
       </c>
       <c r="E835" t="s">
-        <v>2264</v>
+        <v>2268</v>
       </c>
       <c r="F835" t="s">
-        <v>2268</v>
+        <v>2269</v>
       </c>
       <c r="G835" t="s">
-        <v>2266</v>
+        <v>2270</v>
       </c>
       <c r="H835" t="s">
-        <v>2269</v>
-[...3 lines deleted...]
-      </c>
+        <v>2271</v>
+      </c>
+      <c r="I835"/>
       <c r="J835"/>
     </row>
     <row r="836" spans="1:10">
       <c r="A836" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B836" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C836" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D836" t="s">
-        <v>2270</v>
+        <v>2267</v>
       </c>
       <c r="E836" t="s">
-        <v>2271</v>
+        <v>2268</v>
       </c>
       <c r="F836" t="s">
         <v>2272</v>
       </c>
       <c r="G836" t="s">
+        <v>2270</v>
+      </c>
+      <c r="H836" t="s">
         <v>2273</v>
       </c>
-      <c r="H836" t="s">
-[...2 lines deleted...]
-      <c r="I836"/>
+      <c r="I836" t="s">
+        <v>2273</v>
+      </c>
       <c r="J836"/>
     </row>
     <row r="837" spans="1:10">
       <c r="A837" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B837" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C837" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D837" t="s">
-        <v>2270</v>
+        <v>2274</v>
       </c>
       <c r="E837" t="s">
-        <v>2271</v>
+        <v>2275</v>
       </c>
       <c r="F837" t="s">
-        <v>2274</v>
+        <v>2276</v>
       </c>
       <c r="G837" t="s">
-        <v>2273</v>
+        <v>2277</v>
       </c>
       <c r="H837" t="s">
-        <v>2275</v>
+        <v>1402</v>
       </c>
       <c r="I837"/>
       <c r="J837"/>
     </row>
     <row r="838" spans="1:10">
       <c r="A838" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B838" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C838" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D838" t="s">
-        <v>2270</v>
+        <v>2274</v>
       </c>
       <c r="E838" t="s">
-        <v>2271</v>
+        <v>2275</v>
       </c>
       <c r="F838" t="s">
-        <v>2276</v>
+        <v>2278</v>
       </c>
       <c r="G838" t="s">
-        <v>2273</v>
+        <v>2277</v>
       </c>
       <c r="H838" t="s">
-        <v>16</v>
+        <v>2279</v>
       </c>
       <c r="I838"/>
       <c r="J838"/>
     </row>
     <row r="839" spans="1:10">
       <c r="A839" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B839" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C839" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D839" t="s">
-        <v>2270</v>
+        <v>2274</v>
       </c>
       <c r="E839" t="s">
+        <v>2275</v>
+      </c>
+      <c r="F839" t="s">
+        <v>2280</v>
+      </c>
+      <c r="G839" t="s">
         <v>2277</v>
       </c>
-      <c r="F839" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H839" t="s">
-        <v>1342</v>
+        <v>16</v>
       </c>
       <c r="I839"/>
       <c r="J839"/>
     </row>
     <row r="840" spans="1:10">
       <c r="A840" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B840" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C840" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D840" t="s">
-        <v>2270</v>
+        <v>2274</v>
       </c>
       <c r="E840" t="s">
-        <v>2277</v>
+        <v>2281</v>
       </c>
       <c r="F840" t="s">
-        <v>2280</v>
+        <v>2282</v>
       </c>
       <c r="G840" t="s">
-        <v>2281</v>
+        <v>2283</v>
       </c>
       <c r="H840" t="s">
-        <v>539</v>
+        <v>1346</v>
       </c>
       <c r="I840"/>
       <c r="J840"/>
     </row>
     <row r="841" spans="1:10">
       <c r="A841" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B841" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C841" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D841" t="s">
-        <v>2270</v>
+        <v>2274</v>
       </c>
       <c r="E841" t="s">
-        <v>2277</v>
+        <v>2281</v>
       </c>
       <c r="F841" t="s">
-        <v>2282</v>
+        <v>2284</v>
       </c>
       <c r="G841" t="s">
-        <v>2281</v>
+        <v>2285</v>
       </c>
       <c r="H841" t="s">
-        <v>2283</v>
+        <v>539</v>
       </c>
       <c r="I841"/>
       <c r="J841"/>
     </row>
     <row r="842" spans="1:10">
       <c r="A842" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B842" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C842" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D842" t="s">
-        <v>2270</v>
+        <v>2274</v>
       </c>
       <c r="E842" t="s">
-        <v>2277</v>
+        <v>2281</v>
       </c>
       <c r="F842" t="s">
-        <v>2284</v>
+        <v>2286</v>
       </c>
       <c r="G842" t="s">
-        <v>2281</v>
+        <v>2285</v>
       </c>
       <c r="H842" t="s">
-        <v>2285</v>
+        <v>2287</v>
       </c>
       <c r="I842"/>
       <c r="J842"/>
     </row>
     <row r="843" spans="1:10">
       <c r="A843" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B843" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C843" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D843" t="s">
-        <v>2270</v>
+        <v>2274</v>
       </c>
       <c r="E843" t="s">
-        <v>2277</v>
+        <v>2281</v>
       </c>
       <c r="F843" t="s">
-        <v>2286</v>
+        <v>2288</v>
       </c>
       <c r="G843" t="s">
-        <v>2281</v>
+        <v>2285</v>
       </c>
       <c r="H843" t="s">
-        <v>16</v>
+        <v>2289</v>
       </c>
       <c r="I843"/>
       <c r="J843"/>
     </row>
     <row r="844" spans="1:10">
       <c r="A844" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B844" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C844" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D844" t="s">
-        <v>2270</v>
+        <v>2274</v>
       </c>
       <c r="E844" t="s">
-        <v>2277</v>
+        <v>2281</v>
       </c>
       <c r="F844" t="s">
-        <v>2287</v>
+        <v>2290</v>
       </c>
       <c r="G844" t="s">
-        <v>2288</v>
+        <v>2285</v>
       </c>
       <c r="H844" t="s">
-        <v>2289</v>
+        <v>16</v>
       </c>
       <c r="I844"/>
       <c r="J844"/>
     </row>
     <row r="845" spans="1:10">
       <c r="A845" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B845" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C845" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D845" t="s">
-        <v>2270</v>
+        <v>2274</v>
       </c>
       <c r="E845" t="s">
-        <v>2277</v>
+        <v>2281</v>
       </c>
       <c r="F845" t="s">
-        <v>2290</v>
+        <v>2291</v>
       </c>
       <c r="G845" t="s">
-        <v>2288</v>
+        <v>2292</v>
       </c>
       <c r="H845" t="s">
-        <v>2291</v>
+        <v>2293</v>
       </c>
       <c r="I845"/>
       <c r="J845"/>
     </row>
     <row r="846" spans="1:10">
       <c r="A846" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B846" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C846" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D846" t="s">
-        <v>2292</v>
+        <v>2274</v>
       </c>
       <c r="E846" t="s">
-        <v>2293</v>
+        <v>2281</v>
       </c>
       <c r="F846" t="s">
         <v>2294</v>
       </c>
       <c r="G846" t="s">
+        <v>2292</v>
+      </c>
+      <c r="H846" t="s">
         <v>2295</v>
-      </c>
-[...1 lines deleted...]
-        <v>2296</v>
       </c>
       <c r="I846"/>
       <c r="J846"/>
     </row>
     <row r="847" spans="1:10">
       <c r="A847" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B847" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C847" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D847" t="s">
-        <v>2292</v>
+        <v>2296</v>
       </c>
       <c r="E847" t="s">
-        <v>2293</v>
+        <v>2297</v>
       </c>
       <c r="F847" t="s">
-        <v>2297</v>
+        <v>2298</v>
       </c>
       <c r="G847" t="s">
-        <v>2295</v>
+        <v>2299</v>
       </c>
       <c r="H847" t="s">
-        <v>2298</v>
+        <v>2300</v>
       </c>
       <c r="I847"/>
       <c r="J847"/>
     </row>
     <row r="848" spans="1:10">
       <c r="A848" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B848" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C848" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D848" t="s">
-        <v>2292</v>
+        <v>2296</v>
       </c>
       <c r="E848" t="s">
+        <v>2297</v>
+      </c>
+      <c r="F848" t="s">
+        <v>2301</v>
+      </c>
+      <c r="G848" t="s">
         <v>2299</v>
-      </c>
-[...4 lines deleted...]
-        <v>2301</v>
       </c>
       <c r="H848" t="s">
         <v>2302</v>
       </c>
       <c r="I848"/>
       <c r="J848"/>
     </row>
     <row r="849" spans="1:10">
       <c r="A849" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B849" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C849" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D849" t="s">
-        <v>2292</v>
+        <v>2296</v>
       </c>
       <c r="E849" t="s">
-        <v>2299</v>
+        <v>2303</v>
       </c>
       <c r="F849" t="s">
-        <v>2303</v>
+        <v>2304</v>
       </c>
       <c r="G849" t="s">
-        <v>2301</v>
+        <v>2305</v>
       </c>
       <c r="H849" t="s">
-        <v>16</v>
+        <v>2306</v>
       </c>
       <c r="I849"/>
       <c r="J849"/>
     </row>
     <row r="850" spans="1:10">
       <c r="A850" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B850" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C850" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D850" t="s">
-        <v>2292</v>
+        <v>2296</v>
       </c>
       <c r="E850" t="s">
-        <v>2299</v>
+        <v>2303</v>
       </c>
       <c r="F850" t="s">
-        <v>2304</v>
+        <v>2307</v>
       </c>
       <c r="G850" t="s">
         <v>2305</v>
       </c>
       <c r="H850" t="s">
-        <v>2306</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="I850"/>
       <c r="J850"/>
     </row>
     <row r="851" spans="1:10">
       <c r="A851" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B851" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C851" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D851" t="s">
-        <v>2292</v>
+        <v>2296</v>
       </c>
       <c r="E851" t="s">
-        <v>2299</v>
+        <v>2303</v>
       </c>
       <c r="F851" t="s">
         <v>2308</v>
       </c>
       <c r="G851" t="s">
-        <v>2305</v>
+        <v>2309</v>
       </c>
       <c r="H851" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="I851"/>
+        <v>2310</v>
+      </c>
+      <c r="I851" t="s">
+        <v>2311</v>
+      </c>
       <c r="J851"/>
     </row>
     <row r="852" spans="1:10">
       <c r="A852" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B852" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C852" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D852" t="s">
-        <v>2292</v>
+        <v>2296</v>
       </c>
       <c r="E852" t="s">
-        <v>2299</v>
+        <v>2303</v>
       </c>
       <c r="F852" t="s">
+        <v>2312</v>
+      </c>
+      <c r="G852" t="s">
         <v>2309</v>
       </c>
-      <c r="G852" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H852" t="s">
-        <v>2311</v>
+        <v>16</v>
       </c>
       <c r="I852"/>
       <c r="J852"/>
     </row>
     <row r="853" spans="1:10">
       <c r="A853" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B853" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C853" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D853" t="s">
-        <v>2292</v>
+        <v>2296</v>
       </c>
       <c r="E853" t="s">
-        <v>2299</v>
+        <v>2303</v>
       </c>
       <c r="F853" t="s">
-        <v>2312</v>
+        <v>2313</v>
       </c>
       <c r="G853" t="s">
-        <v>2310</v>
+        <v>2314</v>
       </c>
       <c r="H853" t="s">
-        <v>2313</v>
+        <v>2315</v>
       </c>
       <c r="I853"/>
       <c r="J853"/>
     </row>
     <row r="854" spans="1:10">
       <c r="A854" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B854" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C854" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D854" t="s">
-        <v>2292</v>
+        <v>2296</v>
       </c>
       <c r="E854" t="s">
-        <v>2299</v>
+        <v>2303</v>
       </c>
       <c r="F854" t="s">
+        <v>2316</v>
+      </c>
+      <c r="G854" t="s">
         <v>2314</v>
       </c>
-      <c r="G854" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H854" t="s">
-        <v>1481</v>
+        <v>2317</v>
       </c>
       <c r="I854"/>
       <c r="J854"/>
     </row>
     <row r="855" spans="1:10">
       <c r="A855" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B855" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C855" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D855" t="s">
-        <v>2292</v>
+        <v>2296</v>
       </c>
       <c r="E855" t="s">
-        <v>2299</v>
+        <v>2303</v>
       </c>
       <c r="F855" t="s">
-        <v>2316</v>
+        <v>2318</v>
       </c>
       <c r="G855" t="s">
-        <v>2317</v>
+        <v>2319</v>
       </c>
       <c r="H855" t="s">
-        <v>2318</v>
+        <v>1485</v>
       </c>
       <c r="I855"/>
       <c r="J855"/>
     </row>
     <row r="856" spans="1:10">
       <c r="A856" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B856" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C856" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D856" t="s">
-        <v>2292</v>
+        <v>2296</v>
       </c>
       <c r="E856" t="s">
-        <v>2299</v>
+        <v>2303</v>
       </c>
       <c r="F856" t="s">
-        <v>2319</v>
+        <v>2320</v>
       </c>
       <c r="G856" t="s">
-        <v>2317</v>
+        <v>2321</v>
       </c>
       <c r="H856" t="s">
-        <v>2093</v>
+        <v>2322</v>
       </c>
       <c r="I856"/>
       <c r="J856"/>
     </row>
     <row r="857" spans="1:10">
       <c r="A857" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B857" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C857" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D857" t="s">
-        <v>2292</v>
+        <v>2296</v>
       </c>
       <c r="E857" t="s">
-        <v>2299</v>
+        <v>2303</v>
       </c>
       <c r="F857" t="s">
-        <v>2320</v>
+        <v>2323</v>
       </c>
       <c r="G857" t="s">
         <v>2321</v>
       </c>
       <c r="H857" t="s">
-        <v>2322</v>
+        <v>2097</v>
       </c>
       <c r="I857"/>
       <c r="J857"/>
     </row>
     <row r="858" spans="1:10">
       <c r="A858" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B858" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C858" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D858" t="s">
-        <v>2292</v>
+        <v>2296</v>
       </c>
       <c r="E858" t="s">
-        <v>2299</v>
+        <v>2303</v>
       </c>
       <c r="F858" t="s">
-        <v>2323</v>
+        <v>2324</v>
       </c>
       <c r="G858" t="s">
-        <v>2321</v>
+        <v>2325</v>
       </c>
       <c r="H858" t="s">
-        <v>2324</v>
+        <v>2326</v>
       </c>
       <c r="I858"/>
       <c r="J858"/>
     </row>
     <row r="859" spans="1:10">
       <c r="A859" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B859" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C859" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D859" t="s">
-        <v>2292</v>
+        <v>2296</v>
       </c>
       <c r="E859" t="s">
-        <v>2299</v>
+        <v>2303</v>
       </c>
       <c r="F859" t="s">
+        <v>2327</v>
+      </c>
+      <c r="G859" t="s">
         <v>2325</v>
       </c>
-      <c r="G859" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H859" t="s">
-        <v>2327</v>
+        <v>2328</v>
       </c>
       <c r="I859"/>
       <c r="J859"/>
     </row>
     <row r="860" spans="1:10">
       <c r="A860" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B860" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C860" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D860" t="s">
-        <v>2292</v>
+        <v>2296</v>
       </c>
       <c r="E860" t="s">
-        <v>2299</v>
+        <v>2303</v>
       </c>
       <c r="F860" t="s">
-        <v>2328</v>
+        <v>2329</v>
       </c>
       <c r="G860" t="s">
-        <v>2329</v>
+        <v>2330</v>
       </c>
       <c r="H860" t="s">
-        <v>239</v>
+        <v>2331</v>
       </c>
       <c r="I860"/>
       <c r="J860"/>
     </row>
     <row r="861" spans="1:10">
       <c r="A861" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B861" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C861" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D861" t="s">
-        <v>2292</v>
+        <v>2296</v>
       </c>
       <c r="E861" t="s">
-        <v>2299</v>
+        <v>2303</v>
       </c>
       <c r="F861" t="s">
-        <v>2330</v>
+        <v>2332</v>
       </c>
       <c r="G861" t="s">
-        <v>2331</v>
+        <v>2333</v>
       </c>
       <c r="H861" t="s">
-        <v>1652</v>
+        <v>239</v>
       </c>
       <c r="I861"/>
       <c r="J861"/>
     </row>
     <row r="862" spans="1:10">
       <c r="A862" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B862" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C862" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D862" t="s">
-        <v>2292</v>
+        <v>2296</v>
       </c>
       <c r="E862" t="s">
-        <v>2299</v>
+        <v>2303</v>
       </c>
       <c r="F862" t="s">
-        <v>2332</v>
+        <v>2334</v>
       </c>
       <c r="G862" t="s">
-        <v>2333</v>
+        <v>2335</v>
       </c>
       <c r="H862" t="s">
-        <v>2173</v>
+        <v>1656</v>
       </c>
       <c r="I862"/>
       <c r="J862"/>
     </row>
     <row r="863" spans="1:10">
       <c r="A863" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B863" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C863" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D863" t="s">
-        <v>2292</v>
+        <v>2296</v>
       </c>
       <c r="E863" t="s">
-        <v>2299</v>
+        <v>2303</v>
       </c>
       <c r="F863" t="s">
-        <v>2334</v>
+        <v>2336</v>
       </c>
       <c r="G863" t="s">
-        <v>2335</v>
+        <v>2337</v>
       </c>
       <c r="H863" t="s">
-        <v>1232</v>
+        <v>2177</v>
       </c>
       <c r="I863"/>
       <c r="J863"/>
     </row>
     <row r="864" spans="1:10">
       <c r="A864" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B864" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C864" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D864" t="s">
-        <v>2292</v>
+        <v>2296</v>
       </c>
       <c r="E864" t="s">
-        <v>2299</v>
+        <v>2303</v>
       </c>
       <c r="F864" t="s">
-        <v>2336</v>
+        <v>2338</v>
       </c>
       <c r="G864" t="s">
-        <v>2337</v>
+        <v>2339</v>
       </c>
       <c r="H864" t="s">
-        <v>2338</v>
+        <v>1236</v>
       </c>
       <c r="I864"/>
       <c r="J864"/>
     </row>
     <row r="865" spans="1:10">
       <c r="A865" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B865" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C865" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D865" t="s">
-        <v>2292</v>
+        <v>2296</v>
       </c>
       <c r="E865" t="s">
-        <v>2299</v>
+        <v>2303</v>
       </c>
       <c r="F865" t="s">
-        <v>2339</v>
+        <v>2340</v>
       </c>
       <c r="G865" t="s">
-        <v>2340</v>
+        <v>2341</v>
       </c>
       <c r="H865" t="s">
-        <v>1261</v>
+        <v>2342</v>
       </c>
       <c r="I865"/>
       <c r="J865"/>
     </row>
     <row r="866" spans="1:10">
       <c r="A866" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B866" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C866" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D866" t="s">
-        <v>2292</v>
+        <v>2296</v>
       </c>
       <c r="E866" t="s">
-        <v>2299</v>
+        <v>2303</v>
       </c>
       <c r="F866" t="s">
-        <v>2341</v>
+        <v>2343</v>
       </c>
       <c r="G866" t="s">
-        <v>2340</v>
+        <v>2344</v>
       </c>
       <c r="H866" t="s">
-        <v>16</v>
+        <v>1265</v>
       </c>
       <c r="I866"/>
       <c r="J866"/>
     </row>
     <row r="867" spans="1:10">
       <c r="A867" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B867" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C867" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D867" t="s">
-        <v>2292</v>
+        <v>2296</v>
       </c>
       <c r="E867" t="s">
-        <v>2299</v>
+        <v>2303</v>
       </c>
       <c r="F867" t="s">
-        <v>2342</v>
+        <v>2345</v>
       </c>
       <c r="G867" t="s">
-        <v>2340</v>
+        <v>2344</v>
       </c>
       <c r="H867" t="s">
-        <v>2343</v>
+        <v>16</v>
       </c>
       <c r="I867"/>
       <c r="J867"/>
     </row>
     <row r="868" spans="1:10">
       <c r="A868" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B868" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C868" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D868" t="s">
-        <v>2292</v>
+        <v>2296</v>
       </c>
       <c r="E868" t="s">
+        <v>2303</v>
+      </c>
+      <c r="F868" t="s">
+        <v>2346</v>
+      </c>
+      <c r="G868" t="s">
         <v>2344</v>
-      </c>
-[...4 lines deleted...]
-        <v>2346</v>
       </c>
       <c r="H868" t="s">
         <v>2347</v>
       </c>
-      <c r="I868" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I868"/>
       <c r="J868"/>
     </row>
     <row r="869" spans="1:10">
       <c r="A869" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B869" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C869" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D869" t="s">
-        <v>2292</v>
+        <v>2296</v>
       </c>
       <c r="E869" t="s">
-        <v>2344</v>
+        <v>2348</v>
       </c>
       <c r="F869" t="s">
         <v>2349</v>
       </c>
       <c r="G869" t="s">
-        <v>2346</v>
+        <v>2350</v>
       </c>
       <c r="H869" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="I869"/>
+        <v>2351</v>
+      </c>
+      <c r="I869" t="s">
+        <v>2352</v>
+      </c>
       <c r="J869"/>
     </row>
     <row r="870" spans="1:10">
       <c r="A870" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B870" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C870" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D870" t="s">
+        <v>2296</v>
+      </c>
+      <c r="E870" t="s">
+        <v>2348</v>
+      </c>
+      <c r="F870" t="s">
+        <v>2353</v>
+      </c>
+      <c r="G870" t="s">
         <v>2350</v>
       </c>
-      <c r="E870" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H870" t="s">
-        <v>2354</v>
+        <v>16</v>
       </c>
       <c r="I870"/>
       <c r="J870"/>
     </row>
     <row r="871" spans="1:10">
       <c r="A871" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B871" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C871" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D871" t="s">
-        <v>2350</v>
+        <v>2354</v>
       </c>
       <c r="E871" t="s">
-        <v>2351</v>
+        <v>2355</v>
       </c>
       <c r="F871" t="s">
-        <v>2355</v>
+        <v>2356</v>
       </c>
       <c r="G871" t="s">
-        <v>2353</v>
+        <v>2357</v>
       </c>
       <c r="H871" t="s">
-        <v>2354</v>
-[...3 lines deleted...]
-      </c>
+        <v>2358</v>
+      </c>
+      <c r="I871"/>
       <c r="J871"/>
     </row>
     <row r="872" spans="1:10">
       <c r="A872" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B872" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C872" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D872" t="s">
-        <v>2357</v>
+        <v>2354</v>
       </c>
       <c r="E872" t="s">
-        <v>2358</v>
+        <v>2355</v>
       </c>
       <c r="F872" t="s">
         <v>2359</v>
       </c>
       <c r="G872" t="s">
+        <v>2357</v>
+      </c>
+      <c r="H872" t="s">
+        <v>2358</v>
+      </c>
+      <c r="I872" t="s">
         <v>2360</v>
       </c>
-      <c r="H872" t="s">
-[...2 lines deleted...]
-      <c r="I872"/>
       <c r="J872"/>
     </row>
     <row r="873" spans="1:10">
       <c r="A873" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B873" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C873" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D873" t="s">
         <v>2361</v>
       </c>
       <c r="E873" t="s">
         <v>2362</v>
       </c>
       <c r="F873" t="s">
         <v>2363</v>
       </c>
       <c r="G873" t="s">
         <v>2364</v>
       </c>
       <c r="H873" t="s">
-        <v>2365</v>
+        <v>16</v>
       </c>
       <c r="I873"/>
       <c r="J873"/>
     </row>
     <row r="874" spans="1:10">
       <c r="A874" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B874" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C874" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D874" t="s">
-        <v>2361</v>
+        <v>2365</v>
       </c>
       <c r="E874" t="s">
-        <v>2362</v>
+        <v>2366</v>
       </c>
       <c r="F874" t="s">
-        <v>2366</v>
+        <v>2367</v>
       </c>
       <c r="G874" t="s">
-        <v>2364</v>
+        <v>2368</v>
       </c>
       <c r="H874" t="s">
-        <v>2367</v>
+        <v>2369</v>
       </c>
       <c r="I874"/>
       <c r="J874"/>
     </row>
     <row r="875" spans="1:10">
       <c r="A875" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B875" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C875" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D875" t="s">
-        <v>2361</v>
+        <v>2365</v>
       </c>
       <c r="E875" t="s">
+        <v>2366</v>
+      </c>
+      <c r="F875" t="s">
+        <v>2370</v>
+      </c>
+      <c r="G875" t="s">
         <v>2368</v>
       </c>
-      <c r="F875" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H875" t="s">
-        <v>1449</v>
-[...3 lines deleted...]
-      </c>
+        <v>2371</v>
+      </c>
+      <c r="I875"/>
       <c r="J875"/>
     </row>
     <row r="876" spans="1:10">
       <c r="A876" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B876" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C876" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D876" t="s">
-        <v>2371</v>
+        <v>2365</v>
       </c>
       <c r="E876" t="s">
         <v>2372</v>
       </c>
       <c r="F876" t="s">
         <v>2373</v>
       </c>
       <c r="G876" t="s">
         <v>2374</v>
       </c>
       <c r="H876" t="s">
-        <v>2375</v>
-[...1 lines deleted...]
-      <c r="I876"/>
+        <v>1453</v>
+      </c>
+      <c r="I876" t="s">
+        <v>1453</v>
+      </c>
       <c r="J876"/>
     </row>
     <row r="877" spans="1:10">
       <c r="A877" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B877" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C877" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D877" t="s">
-        <v>2371</v>
+        <v>2375</v>
       </c>
       <c r="E877" t="s">
-        <v>2372</v>
+        <v>2376</v>
       </c>
       <c r="F877" t="s">
-        <v>2376</v>
+        <v>2377</v>
       </c>
       <c r="G877" t="s">
-        <v>2374</v>
+        <v>2378</v>
       </c>
       <c r="H877" t="s">
-        <v>2377</v>
+        <v>2379</v>
       </c>
       <c r="I877"/>
       <c r="J877"/>
     </row>
     <row r="878" spans="1:10">
       <c r="A878" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B878" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C878" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D878" t="s">
-        <v>2371</v>
+        <v>2375</v>
       </c>
       <c r="E878" t="s">
-        <v>2372</v>
+        <v>2376</v>
       </c>
       <c r="F878" t="s">
+        <v>2380</v>
+      </c>
+      <c r="G878" t="s">
         <v>2378</v>
       </c>
-      <c r="G878" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H878" t="s">
-        <v>2379</v>
-[...3 lines deleted...]
-      </c>
+        <v>2381</v>
+      </c>
+      <c r="I878"/>
       <c r="J878"/>
     </row>
     <row r="879" spans="1:10">
       <c r="A879" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B879" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C879" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D879" t="s">
-        <v>2371</v>
+        <v>2375</v>
       </c>
       <c r="E879" t="s">
-        <v>2372</v>
+        <v>2376</v>
       </c>
       <c r="F879" t="s">
-        <v>2381</v>
+        <v>2382</v>
       </c>
       <c r="G879" t="s">
-        <v>2382</v>
+        <v>2378</v>
       </c>
       <c r="H879" t="s">
         <v>2383</v>
       </c>
-      <c r="I879"/>
+      <c r="I879" t="s">
+        <v>2384</v>
+      </c>
       <c r="J879"/>
     </row>
     <row r="880" spans="1:10">
       <c r="A880" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B880" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C880" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D880" t="s">
-        <v>2371</v>
+        <v>2375</v>
       </c>
       <c r="E880" t="s">
-        <v>2372</v>
+        <v>2376</v>
       </c>
       <c r="F880" t="s">
-        <v>2384</v>
+        <v>2385</v>
       </c>
       <c r="G880" t="s">
-        <v>2385</v>
+        <v>2386</v>
       </c>
       <c r="H880" t="s">
-        <v>2386</v>
-[...3 lines deleted...]
-      </c>
+        <v>2387</v>
+      </c>
+      <c r="I880"/>
       <c r="J880"/>
     </row>
     <row r="881" spans="1:10">
       <c r="A881" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B881" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C881" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D881" t="s">
-        <v>2371</v>
+        <v>2375</v>
       </c>
       <c r="E881" t="s">
-        <v>2387</v>
+        <v>2376</v>
       </c>
       <c r="F881" t="s">
         <v>2388</v>
       </c>
       <c r="G881" t="s">
         <v>2389</v>
       </c>
       <c r="H881" t="s">
         <v>2390</v>
       </c>
-      <c r="I881"/>
+      <c r="I881" t="s">
+        <v>2390</v>
+      </c>
       <c r="J881"/>
     </row>
     <row r="882" spans="1:10">
       <c r="A882" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B882" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C882" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D882" t="s">
-        <v>2371</v>
+        <v>2375</v>
       </c>
       <c r="E882" t="s">
-        <v>2387</v>
+        <v>2391</v>
       </c>
       <c r="F882" t="s">
-        <v>2391</v>
+        <v>2392</v>
       </c>
       <c r="G882" t="s">
-        <v>2392</v>
+        <v>2393</v>
       </c>
       <c r="H882" t="s">
-        <v>2393</v>
-[...1 lines deleted...]
-      <c r="I882" t="s">
         <v>2394</v>
       </c>
+      <c r="I882"/>
       <c r="J882"/>
     </row>
     <row r="883" spans="1:10">
       <c r="A883" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B883" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C883" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D883" t="s">
-        <v>2371</v>
+        <v>2375</v>
       </c>
       <c r="E883" t="s">
-        <v>2387</v>
+        <v>2391</v>
       </c>
       <c r="F883" t="s">
         <v>2395</v>
       </c>
       <c r="G883" t="s">
-        <v>2392</v>
+        <v>2396</v>
       </c>
       <c r="H883" t="s">
-        <v>2393</v>
+        <v>2397</v>
       </c>
       <c r="I883" t="s">
-        <v>2393</v>
+        <v>2398</v>
       </c>
       <c r="J883"/>
     </row>
     <row r="884" spans="1:10">
       <c r="A884" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B884" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C884" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D884" t="s">
-        <v>2371</v>
+        <v>2375</v>
       </c>
       <c r="E884" t="s">
-        <v>2387</v>
+        <v>2391</v>
       </c>
       <c r="F884" t="s">
+        <v>2399</v>
+      </c>
+      <c r="G884" t="s">
         <v>2396</v>
       </c>
-      <c r="G884" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H884" t="s">
-        <v>2393</v>
+        <v>2397</v>
       </c>
       <c r="I884" t="s">
         <v>2397</v>
       </c>
       <c r="J884"/>
     </row>
     <row r="885" spans="1:10">
       <c r="A885" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B885" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C885" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D885" t="s">
-        <v>2371</v>
+        <v>2375</v>
       </c>
       <c r="E885" t="s">
-        <v>2387</v>
+        <v>2391</v>
       </c>
       <c r="F885" t="s">
-        <v>2398</v>
+        <v>2400</v>
       </c>
       <c r="G885" t="s">
-        <v>2392</v>
+        <v>2396</v>
       </c>
       <c r="H885" t="s">
-        <v>2399</v>
-[...1 lines deleted...]
-      <c r="I885"/>
+        <v>2397</v>
+      </c>
+      <c r="I885" t="s">
+        <v>2401</v>
+      </c>
       <c r="J885"/>
     </row>
     <row r="886" spans="1:10">
       <c r="A886" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B886" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C886" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D886" t="s">
-        <v>2371</v>
+        <v>2375</v>
       </c>
       <c r="E886" t="s">
-        <v>2387</v>
+        <v>2391</v>
       </c>
       <c r="F886" t="s">
-        <v>2400</v>
+        <v>2402</v>
       </c>
       <c r="G886" t="s">
-        <v>2401</v>
+        <v>2396</v>
       </c>
       <c r="H886" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="I886"/>
       <c r="J886"/>
     </row>
     <row r="887" spans="1:10">
       <c r="A887" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B887" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C887" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D887" t="s">
-        <v>2371</v>
+        <v>2375</v>
       </c>
       <c r="E887" t="s">
-        <v>2387</v>
+        <v>2391</v>
       </c>
       <c r="F887" t="s">
-        <v>2403</v>
+        <v>2404</v>
       </c>
       <c r="G887" t="s">
-        <v>2404</v>
+        <v>2405</v>
       </c>
       <c r="H887" t="s">
-        <v>2405</v>
+        <v>2406</v>
       </c>
       <c r="I887"/>
       <c r="J887"/>
     </row>
     <row r="888" spans="1:10">
       <c r="A888" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B888" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C888" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D888" t="s">
-        <v>2371</v>
+        <v>2375</v>
       </c>
       <c r="E888" t="s">
-        <v>2387</v>
+        <v>2391</v>
       </c>
       <c r="F888" t="s">
-        <v>2406</v>
+        <v>2407</v>
       </c>
       <c r="G888" t="s">
-        <v>2407</v>
+        <v>2408</v>
       </c>
       <c r="H888" t="s">
-        <v>2408</v>
+        <v>2409</v>
       </c>
       <c r="I888"/>
       <c r="J888"/>
     </row>
     <row r="889" spans="1:10">
       <c r="A889" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B889" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C889" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D889" t="s">
-        <v>2371</v>
+        <v>2375</v>
       </c>
       <c r="E889" t="s">
-        <v>2387</v>
+        <v>2391</v>
       </c>
       <c r="F889" t="s">
-        <v>2409</v>
+        <v>2410</v>
       </c>
       <c r="G889" t="s">
-        <v>2407</v>
+        <v>2411</v>
       </c>
       <c r="H889" t="s">
-        <v>2410</v>
+        <v>2412</v>
       </c>
       <c r="I889"/>
       <c r="J889"/>
     </row>
     <row r="890" spans="1:10">
       <c r="A890" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B890" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C890" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="D890" t="s">
-        <v>2371</v>
+        <v>2375</v>
       </c>
       <c r="E890" t="s">
-        <v>2387</v>
+        <v>2391</v>
       </c>
       <c r="F890" t="s">
+        <v>2413</v>
+      </c>
+      <c r="G890" t="s">
         <v>2411</v>
       </c>
-      <c r="G890" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H890" t="s">
-        <v>2410</v>
-[...3 lines deleted...]
-      </c>
+        <v>2414</v>
+      </c>
+      <c r="I890"/>
       <c r="J890"/>
     </row>
     <row r="891" spans="1:10">
       <c r="A891" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B891" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C891" t="s">
-        <v>2412</v>
+        <v>1594</v>
       </c>
       <c r="D891" t="s">
-        <v>2413</v>
+        <v>2375</v>
       </c>
       <c r="E891" t="s">
-        <v>2414</v>
+        <v>2391</v>
       </c>
       <c r="F891" t="s">
         <v>2415</v>
       </c>
       <c r="G891" t="s">
-        <v>2416</v>
+        <v>2411</v>
       </c>
       <c r="H891" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="I891"/>
+        <v>2414</v>
+      </c>
+      <c r="I891" t="s">
+        <v>2414</v>
+      </c>
       <c r="J891"/>
     </row>
     <row r="892" spans="1:10">
       <c r="A892" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B892" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C892" t="s">
+        <v>2416</v>
+      </c>
+      <c r="D892" t="s">
         <v>2417</v>
       </c>
-      <c r="D892" t="s">
+      <c r="E892" t="s">
         <v>2418</v>
       </c>
-      <c r="E892" t="s">
+      <c r="F892" t="s">
         <v>2419</v>
       </c>
-      <c r="F892" t="s">
+      <c r="G892" t="s">
         <v>2420</v>
       </c>
-      <c r="G892" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H892" t="s">
-        <v>2422</v>
+        <v>16</v>
       </c>
       <c r="I892"/>
-      <c r="J892" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J892"/>
     </row>
     <row r="893" spans="1:10">
       <c r="A893" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B893" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C893" t="s">
-        <v>2417</v>
+        <v>2421</v>
       </c>
       <c r="D893" t="s">
-        <v>2418</v>
+        <v>2422</v>
       </c>
       <c r="E893" t="s">
-        <v>2419</v>
+        <v>2423</v>
       </c>
       <c r="F893" t="s">
-        <v>2423</v>
+        <v>2424</v>
       </c>
       <c r="G893" t="s">
-        <v>2421</v>
+        <v>2425</v>
       </c>
       <c r="H893" t="s">
-        <v>2424</v>
+        <v>2426</v>
       </c>
       <c r="I893"/>
-      <c r="J893"/>
+      <c r="J893" t="s">
+        <v>2426</v>
+      </c>
     </row>
     <row r="894" spans="1:10">
       <c r="A894" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B894" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C894" t="s">
-        <v>2417</v>
+        <v>2421</v>
       </c>
       <c r="D894" t="s">
-        <v>2418</v>
+        <v>2422</v>
       </c>
       <c r="E894" t="s">
-        <v>2419</v>
+        <v>2423</v>
       </c>
       <c r="F894" t="s">
+        <v>2427</v>
+      </c>
+      <c r="G894" t="s">
         <v>2425</v>
       </c>
-      <c r="G894" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H894" t="s">
-        <v>2427</v>
+        <v>2428</v>
       </c>
       <c r="I894"/>
       <c r="J894"/>
     </row>
     <row r="895" spans="1:10">
       <c r="A895" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B895" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C895" t="s">
-        <v>2417</v>
+        <v>2421</v>
       </c>
       <c r="D895" t="s">
-        <v>2418</v>
+        <v>2422</v>
       </c>
       <c r="E895" t="s">
-        <v>2419</v>
+        <v>2423</v>
       </c>
       <c r="F895" t="s">
-        <v>2428</v>
+        <v>2429</v>
       </c>
       <c r="G895" t="s">
-        <v>2426</v>
+        <v>2430</v>
       </c>
       <c r="H895" t="s">
-        <v>2429</v>
+        <v>2431</v>
       </c>
       <c r="I895"/>
       <c r="J895"/>
     </row>
     <row r="896" spans="1:10">
       <c r="A896" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B896" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C896" t="s">
-        <v>2417</v>
+        <v>2421</v>
       </c>
       <c r="D896" t="s">
-        <v>2418</v>
+        <v>2422</v>
       </c>
       <c r="E896" t="s">
-        <v>2419</v>
+        <v>2423</v>
       </c>
       <c r="F896" t="s">
+        <v>2432</v>
+      </c>
+      <c r="G896" t="s">
         <v>2430</v>
       </c>
-      <c r="G896" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H896" t="s">
-        <v>2429</v>
-[...3 lines deleted...]
-      </c>
+        <v>2433</v>
+      </c>
+      <c r="I896"/>
       <c r="J896"/>
     </row>
     <row r="897" spans="1:10">
       <c r="A897" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B897" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C897" t="s">
-        <v>2417</v>
+        <v>2421</v>
       </c>
       <c r="D897" t="s">
-        <v>2418</v>
+        <v>2422</v>
       </c>
       <c r="E897" t="s">
-        <v>2419</v>
+        <v>2423</v>
       </c>
       <c r="F897" t="s">
-        <v>2432</v>
+        <v>2434</v>
       </c>
       <c r="G897" t="s">
-        <v>2426</v>
+        <v>2430</v>
       </c>
       <c r="H897" t="s">
         <v>2433</v>
       </c>
-      <c r="I897"/>
+      <c r="I897" t="s">
+        <v>2435</v>
+      </c>
       <c r="J897"/>
     </row>
     <row r="898" spans="1:10">
       <c r="A898" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B898" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C898" t="s">
-        <v>2417</v>
+        <v>2421</v>
       </c>
       <c r="D898" t="s">
-        <v>2434</v>
+        <v>2422</v>
       </c>
       <c r="E898" t="s">
-        <v>2435</v>
+        <v>2423</v>
       </c>
       <c r="F898" t="s">
         <v>2436</v>
       </c>
       <c r="G898" t="s">
+        <v>2430</v>
+      </c>
+      <c r="H898" t="s">
         <v>2437</v>
-      </c>
-[...1 lines deleted...]
-        <v>1188</v>
       </c>
       <c r="I898"/>
       <c r="J898"/>
     </row>
     <row r="899" spans="1:10">
       <c r="A899" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B899" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C899" t="s">
-        <v>2417</v>
+        <v>2421</v>
       </c>
       <c r="D899" t="s">
-        <v>2434</v>
+        <v>2438</v>
       </c>
       <c r="E899" t="s">
-        <v>2435</v>
+        <v>2439</v>
       </c>
       <c r="F899" t="s">
-        <v>2438</v>
+        <v>2440</v>
       </c>
       <c r="G899" t="s">
-        <v>2437</v>
+        <v>2441</v>
       </c>
       <c r="H899" t="s">
-        <v>2118</v>
+        <v>1192</v>
       </c>
       <c r="I899"/>
       <c r="J899"/>
     </row>
     <row r="900" spans="1:10">
       <c r="A900" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B900" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C900" t="s">
-        <v>2417</v>
+        <v>2421</v>
       </c>
       <c r="D900" t="s">
-        <v>2434</v>
+        <v>2438</v>
       </c>
       <c r="E900" t="s">
-        <v>2435</v>
+        <v>2439</v>
       </c>
       <c r="F900" t="s">
-        <v>2439</v>
+        <v>2442</v>
       </c>
       <c r="G900" t="s">
-        <v>2437</v>
+        <v>2441</v>
       </c>
       <c r="H900" t="s">
-        <v>2440</v>
+        <v>2122</v>
       </c>
       <c r="I900"/>
       <c r="J900"/>
     </row>
     <row r="901" spans="1:10">
       <c r="A901" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B901" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C901" t="s">
-        <v>2417</v>
+        <v>2421</v>
       </c>
       <c r="D901" t="s">
-        <v>2434</v>
+        <v>2438</v>
       </c>
       <c r="E901" t="s">
+        <v>2439</v>
+      </c>
+      <c r="F901" t="s">
+        <v>2443</v>
+      </c>
+      <c r="G901" t="s">
         <v>2441</v>
       </c>
-      <c r="F901" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H901" t="s">
-        <v>2422</v>
+        <v>2444</v>
       </c>
       <c r="I901"/>
-      <c r="J901" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J901"/>
     </row>
     <row r="902" spans="1:10">
       <c r="A902" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B902" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C902" t="s">
-        <v>2417</v>
+        <v>2421</v>
       </c>
       <c r="D902" t="s">
-        <v>2434</v>
+        <v>2438</v>
       </c>
       <c r="E902" t="s">
-        <v>2441</v>
+        <v>2445</v>
       </c>
       <c r="F902" t="s">
-        <v>2445</v>
+        <v>2446</v>
       </c>
       <c r="G902" t="s">
-        <v>2443</v>
+        <v>2447</v>
       </c>
       <c r="H902" t="s">
-        <v>2446</v>
+        <v>2426</v>
       </c>
       <c r="I902"/>
-      <c r="J902"/>
+      <c r="J902" t="s">
+        <v>2448</v>
+      </c>
     </row>
     <row r="903" spans="1:10">
       <c r="A903" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B903" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C903" t="s">
-        <v>2417</v>
+        <v>2421</v>
       </c>
       <c r="D903" t="s">
-        <v>2434</v>
+        <v>2438</v>
       </c>
       <c r="E903" t="s">
-        <v>2441</v>
+        <v>2445</v>
       </c>
       <c r="F903" t="s">
+        <v>2449</v>
+      </c>
+      <c r="G903" t="s">
         <v>2447</v>
       </c>
-      <c r="G903" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H903" t="s">
-        <v>2093</v>
+        <v>2450</v>
       </c>
       <c r="I903"/>
       <c r="J903"/>
     </row>
     <row r="904" spans="1:10">
       <c r="A904" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B904" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C904" t="s">
-        <v>2417</v>
+        <v>2421</v>
       </c>
       <c r="D904" t="s">
-        <v>2434</v>
+        <v>2438</v>
       </c>
       <c r="E904" t="s">
-        <v>2441</v>
+        <v>2445</v>
       </c>
       <c r="F904" t="s">
-        <v>2448</v>
+        <v>2451</v>
       </c>
       <c r="G904" t="s">
-        <v>2443</v>
+        <v>2447</v>
       </c>
       <c r="H904" t="s">
-        <v>2449</v>
+        <v>2097</v>
       </c>
       <c r="I904"/>
-      <c r="J904" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J904"/>
     </row>
     <row r="905" spans="1:10">
       <c r="A905" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B905" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C905" t="s">
-        <v>2417</v>
+        <v>2421</v>
       </c>
       <c r="D905" t="s">
-        <v>2434</v>
+        <v>2438</v>
       </c>
       <c r="E905" t="s">
-        <v>2441</v>
+        <v>2445</v>
       </c>
       <c r="F905" t="s">
-        <v>2450</v>
+        <v>2452</v>
       </c>
       <c r="G905" t="s">
-        <v>2443</v>
+        <v>2447</v>
       </c>
       <c r="H905" t="s">
-        <v>2451</v>
+        <v>2453</v>
       </c>
       <c r="I905"/>
-      <c r="J905"/>
+      <c r="J905" t="s">
+        <v>1192</v>
+      </c>
     </row>
     <row r="906" spans="1:10">
       <c r="A906" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B906" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C906" t="s">
-        <v>2417</v>
+        <v>2421</v>
       </c>
       <c r="D906" t="s">
-        <v>2434</v>
+        <v>2438</v>
       </c>
       <c r="E906" t="s">
-        <v>2452</v>
+        <v>2445</v>
       </c>
       <c r="F906" t="s">
-        <v>2453</v>
+        <v>2454</v>
       </c>
       <c r="G906" t="s">
-        <v>2454</v>
+        <v>2447</v>
       </c>
       <c r="H906" t="s">
         <v>2455</v>
       </c>
       <c r="I906"/>
       <c r="J906"/>
     </row>
     <row r="907" spans="1:10">
       <c r="A907" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B907" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C907" t="s">
-        <v>2417</v>
+        <v>2421</v>
       </c>
       <c r="D907" t="s">
-        <v>2434</v>
+        <v>2438</v>
       </c>
       <c r="E907" t="s">
         <v>2456</v>
       </c>
       <c r="F907" t="s">
         <v>2457</v>
       </c>
       <c r="G907" t="s">
         <v>2458</v>
       </c>
       <c r="H907" t="s">
         <v>2459</v>
       </c>
       <c r="I907"/>
       <c r="J907"/>
     </row>
     <row r="908" spans="1:10">
       <c r="A908" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B908" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C908" t="s">
-        <v>2417</v>
+        <v>2421</v>
       </c>
       <c r="D908" t="s">
-        <v>2434</v>
+        <v>2438</v>
       </c>
       <c r="E908" t="s">
-        <v>2456</v>
+        <v>2460</v>
       </c>
       <c r="F908" t="s">
-        <v>2460</v>
+        <v>2461</v>
       </c>
       <c r="G908" t="s">
-        <v>2458</v>
+        <v>2462</v>
       </c>
       <c r="H908" t="s">
-        <v>1524</v>
+        <v>2463</v>
       </c>
       <c r="I908"/>
       <c r="J908"/>
     </row>
     <row r="909" spans="1:10">
       <c r="A909" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B909" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C909" t="s">
-        <v>2417</v>
+        <v>2421</v>
       </c>
       <c r="D909" t="s">
-        <v>2434</v>
+        <v>2438</v>
       </c>
       <c r="E909" t="s">
-        <v>2456</v>
+        <v>2460</v>
       </c>
       <c r="F909" t="s">
-        <v>2461</v>
+        <v>2464</v>
       </c>
       <c r="G909" t="s">
-        <v>2458</v>
+        <v>2462</v>
       </c>
       <c r="H909" t="s">
-        <v>1524</v>
-[...3 lines deleted...]
-      </c>
+        <v>1528</v>
+      </c>
+      <c r="I909"/>
       <c r="J909"/>
     </row>
     <row r="910" spans="1:10">
       <c r="A910" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B910" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C910" t="s">
-        <v>2417</v>
+        <v>2421</v>
       </c>
       <c r="D910" t="s">
-        <v>2434</v>
+        <v>2438</v>
       </c>
       <c r="E910" t="s">
-        <v>2456</v>
+        <v>2460</v>
       </c>
       <c r="F910" t="s">
+        <v>2465</v>
+      </c>
+      <c r="G910" t="s">
         <v>2462</v>
       </c>
-      <c r="G910" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H910" t="s">
-        <v>1524</v>
+        <v>1528</v>
       </c>
       <c r="I910" t="s">
-        <v>2463</v>
+        <v>1528</v>
       </c>
       <c r="J910"/>
     </row>
     <row r="911" spans="1:10">
       <c r="A911" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B911" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C911" t="s">
-        <v>2417</v>
+        <v>2421</v>
       </c>
       <c r="D911" t="s">
-        <v>2434</v>
+        <v>2438</v>
       </c>
       <c r="E911" t="s">
-        <v>2464</v>
+        <v>2460</v>
       </c>
       <c r="F911" t="s">
-        <v>2465</v>
+        <v>2466</v>
       </c>
       <c r="G911" t="s">
-        <v>2466</v>
+        <v>2462</v>
       </c>
       <c r="H911" t="s">
-        <v>1490</v>
-[...1 lines deleted...]
-      <c r="I911"/>
+        <v>1528</v>
+      </c>
+      <c r="I911" t="s">
+        <v>2467</v>
+      </c>
       <c r="J911"/>
     </row>
     <row r="912" spans="1:10">
       <c r="A912" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B912" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C912" t="s">
-        <v>2417</v>
+        <v>2421</v>
       </c>
       <c r="D912" t="s">
-        <v>2434</v>
+        <v>2438</v>
       </c>
       <c r="E912" t="s">
-        <v>2467</v>
+        <v>2468</v>
       </c>
       <c r="F912" t="s">
-        <v>2468</v>
+        <v>2469</v>
       </c>
       <c r="G912" t="s">
-        <v>2469</v>
+        <v>2470</v>
       </c>
       <c r="H912" t="s">
-        <v>1254</v>
+        <v>1494</v>
       </c>
       <c r="I912"/>
       <c r="J912"/>
     </row>
     <row r="913" spans="1:10">
       <c r="A913" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B913" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C913" t="s">
-        <v>2417</v>
+        <v>2421</v>
       </c>
       <c r="D913" t="s">
-        <v>2434</v>
+        <v>2438</v>
       </c>
       <c r="E913" t="s">
-        <v>2467</v>
+        <v>2471</v>
       </c>
       <c r="F913" t="s">
-        <v>2470</v>
+        <v>2472</v>
       </c>
       <c r="G913" t="s">
-        <v>2469</v>
+        <v>2473</v>
       </c>
       <c r="H913" t="s">
-        <v>2471</v>
+        <v>1258</v>
       </c>
       <c r="I913"/>
       <c r="J913"/>
     </row>
     <row r="914" spans="1:10">
       <c r="A914" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B914" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C914" t="s">
-        <v>2417</v>
+        <v>2421</v>
       </c>
       <c r="D914" t="s">
-        <v>2434</v>
+        <v>2438</v>
       </c>
       <c r="E914" t="s">
-        <v>2472</v>
+        <v>2471</v>
       </c>
       <c r="F914" t="s">
+        <v>2474</v>
+      </c>
+      <c r="G914" t="s">
         <v>2473</v>
-      </c>
-[...1 lines deleted...]
-        <v>2474</v>
       </c>
       <c r="H914" t="s">
         <v>2475</v>
       </c>
       <c r="I914"/>
       <c r="J914"/>
     </row>
     <row r="915" spans="1:10">
       <c r="A915" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B915" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C915" t="s">
-        <v>2417</v>
+        <v>2421</v>
       </c>
       <c r="D915" t="s">
-        <v>2434</v>
+        <v>2438</v>
       </c>
       <c r="E915" t="s">
-        <v>2472</v>
+        <v>2476</v>
       </c>
       <c r="F915" t="s">
-        <v>2476</v>
+        <v>2477</v>
       </c>
       <c r="G915" t="s">
-        <v>2474</v>
+        <v>2478</v>
       </c>
       <c r="H915" t="s">
-        <v>2477</v>
+        <v>2479</v>
       </c>
       <c r="I915"/>
       <c r="J915"/>
     </row>
     <row r="916" spans="1:10">
       <c r="A916" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B916" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C916" t="s">
-        <v>2417</v>
+        <v>2421</v>
       </c>
       <c r="D916" t="s">
-        <v>2434</v>
+        <v>2438</v>
       </c>
       <c r="E916" t="s">
-        <v>2472</v>
+        <v>2476</v>
       </c>
       <c r="F916" t="s">
+        <v>2480</v>
+      </c>
+      <c r="G916" t="s">
         <v>2478</v>
       </c>
-      <c r="G916" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H916" t="s">
-        <v>1901</v>
+        <v>2481</v>
       </c>
       <c r="I916"/>
       <c r="J916"/>
     </row>
     <row r="917" spans="1:10">
       <c r="A917" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B917" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C917" t="s">
-        <v>2417</v>
+        <v>2421</v>
       </c>
       <c r="D917" t="s">
-        <v>2434</v>
+        <v>2438</v>
       </c>
       <c r="E917" t="s">
-        <v>2472</v>
+        <v>2476</v>
       </c>
       <c r="F917" t="s">
-        <v>2480</v>
+        <v>2482</v>
       </c>
       <c r="G917" t="s">
-        <v>2479</v>
+        <v>2483</v>
       </c>
       <c r="H917" t="s">
-        <v>2481</v>
+        <v>1905</v>
       </c>
       <c r="I917"/>
       <c r="J917"/>
     </row>
     <row r="918" spans="1:10">
       <c r="A918" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B918" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C918" t="s">
-        <v>2417</v>
+        <v>2421</v>
       </c>
       <c r="D918" t="s">
-        <v>2434</v>
+        <v>2438</v>
       </c>
       <c r="E918" t="s">
-        <v>2482</v>
+        <v>2476</v>
       </c>
       <c r="F918" t="s">
+        <v>2484</v>
+      </c>
+      <c r="G918" t="s">
         <v>2483</v>
-      </c>
-[...1 lines deleted...]
-        <v>2484</v>
       </c>
       <c r="H918" t="s">
         <v>2485</v>
       </c>
       <c r="I918"/>
       <c r="J918"/>
     </row>
     <row r="919" spans="1:10">
       <c r="A919" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B919" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C919" t="s">
-        <v>2417</v>
+        <v>2421</v>
       </c>
       <c r="D919" t="s">
-        <v>2434</v>
+        <v>2438</v>
       </c>
       <c r="E919" t="s">
-        <v>2482</v>
+        <v>2486</v>
       </c>
       <c r="F919" t="s">
-        <v>2486</v>
+        <v>2487</v>
       </c>
       <c r="G919" t="s">
-        <v>2487</v>
+        <v>2488</v>
       </c>
       <c r="H919" t="s">
-        <v>2488</v>
-[...3 lines deleted...]
-      </c>
+        <v>2489</v>
+      </c>
+      <c r="I919"/>
       <c r="J919"/>
     </row>
     <row r="920" spans="1:10">
       <c r="A920" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B920" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C920" t="s">
-        <v>2417</v>
+        <v>2421</v>
       </c>
       <c r="D920" t="s">
-        <v>2434</v>
+        <v>2438</v>
       </c>
       <c r="E920" t="s">
-        <v>2482</v>
+        <v>2486</v>
       </c>
       <c r="F920" t="s">
-        <v>2489</v>
+        <v>2490</v>
       </c>
       <c r="G920" t="s">
-        <v>2487</v>
+        <v>2491</v>
       </c>
       <c r="H920" t="s">
-        <v>2490</v>
-[...1 lines deleted...]
-      <c r="I920"/>
+        <v>2492</v>
+      </c>
+      <c r="I920" t="s">
+        <v>2492</v>
+      </c>
       <c r="J920"/>
     </row>
     <row r="921" spans="1:10">
       <c r="A921" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B921" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C921" t="s">
-        <v>2417</v>
+        <v>2421</v>
       </c>
       <c r="D921" t="s">
-        <v>2434</v>
+        <v>2438</v>
       </c>
       <c r="E921" t="s">
-        <v>2482</v>
+        <v>2486</v>
       </c>
       <c r="F921" t="s">
+        <v>2493</v>
+      </c>
+      <c r="G921" t="s">
         <v>2491</v>
       </c>
-      <c r="G921" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H921" t="s">
-        <v>539</v>
+        <v>2494</v>
       </c>
       <c r="I921"/>
       <c r="J921"/>
     </row>
     <row r="922" spans="1:10">
       <c r="A922" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B922" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C922" t="s">
-        <v>2417</v>
+        <v>2421</v>
       </c>
       <c r="D922" t="s">
-        <v>2434</v>
+        <v>2438</v>
       </c>
       <c r="E922" t="s">
-        <v>2482</v>
+        <v>2486</v>
       </c>
       <c r="F922" t="s">
-        <v>2493</v>
+        <v>2495</v>
       </c>
       <c r="G922" t="s">
-        <v>2492</v>
+        <v>2496</v>
       </c>
       <c r="H922" t="s">
-        <v>2302</v>
+        <v>539</v>
       </c>
       <c r="I922"/>
       <c r="J922"/>
     </row>
     <row r="923" spans="1:10">
       <c r="A923" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B923" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C923" t="s">
-        <v>2417</v>
+        <v>2421</v>
       </c>
       <c r="D923" t="s">
-        <v>2434</v>
+        <v>2438</v>
       </c>
       <c r="E923" t="s">
-        <v>2482</v>
+        <v>2486</v>
       </c>
       <c r="F923" t="s">
-        <v>2494</v>
+        <v>2497</v>
       </c>
       <c r="G923" t="s">
-        <v>2492</v>
+        <v>2496</v>
       </c>
       <c r="H923" t="s">
-        <v>2495</v>
+        <v>2306</v>
       </c>
       <c r="I923"/>
       <c r="J923"/>
     </row>
     <row r="924" spans="1:10">
       <c r="A924" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B924" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C924" t="s">
-        <v>2417</v>
+        <v>2421</v>
       </c>
       <c r="D924" t="s">
-        <v>2434</v>
+        <v>2438</v>
       </c>
       <c r="E924" t="s">
-        <v>2482</v>
+        <v>2486</v>
       </c>
       <c r="F924" t="s">
+        <v>2498</v>
+      </c>
+      <c r="G924" t="s">
         <v>2496</v>
       </c>
-      <c r="G924" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H924" t="s">
-        <v>2497</v>
+        <v>2499</v>
       </c>
       <c r="I924"/>
       <c r="J924"/>
     </row>
     <row r="925" spans="1:10">
       <c r="A925" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B925" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C925" t="s">
-        <v>2417</v>
+        <v>2421</v>
       </c>
       <c r="D925" t="s">
-        <v>2434</v>
+        <v>2438</v>
       </c>
       <c r="E925" t="s">
-        <v>2482</v>
+        <v>2486</v>
       </c>
       <c r="F925" t="s">
-        <v>2498</v>
+        <v>2500</v>
       </c>
       <c r="G925" t="s">
-        <v>2499</v>
+        <v>2496</v>
       </c>
       <c r="H925" t="s">
-        <v>2500</v>
+        <v>2501</v>
       </c>
       <c r="I925"/>
       <c r="J925"/>
     </row>
     <row r="926" spans="1:10">
       <c r="A926" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B926" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C926" t="s">
-        <v>2417</v>
+        <v>2421</v>
       </c>
       <c r="D926" t="s">
-        <v>2434</v>
+        <v>2438</v>
       </c>
       <c r="E926" t="s">
-        <v>2482</v>
+        <v>2486</v>
       </c>
       <c r="F926" t="s">
-        <v>2501</v>
+        <v>2502</v>
       </c>
       <c r="G926" t="s">
-        <v>2499</v>
+        <v>2503</v>
       </c>
       <c r="H926" t="s">
-        <v>2502</v>
+        <v>2504</v>
       </c>
       <c r="I926"/>
       <c r="J926"/>
     </row>
     <row r="927" spans="1:10">
       <c r="A927" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B927" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C927" t="s">
-        <v>2417</v>
+        <v>2421</v>
       </c>
       <c r="D927" t="s">
-        <v>2434</v>
+        <v>2438</v>
       </c>
       <c r="E927" t="s">
+        <v>2486</v>
+      </c>
+      <c r="F927" t="s">
+        <v>2505</v>
+      </c>
+      <c r="G927" t="s">
         <v>2503</v>
-      </c>
-[...4 lines deleted...]
-        <v>2505</v>
       </c>
       <c r="H927" t="s">
         <v>2506</v>
       </c>
       <c r="I927"/>
       <c r="J927"/>
     </row>
     <row r="928" spans="1:10">
       <c r="A928" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B928" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C928" t="s">
-        <v>2417</v>
+        <v>2421</v>
       </c>
       <c r="D928" t="s">
-        <v>2434</v>
+        <v>2438</v>
       </c>
       <c r="E928" t="s">
-        <v>2503</v>
+        <v>2507</v>
       </c>
       <c r="F928" t="s">
-        <v>2507</v>
+        <v>2508</v>
       </c>
       <c r="G928" t="s">
-        <v>2508</v>
+        <v>2509</v>
       </c>
       <c r="H928" t="s">
-        <v>1342</v>
+        <v>2510</v>
       </c>
       <c r="I928"/>
       <c r="J928"/>
     </row>
     <row r="929" spans="1:10">
       <c r="A929" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="B929" t="s">
-        <v>1177</v>
+        <v>1181</v>
       </c>
       <c r="C929" t="s">
-        <v>2417</v>
+        <v>2421</v>
       </c>
       <c r="D929" t="s">
-        <v>2509</v>
+        <v>2438</v>
       </c>
       <c r="E929" t="s">
-        <v>2510</v>
+        <v>2507</v>
       </c>
       <c r="F929" t="s">
         <v>2511</v>
       </c>
       <c r="G929" t="s">
         <v>2512</v>
       </c>
       <c r="H929" t="s">
-        <v>2161</v>
+        <v>1346</v>
       </c>
       <c r="I929"/>
       <c r="J929"/>
+    </row>
+    <row r="930" spans="1:10">
+      <c r="A930" t="s">
+        <v>1180</v>
+      </c>
+      <c r="B930" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C930" t="s">
+        <v>2421</v>
+      </c>
+      <c r="D930" t="s">
+        <v>2513</v>
+      </c>
+      <c r="E930" t="s">
+        <v>2514</v>
+      </c>
+      <c r="F930" t="s">
+        <v>2515</v>
+      </c>
+      <c r="G930" t="s">
+        <v>2516</v>
+      </c>
+      <c r="H930" t="s">
+        <v>2165</v>
+      </c>
+      <c r="I930"/>
+      <c r="J930"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>