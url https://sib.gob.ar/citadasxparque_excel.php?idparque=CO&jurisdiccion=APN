--- v1 (2026-07-12)
+++ v2 (2026-09-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2517">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2518">
   <si>
     <t>Reino</t>
   </si>
   <si>
     <t>Phylum/Division</t>
   </si>
   <si>
     <t>Clase</t>
   </si>
   <si>
     <t>Orden</t>
   </si>
   <si>
     <t>Familia</t>
   </si>
   <si>
     <t>Especie</t>
   </si>
   <si>
     <t>Genero</t>
   </si>
   <si>
     <t>Variedad</t>
   </si>
   <si>
@@ -2429,54 +2429,54 @@
   <si>
     <t>Strigidae</t>
   </si>
   <si>
     <t>Asio flammeus</t>
   </si>
   <si>
     <t>Asio</t>
   </si>
   <si>
     <t>flammeus</t>
   </si>
   <si>
     <t>Athene cunicularia</t>
   </si>
   <si>
     <t>Athene</t>
   </si>
   <si>
     <t>Bubo magellanicus</t>
   </si>
   <si>
     <t>Bubo</t>
   </si>
   <si>
-    <t>Bubo virginianus</t>
-[...2 lines deleted...]
-    <t>virginianus</t>
+    <t>Bubo nacurutu</t>
+  </si>
+  <si>
+    <t>nacurutu</t>
   </si>
   <si>
     <t>Glaucidium brasilianum</t>
   </si>
   <si>
     <t>Glaucidium</t>
   </si>
   <si>
     <t>brasilianum</t>
   </si>
   <si>
     <t>Glaucidium nana</t>
   </si>
   <si>
     <t>nana</t>
   </si>
   <si>
     <t>Megascops choliba</t>
   </si>
   <si>
     <t>Megascops</t>
   </si>
   <si>
     <t>choliba</t>
   </si>
@@ -2519,50 +2519,110 @@
   <si>
     <t>Nothoprocta</t>
   </si>
   <si>
     <t>pentlandii</t>
   </si>
   <si>
     <t>Nothura darwinii</t>
   </si>
   <si>
     <t>Nothura</t>
   </si>
   <si>
     <t>darwinii</t>
   </si>
   <si>
     <t>Nothura maculosa</t>
   </si>
   <si>
     <t>Nothura sp.</t>
   </si>
   <si>
     <t>MAMMALIA</t>
   </si>
   <si>
+    <t>ARTIODACTYLA</t>
+  </si>
+  <si>
+    <t>Bovidae</t>
+  </si>
+  <si>
+    <t>Bos taurus</t>
+  </si>
+  <si>
+    <t>Bos</t>
+  </si>
+  <si>
+    <t>taurus</t>
+  </si>
+  <si>
+    <t>Ovis aries</t>
+  </si>
+  <si>
+    <t>Ovis</t>
+  </si>
+  <si>
+    <t>aries</t>
+  </si>
+  <si>
+    <t>Cervidae</t>
+  </si>
+  <si>
+    <t>Cervus elaphus</t>
+  </si>
+  <si>
+    <t>Cervus</t>
+  </si>
+  <si>
+    <t>elaphus</t>
+  </si>
+  <si>
+    <t>Suidae</t>
+  </si>
+  <si>
+    <t>Sus scrofa</t>
+  </si>
+  <si>
+    <t>Sus</t>
+  </si>
+  <si>
+    <t>scrofa</t>
+  </si>
+  <si>
+    <t>Tayassuidae</t>
+  </si>
+  <si>
+    <t>Dicotyles tajacu</t>
+  </si>
+  <si>
+    <t>Dicotyles</t>
+  </si>
+  <si>
+    <t>tajacu</t>
+  </si>
+  <si>
     <t>CARNIVORA</t>
   </si>
   <si>
     <t>Canidae</t>
   </si>
   <si>
     <t>Lycalopex culpaeus</t>
   </si>
   <si>
     <t>Lycalopex</t>
   </si>
   <si>
     <t>culpaeus</t>
   </si>
   <si>
     <t>Lycalopex culpaeus subsp. smithersi</t>
   </si>
   <si>
     <t>smithersi</t>
   </si>
   <si>
     <t>Lycalopex gymnocercus</t>
   </si>
   <si>
     <t>gymnocercus</t>
@@ -2615,131 +2675,74 @@
   <si>
     <t>chinga</t>
   </si>
   <si>
     <t>Mustelidae</t>
   </si>
   <si>
     <t>Galictis cuja</t>
   </si>
   <si>
     <t>Galictis</t>
   </si>
   <si>
     <t>cuja</t>
   </si>
   <si>
     <t>Lontra longicaudis</t>
   </si>
   <si>
     <t>Lontra</t>
   </si>
   <si>
     <t>longicaudis</t>
   </si>
   <si>
-    <t>CETARTIODACTYLA</t>
-[...58 lines deleted...]
-  <si>
     <t>CHIROPTERA</t>
   </si>
   <si>
     <t>Molossidae</t>
   </si>
   <si>
     <t>Eumops perotis</t>
   </si>
   <si>
     <t>Eumops</t>
   </si>
   <si>
     <t>perotis</t>
   </si>
   <si>
-    <t>Molossus rufus</t>
+    <t>Molossus fluminensis</t>
   </si>
   <si>
     <t>Molossus</t>
   </si>
   <si>
+    <t>fluminensis</t>
+  </si>
+  <si>
     <t>Promops nasutus</t>
   </si>
   <si>
     <t>Promops</t>
   </si>
   <si>
     <t>nasutus</t>
   </si>
   <si>
     <t>Tadarida brasiliensis</t>
   </si>
   <si>
     <t>Tadarida</t>
   </si>
   <si>
     <t>brasiliensis</t>
   </si>
   <si>
     <t>Phyllostomidae</t>
   </si>
   <si>
     <t>Desmodus rotundus</t>
   </si>
   <si>
     <t>Desmodus</t>
@@ -2783,57 +2786,57 @@
   <si>
     <t>Lasiurus blossevillii</t>
   </si>
   <si>
     <t>Lasiurus</t>
   </si>
   <si>
     <t>blossevillii</t>
   </si>
   <si>
     <t>Myotis dinellii</t>
   </si>
   <si>
     <t>Myotis</t>
   </si>
   <si>
     <t>dinellii</t>
   </si>
   <si>
     <t>DIDELPHIMORPHIA</t>
   </si>
   <si>
     <t>Didelphidae</t>
   </si>
   <si>
-    <t>Didelphis albiventris</t>
+    <t>Didelphis poecilotis</t>
   </si>
   <si>
     <t>Didelphis</t>
   </si>
   <si>
-    <t>albiventris</t>
+    <t>poecilotis</t>
   </si>
   <si>
     <t>Thylamys pusillus</t>
   </si>
   <si>
     <t>Thylamys</t>
   </si>
   <si>
     <t>pusillus</t>
   </si>
   <si>
     <t>LAGOMORPHA</t>
   </si>
   <si>
     <t>Leporidae</t>
   </si>
   <si>
     <t>Lepus europaeus</t>
   </si>
   <si>
     <t>Lepus</t>
   </si>
   <si>
     <t>europaeus</t>
   </si>
@@ -15837,411 +15840,411 @@
         <v>839</v>
       </c>
       <c r="I279"/>
       <c r="J279"/>
     </row>
     <row r="280" spans="1:10">
       <c r="A280" t="s">
         <v>9</v>
       </c>
       <c r="B280" t="s">
         <v>150</v>
       </c>
       <c r="C280" t="s">
         <v>834</v>
       </c>
       <c r="D280" t="s">
         <v>835</v>
       </c>
       <c r="E280" t="s">
         <v>836</v>
       </c>
       <c r="F280" t="s">
         <v>840</v>
       </c>
       <c r="G280" t="s">
-        <v>838</v>
+        <v>841</v>
       </c>
       <c r="H280" t="s">
-        <v>839</v>
+        <v>842</v>
       </c>
       <c r="I280"/>
-      <c r="J280" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J280"/>
     </row>
     <row r="281" spans="1:10">
       <c r="A281" t="s">
         <v>9</v>
       </c>
       <c r="B281" t="s">
         <v>150</v>
       </c>
       <c r="C281" t="s">
         <v>834</v>
       </c>
       <c r="D281" t="s">
         <v>835</v>
       </c>
       <c r="E281" t="s">
-        <v>836</v>
+        <v>843</v>
       </c>
       <c r="F281" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
       <c r="G281" t="s">
-        <v>838</v>
+        <v>845</v>
       </c>
       <c r="H281" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
       <c r="I281"/>
       <c r="J281"/>
     </row>
     <row r="282" spans="1:10">
       <c r="A282" t="s">
         <v>9</v>
       </c>
       <c r="B282" t="s">
         <v>150</v>
       </c>
       <c r="C282" t="s">
         <v>834</v>
       </c>
       <c r="D282" t="s">
         <v>835</v>
       </c>
       <c r="E282" t="s">
-        <v>844</v>
+        <v>847</v>
       </c>
       <c r="F282" t="s">
-        <v>845</v>
+        <v>848</v>
       </c>
       <c r="G282" t="s">
-        <v>846</v>
+        <v>849</v>
       </c>
       <c r="H282" t="s">
-        <v>847</v>
+        <v>850</v>
       </c>
       <c r="I282"/>
       <c r="J282"/>
     </row>
     <row r="283" spans="1:10">
       <c r="A283" t="s">
         <v>9</v>
       </c>
       <c r="B283" t="s">
         <v>150</v>
       </c>
       <c r="C283" t="s">
         <v>834</v>
       </c>
       <c r="D283" t="s">
         <v>835</v>
       </c>
       <c r="E283" t="s">
-        <v>844</v>
+        <v>851</v>
       </c>
       <c r="F283" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="G283" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
       <c r="H283" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="I283"/>
       <c r="J283"/>
     </row>
     <row r="284" spans="1:10">
       <c r="A284" t="s">
         <v>9</v>
       </c>
       <c r="B284" t="s">
         <v>150</v>
       </c>
       <c r="C284" t="s">
         <v>834</v>
       </c>
       <c r="D284" t="s">
-        <v>835</v>
+        <v>855</v>
       </c>
       <c r="E284" t="s">
-        <v>844</v>
+        <v>856</v>
       </c>
       <c r="F284" t="s">
-        <v>851</v>
+        <v>857</v>
       </c>
       <c r="G284" t="s">
-        <v>849</v>
+        <v>858</v>
       </c>
       <c r="H284" t="s">
-        <v>852</v>
+        <v>859</v>
       </c>
       <c r="I284"/>
       <c r="J284"/>
     </row>
     <row r="285" spans="1:10">
       <c r="A285" t="s">
         <v>9</v>
       </c>
       <c r="B285" t="s">
         <v>150</v>
       </c>
       <c r="C285" t="s">
         <v>834</v>
       </c>
       <c r="D285" t="s">
-        <v>835</v>
+        <v>855</v>
       </c>
       <c r="E285" t="s">
-        <v>844</v>
+        <v>856</v>
       </c>
       <c r="F285" t="s">
-        <v>853</v>
+        <v>860</v>
       </c>
       <c r="G285" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="H285" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
       <c r="I285"/>
-      <c r="J285"/>
+      <c r="J285" t="s">
+        <v>861</v>
+      </c>
     </row>
     <row r="286" spans="1:10">
       <c r="A286" t="s">
         <v>9</v>
       </c>
       <c r="B286" t="s">
         <v>150</v>
       </c>
       <c r="C286" t="s">
         <v>834</v>
       </c>
       <c r="D286" t="s">
-        <v>835</v>
+        <v>855</v>
       </c>
       <c r="E286" t="s">
         <v>856</v>
       </c>
       <c r="F286" t="s">
-        <v>857</v>
+        <v>862</v>
       </c>
       <c r="G286" t="s">
         <v>858</v>
       </c>
       <c r="H286" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="I286"/>
       <c r="J286"/>
     </row>
     <row r="287" spans="1:10">
       <c r="A287" t="s">
         <v>9</v>
       </c>
       <c r="B287" t="s">
         <v>150</v>
       </c>
       <c r="C287" t="s">
         <v>834</v>
       </c>
       <c r="D287" t="s">
-        <v>835</v>
+        <v>855</v>
       </c>
       <c r="E287" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F287" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
       <c r="G287" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="H287" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="I287"/>
       <c r="J287"/>
     </row>
     <row r="288" spans="1:10">
       <c r="A288" t="s">
         <v>9</v>
       </c>
       <c r="B288" t="s">
         <v>150</v>
       </c>
       <c r="C288" t="s">
         <v>834</v>
       </c>
       <c r="D288" t="s">
-        <v>835</v>
+        <v>855</v>
       </c>
       <c r="E288" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F288" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
       <c r="G288" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="H288" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="I288"/>
       <c r="J288"/>
     </row>
     <row r="289" spans="1:10">
       <c r="A289" t="s">
         <v>9</v>
       </c>
       <c r="B289" t="s">
         <v>150</v>
       </c>
       <c r="C289" t="s">
         <v>834</v>
       </c>
       <c r="D289" t="s">
-        <v>867</v>
+        <v>855</v>
       </c>
       <c r="E289" t="s">
-        <v>868</v>
+        <v>864</v>
       </c>
       <c r="F289" t="s">
+        <v>871</v>
+      </c>
+      <c r="G289" t="s">
         <v>869</v>
       </c>
-      <c r="G289" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H289" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="I289"/>
       <c r="J289"/>
     </row>
     <row r="290" spans="1:10">
       <c r="A290" t="s">
         <v>9</v>
       </c>
       <c r="B290" t="s">
         <v>150</v>
       </c>
       <c r="C290" t="s">
         <v>834</v>
       </c>
       <c r="D290" t="s">
-        <v>867</v>
+        <v>855</v>
       </c>
       <c r="E290" t="s">
-        <v>868</v>
+        <v>864</v>
       </c>
       <c r="F290" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="G290" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="H290" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="I290"/>
       <c r="J290"/>
     </row>
     <row r="291" spans="1:10">
       <c r="A291" t="s">
         <v>9</v>
       </c>
       <c r="B291" t="s">
         <v>150</v>
       </c>
       <c r="C291" t="s">
         <v>834</v>
       </c>
       <c r="D291" t="s">
-        <v>867</v>
+        <v>855</v>
       </c>
       <c r="E291" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="F291" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="G291" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="H291" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="I291"/>
       <c r="J291"/>
     </row>
     <row r="292" spans="1:10">
       <c r="A292" t="s">
         <v>9</v>
       </c>
       <c r="B292" t="s">
         <v>150</v>
       </c>
       <c r="C292" t="s">
         <v>834</v>
       </c>
       <c r="D292" t="s">
-        <v>867</v>
+        <v>855</v>
       </c>
       <c r="E292" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="F292" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="G292" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="H292" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="I292"/>
       <c r="J292"/>
     </row>
     <row r="293" spans="1:10">
       <c r="A293" t="s">
         <v>9</v>
       </c>
       <c r="B293" t="s">
         <v>150</v>
       </c>
       <c r="C293" t="s">
         <v>834</v>
       </c>
       <c r="D293" t="s">
-        <v>867</v>
+        <v>855</v>
       </c>
       <c r="E293" t="s">
-        <v>883</v>
+        <v>880</v>
       </c>
       <c r="F293" t="s">
         <v>884</v>
       </c>
       <c r="G293" t="s">
         <v>885</v>
       </c>
       <c r="H293" t="s">
         <v>886</v>
       </c>
       <c r="I293"/>
       <c r="J293"/>
     </row>
     <row r="294" spans="1:10">
       <c r="A294" t="s">
         <v>9</v>
       </c>
       <c r="B294" t="s">
         <v>150</v>
       </c>
       <c r="C294" t="s">
         <v>834</v>
       </c>
       <c r="D294" t="s">
         <v>887</v>
@@ -16262,18001 +16265,18001 @@
       <c r="J294"/>
     </row>
     <row r="295" spans="1:10">
       <c r="A295" t="s">
         <v>9</v>
       </c>
       <c r="B295" t="s">
         <v>150</v>
       </c>
       <c r="C295" t="s">
         <v>834</v>
       </c>
       <c r="D295" t="s">
         <v>887</v>
       </c>
       <c r="E295" t="s">
         <v>888</v>
       </c>
       <c r="F295" t="s">
         <v>892</v>
       </c>
       <c r="G295" t="s">
         <v>893</v>
       </c>
       <c r="H295" t="s">
-        <v>476</v>
+        <v>894</v>
       </c>
       <c r="I295"/>
       <c r="J295"/>
     </row>
     <row r="296" spans="1:10">
       <c r="A296" t="s">
         <v>9</v>
       </c>
       <c r="B296" t="s">
         <v>150</v>
       </c>
       <c r="C296" t="s">
         <v>834</v>
       </c>
       <c r="D296" t="s">
         <v>887</v>
       </c>
       <c r="E296" t="s">
         <v>888</v>
       </c>
       <c r="F296" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="G296" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="H296" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="I296"/>
       <c r="J296"/>
     </row>
     <row r="297" spans="1:10">
       <c r="A297" t="s">
         <v>9</v>
       </c>
       <c r="B297" t="s">
         <v>150</v>
       </c>
       <c r="C297" t="s">
         <v>834</v>
       </c>
       <c r="D297" t="s">
         <v>887</v>
       </c>
       <c r="E297" t="s">
         <v>888</v>
       </c>
       <c r="F297" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="G297" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="H297" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="I297"/>
       <c r="J297"/>
     </row>
     <row r="298" spans="1:10">
       <c r="A298" t="s">
         <v>9</v>
       </c>
       <c r="B298" t="s">
         <v>150</v>
       </c>
       <c r="C298" t="s">
         <v>834</v>
       </c>
       <c r="D298" t="s">
         <v>887</v>
       </c>
       <c r="E298" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="F298" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="G298" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="H298" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="I298"/>
       <c r="J298"/>
     </row>
     <row r="299" spans="1:10">
       <c r="A299" t="s">
         <v>9</v>
       </c>
       <c r="B299" t="s">
         <v>150</v>
       </c>
       <c r="C299" t="s">
         <v>834</v>
       </c>
       <c r="D299" t="s">
         <v>887</v>
       </c>
       <c r="E299" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="F299" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="G299" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="H299" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="I299"/>
       <c r="J299"/>
     </row>
     <row r="300" spans="1:10">
       <c r="A300" t="s">
         <v>9</v>
       </c>
       <c r="B300" t="s">
         <v>150</v>
       </c>
       <c r="C300" t="s">
         <v>834</v>
       </c>
       <c r="D300" t="s">
         <v>887</v>
       </c>
       <c r="E300" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="F300" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="G300" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="H300" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="I300"/>
       <c r="J300"/>
     </row>
     <row r="301" spans="1:10">
       <c r="A301" t="s">
         <v>9</v>
       </c>
       <c r="B301" t="s">
         <v>150</v>
       </c>
       <c r="C301" t="s">
         <v>834</v>
       </c>
       <c r="D301" t="s">
         <v>887</v>
       </c>
       <c r="E301" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="F301" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="G301" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="H301" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="I301"/>
       <c r="J301"/>
     </row>
     <row r="302" spans="1:10">
       <c r="A302" t="s">
         <v>9</v>
       </c>
       <c r="B302" t="s">
         <v>150</v>
       </c>
       <c r="C302" t="s">
         <v>834</v>
       </c>
       <c r="D302" t="s">
         <v>887</v>
       </c>
       <c r="E302" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="F302" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="G302" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="H302" t="s">
         <v>663</v>
       </c>
       <c r="I302"/>
       <c r="J302"/>
     </row>
     <row r="303" spans="1:10">
       <c r="A303" t="s">
         <v>9</v>
       </c>
       <c r="B303" t="s">
         <v>150</v>
       </c>
       <c r="C303" t="s">
         <v>834</v>
       </c>
       <c r="D303" t="s">
         <v>887</v>
       </c>
       <c r="E303" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="F303" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="G303" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="H303" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="I303"/>
       <c r="J303"/>
     </row>
     <row r="304" spans="1:10">
       <c r="A304" t="s">
         <v>9</v>
       </c>
       <c r="B304" t="s">
         <v>150</v>
       </c>
       <c r="C304" t="s">
         <v>834</v>
       </c>
       <c r="D304" t="s">
         <v>887</v>
       </c>
       <c r="E304" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="F304" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="G304" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="H304" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="I304"/>
       <c r="J304"/>
     </row>
     <row r="305" spans="1:10">
       <c r="A305" t="s">
         <v>9</v>
       </c>
       <c r="B305" t="s">
         <v>150</v>
       </c>
       <c r="C305" t="s">
         <v>834</v>
       </c>
       <c r="D305" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="E305" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="F305" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="G305" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="H305" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="I305"/>
       <c r="J305"/>
     </row>
     <row r="306" spans="1:10">
       <c r="A306" t="s">
         <v>9</v>
       </c>
       <c r="B306" t="s">
         <v>150</v>
       </c>
       <c r="C306" t="s">
         <v>834</v>
       </c>
       <c r="D306" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="E306" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="F306" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="G306" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="H306" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="I306"/>
       <c r="J306"/>
     </row>
     <row r="307" spans="1:10">
       <c r="A307" t="s">
         <v>9</v>
       </c>
       <c r="B307" t="s">
         <v>150</v>
       </c>
       <c r="C307" t="s">
         <v>834</v>
       </c>
       <c r="D307" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="E307" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="F307" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="G307" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="H307" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="I307"/>
       <c r="J307"/>
     </row>
     <row r="308" spans="1:10">
       <c r="A308" t="s">
         <v>9</v>
       </c>
       <c r="B308" t="s">
         <v>150</v>
       </c>
       <c r="C308" t="s">
         <v>834</v>
       </c>
       <c r="D308" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="E308" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="F308" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="G308" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="H308" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="I308"/>
       <c r="J308"/>
     </row>
     <row r="309" spans="1:10">
       <c r="A309" t="s">
         <v>9</v>
       </c>
       <c r="B309" t="s">
         <v>150</v>
       </c>
       <c r="C309" t="s">
         <v>834</v>
       </c>
       <c r="D309" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="E309" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="F309" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="G309" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="H309" t="s">
         <v>16</v>
       </c>
       <c r="I309"/>
       <c r="J309"/>
     </row>
     <row r="310" spans="1:10">
       <c r="A310" t="s">
         <v>9</v>
       </c>
       <c r="B310" t="s">
         <v>150</v>
       </c>
       <c r="C310" t="s">
         <v>834</v>
       </c>
       <c r="D310" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="E310" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="F310" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="G310" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="H310" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="I310"/>
       <c r="J310"/>
     </row>
     <row r="311" spans="1:10">
       <c r="A311" t="s">
         <v>9</v>
       </c>
       <c r="B311" t="s">
         <v>150</v>
       </c>
       <c r="C311" t="s">
         <v>834</v>
       </c>
       <c r="D311" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="E311" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="F311" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="G311" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="H311" t="s">
         <v>239</v>
       </c>
       <c r="I311"/>
       <c r="J311"/>
     </row>
     <row r="312" spans="1:10">
       <c r="A312" t="s">
         <v>9</v>
       </c>
       <c r="B312" t="s">
         <v>150</v>
       </c>
       <c r="C312" t="s">
         <v>834</v>
       </c>
       <c r="D312" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="E312" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="F312" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="G312" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="H312" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="I312"/>
       <c r="J312"/>
     </row>
     <row r="313" spans="1:10">
       <c r="A313" t="s">
         <v>9</v>
       </c>
       <c r="B313" t="s">
         <v>150</v>
       </c>
       <c r="C313" t="s">
         <v>834</v>
       </c>
       <c r="D313" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="E313" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="F313" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="G313" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="H313" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="I313"/>
       <c r="J313"/>
     </row>
     <row r="314" spans="1:10">
       <c r="A314" t="s">
         <v>9</v>
       </c>
       <c r="B314" t="s">
         <v>150</v>
       </c>
       <c r="C314" t="s">
         <v>834</v>
       </c>
       <c r="D314" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="E314" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="F314" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="G314" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="H314" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="I314"/>
       <c r="J314"/>
     </row>
     <row r="315" spans="1:10">
       <c r="A315" t="s">
         <v>9</v>
       </c>
       <c r="B315" t="s">
         <v>150</v>
       </c>
       <c r="C315" t="s">
         <v>834</v>
       </c>
       <c r="D315" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="E315" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="F315" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="G315" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="H315" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="I315"/>
       <c r="J315"/>
     </row>
     <row r="316" spans="1:10">
       <c r="A316" t="s">
         <v>9</v>
       </c>
       <c r="B316" t="s">
         <v>150</v>
       </c>
       <c r="C316" t="s">
         <v>834</v>
       </c>
       <c r="D316" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="E316" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="F316" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="G316" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="H316" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="I316"/>
       <c r="J316"/>
     </row>
     <row r="317" spans="1:10">
       <c r="A317" t="s">
         <v>9</v>
       </c>
       <c r="B317" t="s">
         <v>150</v>
       </c>
       <c r="C317" t="s">
         <v>834</v>
       </c>
       <c r="D317" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="E317" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="F317" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="G317" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="H317" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="I317"/>
       <c r="J317"/>
     </row>
     <row r="318" spans="1:10">
       <c r="A318" t="s">
         <v>9</v>
       </c>
       <c r="B318" t="s">
         <v>150</v>
       </c>
       <c r="C318" t="s">
         <v>834</v>
       </c>
       <c r="D318" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="E318" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="F318" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="G318" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="H318" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="I318"/>
       <c r="J318"/>
     </row>
     <row r="319" spans="1:10">
       <c r="A319" t="s">
         <v>9</v>
       </c>
       <c r="B319" t="s">
         <v>150</v>
       </c>
       <c r="C319" t="s">
         <v>834</v>
       </c>
       <c r="D319" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="E319" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="F319" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="G319" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="H319" t="s">
         <v>476</v>
       </c>
       <c r="I319"/>
       <c r="J319"/>
     </row>
     <row r="320" spans="1:10">
       <c r="A320" t="s">
         <v>9</v>
       </c>
       <c r="B320" t="s">
         <v>150</v>
       </c>
       <c r="C320" t="s">
         <v>834</v>
       </c>
       <c r="D320" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="E320" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="F320" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="G320" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="H320" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="I320"/>
       <c r="J320"/>
     </row>
     <row r="321" spans="1:10">
       <c r="A321" t="s">
         <v>9</v>
       </c>
       <c r="B321" t="s">
         <v>150</v>
       </c>
       <c r="C321" t="s">
         <v>834</v>
       </c>
       <c r="D321" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="E321" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="F321" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="G321" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="H321" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="I321"/>
       <c r="J321"/>
     </row>
     <row r="322" spans="1:10">
       <c r="A322" t="s">
         <v>9</v>
       </c>
       <c r="B322" t="s">
         <v>150</v>
       </c>
       <c r="C322" t="s">
         <v>834</v>
       </c>
       <c r="D322" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="E322" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="F322" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="G322" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="H322" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="I322"/>
       <c r="J322"/>
     </row>
     <row r="323" spans="1:10">
       <c r="A323" t="s">
         <v>9</v>
       </c>
       <c r="B323" t="s">
         <v>150</v>
       </c>
       <c r="C323" t="s">
         <v>834</v>
       </c>
       <c r="D323" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="E323" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="F323" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="G323" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="H323" t="s">
         <v>16</v>
       </c>
       <c r="I323"/>
       <c r="J323"/>
     </row>
     <row r="324" spans="1:10">
       <c r="A324" t="s">
         <v>9</v>
       </c>
       <c r="B324" t="s">
         <v>150</v>
       </c>
       <c r="C324" t="s">
         <v>834</v>
       </c>
       <c r="D324" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="E324" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="F324" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="G324" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="H324" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="I324"/>
       <c r="J324"/>
     </row>
     <row r="325" spans="1:10">
       <c r="A325" t="s">
         <v>9</v>
       </c>
       <c r="B325" t="s">
         <v>150</v>
       </c>
       <c r="C325" t="s">
         <v>834</v>
       </c>
       <c r="D325" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="E325" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="F325" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="G325" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="H325" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="I325"/>
       <c r="J325"/>
     </row>
     <row r="326" spans="1:10">
       <c r="A326" t="s">
         <v>9</v>
       </c>
       <c r="B326" t="s">
         <v>150</v>
       </c>
       <c r="C326" t="s">
         <v>834</v>
       </c>
       <c r="D326" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="E326" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="F326" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="G326" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="H326" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="I326"/>
       <c r="J326"/>
     </row>
     <row r="327" spans="1:10">
       <c r="A327" t="s">
         <v>9</v>
       </c>
       <c r="B327" t="s">
         <v>150</v>
       </c>
       <c r="C327" t="s">
         <v>834</v>
       </c>
       <c r="D327" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="E327" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="F327" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="G327" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="H327" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="I327"/>
       <c r="J327"/>
     </row>
     <row r="328" spans="1:10">
       <c r="A328" t="s">
         <v>9</v>
       </c>
       <c r="B328" t="s">
         <v>150</v>
       </c>
       <c r="C328" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="D328" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="E328" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="F328" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="G328" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="H328" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="I328"/>
       <c r="J328"/>
     </row>
     <row r="329" spans="1:10">
       <c r="A329" t="s">
         <v>9</v>
       </c>
       <c r="B329" t="s">
         <v>150</v>
       </c>
       <c r="C329" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="D329" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="E329" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="F329" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="G329" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="H329" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="I329"/>
       <c r="J329"/>
     </row>
     <row r="330" spans="1:10">
       <c r="A330" t="s">
         <v>9</v>
       </c>
       <c r="B330" t="s">
         <v>150</v>
       </c>
       <c r="C330" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="D330" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="E330" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="F330" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G330" t="s">
+        <v>999</v>
+      </c>
+      <c r="H330" t="s">
         <v>1000</v>
-      </c>
-[...4 lines deleted...]
-        <v>999</v>
       </c>
       <c r="I330"/>
       <c r="J330" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="331" spans="1:10">
       <c r="A331" t="s">
         <v>9</v>
       </c>
       <c r="B331" t="s">
         <v>150</v>
       </c>
       <c r="C331" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="D331" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="E331" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="F331" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="G331" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="H331" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="I331"/>
       <c r="J331"/>
     </row>
     <row r="332" spans="1:10">
       <c r="A332" t="s">
         <v>9</v>
       </c>
       <c r="B332" t="s">
         <v>150</v>
       </c>
       <c r="C332" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="D332" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="E332" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="F332" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="G332" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="H332" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="I332"/>
       <c r="J332"/>
     </row>
     <row r="333" spans="1:10">
       <c r="A333" t="s">
         <v>9</v>
       </c>
       <c r="B333" t="s">
         <v>150</v>
       </c>
       <c r="C333" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="D333" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="E333" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="F333" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="G333" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="H333" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="I333"/>
       <c r="J333"/>
     </row>
     <row r="334" spans="1:10">
       <c r="A334" t="s">
         <v>9</v>
       </c>
       <c r="B334" t="s">
         <v>150</v>
       </c>
       <c r="C334" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="D334" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="E334" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="F334" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="G334" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="H334" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="I334"/>
       <c r="J334"/>
     </row>
     <row r="335" spans="1:10">
       <c r="A335" t="s">
         <v>9</v>
       </c>
       <c r="B335" t="s">
         <v>150</v>
       </c>
       <c r="C335" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="D335" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="E335" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="F335" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="G335" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="H335" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="I335"/>
       <c r="J335"/>
     </row>
     <row r="336" spans="1:10">
       <c r="A336" t="s">
         <v>9</v>
       </c>
       <c r="B336" t="s">
         <v>150</v>
       </c>
       <c r="C336" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="D336" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="E336" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="F336" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="G336" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="H336" t="s">
         <v>35</v>
       </c>
       <c r="I336"/>
       <c r="J336"/>
     </row>
     <row r="337" spans="1:10">
       <c r="A337" t="s">
         <v>9</v>
       </c>
       <c r="B337" t="s">
         <v>150</v>
       </c>
       <c r="C337" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="D337" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="E337" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="F337" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="G337" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="H337" t="s">
         <v>16</v>
       </c>
       <c r="I337"/>
       <c r="J337"/>
     </row>
     <row r="338" spans="1:10">
       <c r="A338" t="s">
         <v>9</v>
       </c>
       <c r="B338" t="s">
         <v>150</v>
       </c>
       <c r="C338" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="D338" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="E338" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="F338" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="G338" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="H338" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="I338"/>
       <c r="J338"/>
     </row>
     <row r="339" spans="1:10">
       <c r="A339" t="s">
         <v>9</v>
       </c>
       <c r="B339" t="s">
         <v>150</v>
       </c>
       <c r="C339" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="D339" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="E339" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="F339" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="G339" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="H339" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="I339"/>
       <c r="J339"/>
     </row>
     <row r="340" spans="1:10">
       <c r="A340" t="s">
         <v>9</v>
       </c>
       <c r="B340" t="s">
         <v>150</v>
       </c>
       <c r="C340" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="D340" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="E340" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="F340" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="G340" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="H340" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="I340"/>
       <c r="J340"/>
     </row>
     <row r="341" spans="1:10">
       <c r="A341" t="s">
         <v>9</v>
       </c>
       <c r="B341" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="C341" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="D341" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="E341" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F341" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="G341" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="H341" t="s">
         <v>16</v>
       </c>
       <c r="I341"/>
       <c r="J341"/>
     </row>
     <row r="342" spans="1:10">
       <c r="A342" t="s">
         <v>9</v>
       </c>
       <c r="B342" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="C342" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="D342" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="E342" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F342" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="G342" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="H342" t="s">
         <v>16</v>
       </c>
       <c r="I342"/>
       <c r="J342"/>
     </row>
     <row r="343" spans="1:10">
       <c r="A343" t="s">
         <v>9</v>
       </c>
       <c r="B343" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="C343" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="D343" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="E343" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="F343" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="G343" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="H343" t="s">
         <v>16</v>
       </c>
       <c r="I343"/>
       <c r="J343"/>
     </row>
     <row r="344" spans="1:10">
       <c r="A344" t="s">
         <v>9</v>
       </c>
       <c r="B344" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="C344" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="D344" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="E344" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="F344" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="G344" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="H344" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="I344"/>
       <c r="J344"/>
     </row>
     <row r="345" spans="1:10">
       <c r="A345" t="s">
         <v>9</v>
       </c>
       <c r="B345" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="C345" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="D345" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="E345" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="F345" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="G345" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="H345" t="s">
         <v>16</v>
       </c>
       <c r="I345"/>
       <c r="J345"/>
     </row>
     <row r="346" spans="1:10">
       <c r="A346" t="s">
         <v>9</v>
       </c>
       <c r="B346" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="C346" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="D346" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="E346" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="F346" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="G346" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="H346" t="s">
         <v>16</v>
       </c>
       <c r="I346"/>
       <c r="J346"/>
     </row>
     <row r="347" spans="1:10">
       <c r="A347" t="s">
         <v>9</v>
       </c>
       <c r="B347" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="C347" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="D347" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="E347" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="F347" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
       <c r="G347" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="H347" t="s">
         <v>16</v>
       </c>
       <c r="I347"/>
       <c r="J347"/>
     </row>
     <row r="348" spans="1:10">
       <c r="A348" t="s">
         <v>9</v>
       </c>
       <c r="B348" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="C348" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="D348" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="E348" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F348" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="G348" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="H348" t="s">
         <v>16</v>
       </c>
       <c r="I348"/>
       <c r="J348"/>
     </row>
     <row r="349" spans="1:10">
       <c r="A349" t="s">
         <v>9</v>
       </c>
       <c r="B349" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="C349" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="D349" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="E349" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F349" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="G349" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="H349" t="s">
         <v>16</v>
       </c>
       <c r="I349"/>
       <c r="J349"/>
     </row>
     <row r="350" spans="1:10">
       <c r="A350" t="s">
         <v>9</v>
       </c>
       <c r="B350" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="C350" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="D350" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="E350" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="F350" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="G350" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="H350" t="s">
         <v>16</v>
       </c>
       <c r="I350"/>
       <c r="J350"/>
     </row>
     <row r="351" spans="1:10">
       <c r="A351" t="s">
         <v>9</v>
       </c>
       <c r="B351" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="C351" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="D351" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="E351" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="F351" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="G351" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="H351" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="I351"/>
       <c r="J351"/>
     </row>
     <row r="352" spans="1:10">
       <c r="A352" t="s">
         <v>9</v>
       </c>
       <c r="B352" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="C352" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="D352" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="E352" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="F352" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="G352" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="H352" t="s">
         <v>16</v>
       </c>
       <c r="I352"/>
       <c r="J352"/>
     </row>
     <row r="353" spans="1:10">
       <c r="A353" t="s">
         <v>9</v>
       </c>
       <c r="B353" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="C353" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="D353" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="E353" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="F353" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="G353" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="H353" t="s">
         <v>16</v>
       </c>
       <c r="I353"/>
       <c r="J353"/>
     </row>
     <row r="354" spans="1:10">
       <c r="A354" t="s">
         <v>9</v>
       </c>
       <c r="B354" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="C354" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="D354" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="E354" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="F354" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="G354" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="H354" t="s">
         <v>16</v>
       </c>
       <c r="I354"/>
       <c r="J354"/>
     </row>
     <row r="355" spans="1:10">
       <c r="A355" t="s">
         <v>9</v>
       </c>
       <c r="B355" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="C355" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="D355" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="E355" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="F355" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="G355" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="H355" t="s">
         <v>16</v>
       </c>
       <c r="I355"/>
       <c r="J355"/>
     </row>
     <row r="356" spans="1:10">
       <c r="A356" t="s">
         <v>9</v>
       </c>
       <c r="B356" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="C356" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="D356" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="E356" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="F356" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="G356" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="H356" t="s">
         <v>16</v>
       </c>
       <c r="I356"/>
       <c r="J356"/>
     </row>
     <row r="357" spans="1:10">
       <c r="A357" t="s">
         <v>9</v>
       </c>
       <c r="B357" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="C357" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="D357" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="E357" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="F357" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="G357" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="H357" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="I357"/>
       <c r="J357"/>
     </row>
     <row r="358" spans="1:10">
       <c r="A358" t="s">
         <v>9</v>
       </c>
       <c r="B358" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="C358" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="D358" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="E358" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="F358" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="G358" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="H358" t="s">
         <v>16</v>
       </c>
       <c r="I358"/>
       <c r="J358"/>
     </row>
     <row r="359" spans="1:10">
       <c r="A359" t="s">
         <v>9</v>
       </c>
       <c r="B359" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="C359" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="D359" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="E359" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="F359" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="G359" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="H359" t="s">
         <v>16</v>
       </c>
       <c r="I359"/>
       <c r="J359"/>
     </row>
     <row r="360" spans="1:10">
       <c r="A360" t="s">
         <v>9</v>
       </c>
       <c r="B360" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="C360" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="D360" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="E360" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="F360" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="G360" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="H360" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="I360"/>
       <c r="J360"/>
     </row>
     <row r="361" spans="1:10">
       <c r="A361" t="s">
         <v>9</v>
       </c>
       <c r="B361" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="C361" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="D361" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="E361" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="F361" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="G361" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="H361" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
       <c r="I361"/>
       <c r="J361"/>
     </row>
     <row r="362" spans="1:10">
       <c r="A362" t="s">
         <v>9</v>
       </c>
       <c r="B362" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="C362" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="D362" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="E362" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="F362" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="G362" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="H362" t="s">
         <v>16</v>
       </c>
       <c r="I362"/>
       <c r="J362"/>
     </row>
     <row r="363" spans="1:10">
       <c r="A363" t="s">
         <v>9</v>
       </c>
       <c r="B363" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="C363" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="D363" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="E363" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="F363" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="G363" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="H363" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="I363"/>
       <c r="J363"/>
     </row>
     <row r="364" spans="1:10">
       <c r="A364" t="s">
         <v>9</v>
       </c>
       <c r="B364" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="C364" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="D364" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="E364" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="F364" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="G364" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="H364" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
       <c r="I364"/>
       <c r="J364"/>
     </row>
     <row r="365" spans="1:10">
       <c r="A365" t="s">
         <v>9</v>
       </c>
       <c r="B365" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="C365" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="D365" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="E365" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="F365" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="G365" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="H365" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="I365"/>
       <c r="J365"/>
     </row>
     <row r="366" spans="1:10">
       <c r="A366" t="s">
         <v>9</v>
       </c>
       <c r="B366" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="C366" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="D366" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="E366" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="F366" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
       <c r="G366" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="H366" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="I366"/>
       <c r="J366"/>
     </row>
     <row r="367" spans="1:10">
       <c r="A367" t="s">
         <v>9</v>
       </c>
       <c r="B367" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="C367" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="D367" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="E367" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="F367" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="G367" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="H367" t="s">
         <v>16</v>
       </c>
       <c r="I367"/>
       <c r="J367"/>
     </row>
     <row r="368" spans="1:10">
       <c r="A368" t="s">
         <v>9</v>
       </c>
       <c r="B368" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="C368" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="D368" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="E368" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="F368" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="G368" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="H368" t="s">
         <v>16</v>
       </c>
       <c r="I368"/>
       <c r="J368"/>
     </row>
     <row r="369" spans="1:10">
       <c r="A369" t="s">
         <v>9</v>
       </c>
       <c r="B369" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="C369" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="D369" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="E369" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="F369" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
       <c r="G369" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
       <c r="H369" t="s">
         <v>16</v>
       </c>
       <c r="I369"/>
       <c r="J369"/>
     </row>
     <row r="370" spans="1:10">
       <c r="A370" t="s">
         <v>9</v>
       </c>
       <c r="B370" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="C370" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="D370" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="E370" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="F370" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
       <c r="G370" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
       <c r="H370" t="s">
         <v>16</v>
       </c>
       <c r="I370"/>
       <c r="J370"/>
     </row>
     <row r="371" spans="1:10">
       <c r="A371" t="s">
         <v>9</v>
       </c>
       <c r="B371" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="C371" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="D371" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="E371" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
       <c r="F371" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
       <c r="G371" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="H371" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
       <c r="I371"/>
       <c r="J371"/>
     </row>
     <row r="372" spans="1:10">
       <c r="A372" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="B372" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="C372" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="D372" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="E372" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="F372" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="G372" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="H372" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="I372"/>
       <c r="J372"/>
     </row>
     <row r="373" spans="1:10">
       <c r="A373" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="B373" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="C373" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="D373" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="E373" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="F373" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="G373" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="H373" t="s">
         <v>16</v>
       </c>
       <c r="I373"/>
       <c r="J373"/>
     </row>
     <row r="374" spans="1:10">
       <c r="A374" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="B374" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="C374" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="D374" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="E374" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="F374" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
       <c r="G374" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="H374" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="I374"/>
       <c r="J374"/>
     </row>
     <row r="375" spans="1:10">
       <c r="A375" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="B375" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="C375" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="D375" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="E375" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="F375" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
       <c r="G375" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="H375" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="I375"/>
       <c r="J375"/>
     </row>
     <row r="376" spans="1:10">
       <c r="A376" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="B376" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="C376" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="D376" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="E376" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="F376" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
       <c r="G376" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
       <c r="H376" t="s">
         <v>16</v>
       </c>
       <c r="I376"/>
       <c r="J376"/>
     </row>
     <row r="377" spans="1:10">
       <c r="A377" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="B377" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="C377" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="D377" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="E377" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="F377" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
       <c r="G377" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
       <c r="H377" t="s">
         <v>16</v>
       </c>
       <c r="I377"/>
       <c r="J377"/>
     </row>
     <row r="378" spans="1:10">
       <c r="A378" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="B378" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="C378" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="D378" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="E378" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="F378" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
       <c r="G378" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="H378" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="I378"/>
       <c r="J378"/>
     </row>
     <row r="379" spans="1:10">
       <c r="A379" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="B379" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="C379" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="D379" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="E379" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="F379" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="G379" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="H379" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="I379"/>
       <c r="J379"/>
     </row>
     <row r="380" spans="1:10">
       <c r="A380" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="B380" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="C380" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="D380" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="E380" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="F380" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
       <c r="G380" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
       <c r="H380" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="I380"/>
       <c r="J380"/>
     </row>
     <row r="381" spans="1:10">
       <c r="A381" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="B381" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="C381" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
       <c r="D381" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="E381" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="F381" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
       <c r="G381" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
       <c r="H381" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="I381"/>
       <c r="J381"/>
     </row>
     <row r="382" spans="1:10">
       <c r="A382" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="B382" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
       <c r="C382" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="D382" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="E382" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
       <c r="F382" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
       <c r="G382" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
       <c r="H382" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
       <c r="I382"/>
       <c r="J382"/>
     </row>
     <row r="383" spans="1:10">
       <c r="A383" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="B383" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
       <c r="C383" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="D383" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="E383" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="F383" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
       <c r="G383" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="H383" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="I383"/>
       <c r="J383"/>
     </row>
     <row r="384" spans="1:10">
       <c r="A384" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="B384" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
       <c r="C384" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="D384" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="E384" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="F384" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="G384" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="H384" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="I384"/>
       <c r="J384"/>
     </row>
     <row r="385" spans="1:10">
       <c r="A385" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="B385" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
       <c r="C385" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="D385" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="E385" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="F385" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
       <c r="G385" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="H385" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
       <c r="I385"/>
       <c r="J385"/>
     </row>
     <row r="386" spans="1:10">
       <c r="A386" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B386" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C386" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D386" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
       <c r="E386" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="F386" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="G386" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="H386" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="I386"/>
       <c r="J386"/>
     </row>
     <row r="387" spans="1:10">
       <c r="A387" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B387" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C387" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D387" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="E387" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="F387" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
       <c r="G387" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="H387" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="I387"/>
       <c r="J387"/>
     </row>
     <row r="388" spans="1:10">
       <c r="A388" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B388" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C388" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D388" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="E388" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="F388" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="G388" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="H388" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="I388"/>
       <c r="J388"/>
     </row>
     <row r="389" spans="1:10">
       <c r="A389" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B389" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C389" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D389" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="E389" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="F389" t="s">
+        <v>1196</v>
+      </c>
+      <c r="G389" t="s">
+        <v>1192</v>
+      </c>
+      <c r="H389" t="s">
         <v>1195</v>
       </c>
-      <c r="G389" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I389" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="J389"/>
     </row>
     <row r="390" spans="1:10">
       <c r="A390" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B390" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C390" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D390" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="E390" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="F390" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
       <c r="G390" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="H390" t="s">
         <v>16</v>
       </c>
       <c r="I390"/>
       <c r="J390"/>
     </row>
     <row r="391" spans="1:10">
       <c r="A391" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B391" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C391" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D391" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="E391" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="F391" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
       <c r="G391" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="H391" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="I391"/>
       <c r="J391"/>
     </row>
     <row r="392" spans="1:10">
       <c r="A392" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B392" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C392" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D392" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="E392" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="F392" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="G392" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="H392" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="I392"/>
       <c r="J392"/>
     </row>
     <row r="393" spans="1:10">
       <c r="A393" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B393" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C393" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D393" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="E393" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="F393" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="G393" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="H393" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="I393"/>
       <c r="J393"/>
     </row>
     <row r="394" spans="1:10">
       <c r="A394" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B394" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C394" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D394" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="E394" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
       <c r="F394" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="G394" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="H394" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="I394"/>
       <c r="J394" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="395" spans="1:10">
       <c r="A395" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B395" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C395" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D395" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="E395" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
       <c r="F395" t="s">
+        <v>1212</v>
+      </c>
+      <c r="G395" t="s">
+        <v>1210</v>
+      </c>
+      <c r="H395" t="s">
         <v>1211</v>
-      </c>
-[...4 lines deleted...]
-        <v>1210</v>
       </c>
       <c r="I395"/>
       <c r="J395" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="396" spans="1:10">
       <c r="A396" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B396" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C396" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D396" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="E396" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
       <c r="F396" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="G396" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="H396" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="I396"/>
       <c r="J396"/>
     </row>
     <row r="397" spans="1:10">
       <c r="A397" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B397" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C397" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D397" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="E397" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
       <c r="F397" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
       <c r="G397" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="H397" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
       <c r="I397"/>
       <c r="J397"/>
     </row>
     <row r="398" spans="1:10">
       <c r="A398" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B398" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C398" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D398" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="E398" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="F398" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="G398" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
       <c r="H398" t="s">
         <v>35</v>
       </c>
       <c r="I398"/>
       <c r="J398"/>
     </row>
     <row r="399" spans="1:10">
       <c r="A399" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B399" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C399" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D399" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="E399" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="F399" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="G399" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="H399" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
       <c r="I399"/>
       <c r="J399"/>
     </row>
     <row r="400" spans="1:10">
       <c r="A400" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B400" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C400" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D400" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="E400" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="F400" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
       <c r="G400" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="H400" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
       <c r="I400"/>
       <c r="J400"/>
     </row>
     <row r="401" spans="1:10">
       <c r="A401" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B401" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C401" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D401" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="E401" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="F401" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="G401" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="H401" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
       <c r="I401"/>
       <c r="J401"/>
     </row>
     <row r="402" spans="1:10">
       <c r="A402" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B402" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C402" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D402" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="E402" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="F402" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
       <c r="G402" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="H402" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="I402"/>
       <c r="J402"/>
     </row>
     <row r="403" spans="1:10">
       <c r="A403" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B403" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C403" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D403" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
       <c r="E403" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="F403" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="G403" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="H403" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="I403" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="J403"/>
     </row>
     <row r="404" spans="1:10">
       <c r="A404" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B404" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C404" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D404" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
       <c r="E404" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="F404" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="G404" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="H404" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="I404" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="J404"/>
     </row>
     <row r="405" spans="1:10">
       <c r="A405" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B405" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C405" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D405" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E405" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="F405" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
       <c r="G405" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
       <c r="H405" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
       <c r="I405"/>
       <c r="J405"/>
     </row>
     <row r="406" spans="1:10">
       <c r="A406" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B406" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C406" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D406" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E406" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="F406" t="s">
-        <v>1244</v>
+        <v>1245</v>
       </c>
       <c r="G406" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
       <c r="H406" t="s">
-        <v>1245</v>
+        <v>1246</v>
       </c>
       <c r="I406"/>
       <c r="J406"/>
     </row>
     <row r="407" spans="1:10">
       <c r="A407" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B407" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C407" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D407" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E407" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="F407" t="s">
-        <v>1247</v>
+        <v>1248</v>
       </c>
       <c r="G407" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
       <c r="H407" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
       <c r="I407" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
       <c r="J407"/>
     </row>
     <row r="408" spans="1:10">
       <c r="A408" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B408" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C408" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D408" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E408" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="F408" t="s">
-        <v>1251</v>
+        <v>1252</v>
       </c>
       <c r="G408" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
       <c r="H408" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
       <c r="I408" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="J408"/>
     </row>
     <row r="409" spans="1:10">
       <c r="A409" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B409" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C409" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D409" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E409" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="F409" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
       <c r="G409" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
       <c r="H409" t="s">
-        <v>1254</v>
+        <v>1255</v>
       </c>
       <c r="I409"/>
       <c r="J409"/>
     </row>
     <row r="410" spans="1:10">
       <c r="A410" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B410" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C410" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D410" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E410" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="F410" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
       <c r="G410" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
       <c r="H410" t="s">
-        <v>1256</v>
+        <v>1257</v>
       </c>
       <c r="I410" t="s">
-        <v>1256</v>
+        <v>1257</v>
       </c>
       <c r="J410"/>
     </row>
     <row r="411" spans="1:10">
       <c r="A411" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B411" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C411" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D411" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E411" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="F411" t="s">
+        <v>1258</v>
+      </c>
+      <c r="G411" t="s">
+        <v>1249</v>
+      </c>
+      <c r="H411" t="s">
         <v>1257</v>
       </c>
-      <c r="G411" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I411" t="s">
-        <v>1258</v>
+        <v>1259</v>
       </c>
       <c r="J411"/>
     </row>
     <row r="412" spans="1:10">
       <c r="A412" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B412" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C412" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D412" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E412" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="F412" t="s">
-        <v>1259</v>
+        <v>1260</v>
       </c>
       <c r="G412" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="H412" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="I412"/>
       <c r="J412"/>
     </row>
     <row r="413" spans="1:10">
       <c r="A413" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B413" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C413" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D413" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E413" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="F413" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="G413" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="H413" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="I413"/>
       <c r="J413"/>
     </row>
     <row r="414" spans="1:10">
       <c r="A414" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B414" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C414" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D414" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E414" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="F414" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="G414" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="H414" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="I414"/>
       <c r="J414"/>
     </row>
     <row r="415" spans="1:10">
       <c r="A415" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B415" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C415" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D415" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E415" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="F415" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
       <c r="G415" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="H415" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
       <c r="I415"/>
       <c r="J415"/>
     </row>
     <row r="416" spans="1:10">
       <c r="A416" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B416" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C416" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D416" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E416" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="F416" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="G416" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="H416" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
       <c r="I416"/>
       <c r="J416"/>
     </row>
     <row r="417" spans="1:10">
       <c r="A417" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B417" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C417" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D417" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E417" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="F417" t="s">
-        <v>1270</v>
+        <v>1271</v>
       </c>
       <c r="G417" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="H417" t="s">
-        <v>1271</v>
+        <v>1272</v>
       </c>
       <c r="I417"/>
       <c r="J417"/>
     </row>
     <row r="418" spans="1:10">
       <c r="A418" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B418" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C418" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D418" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E418" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="F418" t="s">
-        <v>1272</v>
+        <v>1273</v>
       </c>
       <c r="G418" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="H418" t="s">
-        <v>1273</v>
+        <v>1274</v>
       </c>
       <c r="I418"/>
       <c r="J418"/>
     </row>
     <row r="419" spans="1:10">
       <c r="A419" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B419" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C419" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D419" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E419" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="F419" t="s">
+        <v>1275</v>
+      </c>
+      <c r="G419" t="s">
+        <v>1261</v>
+      </c>
+      <c r="H419" t="s">
         <v>1274</v>
       </c>
-      <c r="G419" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I419" t="s">
-        <v>1273</v>
+        <v>1274</v>
       </c>
       <c r="J419"/>
     </row>
     <row r="420" spans="1:10">
       <c r="A420" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B420" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C420" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D420" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E420" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="F420" t="s">
-        <v>1275</v>
+        <v>1276</v>
       </c>
       <c r="G420" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="H420" t="s">
-        <v>1276</v>
+        <v>1277</v>
       </c>
       <c r="I420" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="J420"/>
     </row>
     <row r="421" spans="1:10">
       <c r="A421" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B421" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C421" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D421" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E421" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="F421" t="s">
-        <v>1278</v>
+        <v>1279</v>
       </c>
       <c r="G421" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="H421" t="s">
-        <v>1279</v>
+        <v>1280</v>
       </c>
       <c r="I421"/>
       <c r="J421"/>
     </row>
     <row r="422" spans="1:10">
       <c r="A422" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B422" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C422" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D422" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E422" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="F422" t="s">
-        <v>1280</v>
+        <v>1281</v>
       </c>
       <c r="G422" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="H422" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="I422"/>
       <c r="J422"/>
     </row>
     <row r="423" spans="1:10">
       <c r="A423" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B423" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C423" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D423" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E423" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="F423" t="s">
-        <v>1282</v>
+        <v>1283</v>
       </c>
       <c r="G423" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="H423" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
       <c r="I423" t="s">
-        <v>1284</v>
+        <v>1285</v>
       </c>
       <c r="J423"/>
     </row>
     <row r="424" spans="1:10">
       <c r="A424" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B424" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C424" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D424" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E424" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="F424" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
       <c r="G424" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="H424" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
       <c r="I424" t="s">
         <v>452</v>
       </c>
       <c r="J424"/>
     </row>
     <row r="425" spans="1:10">
       <c r="A425" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B425" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C425" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D425" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E425" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="F425" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
       <c r="G425" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="H425" t="s">
         <v>16</v>
       </c>
       <c r="I425"/>
       <c r="J425"/>
     </row>
     <row r="426" spans="1:10">
       <c r="A426" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B426" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C426" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D426" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E426" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="F426" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
       <c r="G426" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="H426" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="I426"/>
       <c r="J426"/>
     </row>
     <row r="427" spans="1:10">
       <c r="A427" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B427" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C427" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D427" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E427" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="F427" t="s">
-        <v>1290</v>
+        <v>1291</v>
       </c>
       <c r="G427" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="H427" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="I427"/>
       <c r="J427"/>
     </row>
     <row r="428" spans="1:10">
       <c r="A428" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B428" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C428" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D428" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E428" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="F428" t="s">
-        <v>1292</v>
+        <v>1293</v>
       </c>
       <c r="G428" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="H428" t="s">
-        <v>1293</v>
+        <v>1294</v>
       </c>
       <c r="I428"/>
       <c r="J428"/>
     </row>
     <row r="429" spans="1:10">
       <c r="A429" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B429" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C429" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D429" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E429" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="F429" t="s">
-        <v>1294</v>
+        <v>1295</v>
       </c>
       <c r="G429" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="H429" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
       <c r="I429"/>
       <c r="J429"/>
     </row>
     <row r="430" spans="1:10">
       <c r="A430" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B430" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C430" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D430" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E430" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="F430" t="s">
-        <v>1296</v>
+        <v>1297</v>
       </c>
       <c r="G430" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="H430" t="s">
         <v>16</v>
       </c>
       <c r="I430"/>
       <c r="J430"/>
     </row>
     <row r="431" spans="1:10">
       <c r="A431" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B431" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C431" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D431" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E431" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="F431" t="s">
-        <v>1297</v>
+        <v>1298</v>
       </c>
       <c r="G431" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="H431" t="s">
-        <v>1298</v>
+        <v>1299</v>
       </c>
       <c r="I431" t="s">
-        <v>1299</v>
+        <v>1300</v>
       </c>
       <c r="J431"/>
     </row>
     <row r="432" spans="1:10">
       <c r="A432" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B432" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C432" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D432" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E432" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="F432" t="s">
-        <v>1300</v>
+        <v>1301</v>
       </c>
       <c r="G432" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="H432" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
       <c r="I432"/>
       <c r="J432"/>
     </row>
     <row r="433" spans="1:10">
       <c r="A433" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B433" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C433" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D433" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E433" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="F433" t="s">
-        <v>1302</v>
+        <v>1303</v>
       </c>
       <c r="G433" t="s">
-        <v>1303</v>
+        <v>1304</v>
       </c>
       <c r="H433" t="s">
-        <v>1304</v>
+        <v>1305</v>
       </c>
       <c r="I433"/>
       <c r="J433"/>
     </row>
     <row r="434" spans="1:10">
       <c r="A434" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B434" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C434" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D434" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E434" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="F434" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
       <c r="G434" t="s">
-        <v>1303</v>
+        <v>1304</v>
       </c>
       <c r="H434" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="I434"/>
       <c r="J434"/>
     </row>
     <row r="435" spans="1:10">
       <c r="A435" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B435" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C435" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D435" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E435" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="F435" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
       <c r="G435" t="s">
-        <v>1303</v>
+        <v>1304</v>
       </c>
       <c r="H435" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="I435"/>
       <c r="J435"/>
     </row>
     <row r="436" spans="1:10">
       <c r="A436" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B436" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C436" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D436" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E436" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="F436" t="s">
-        <v>1309</v>
+        <v>1310</v>
       </c>
       <c r="G436" t="s">
-        <v>1303</v>
+        <v>1304</v>
       </c>
       <c r="H436" t="s">
         <v>16</v>
       </c>
       <c r="I436"/>
       <c r="J436"/>
     </row>
     <row r="437" spans="1:10">
       <c r="A437" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B437" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C437" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D437" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E437" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="F437" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="G437" t="s">
-        <v>1311</v>
+        <v>1312</v>
       </c>
       <c r="H437" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
       <c r="I437"/>
       <c r="J437"/>
     </row>
     <row r="438" spans="1:10">
       <c r="A438" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B438" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C438" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D438" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E438" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
       <c r="F438" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
       <c r="G438" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="H438" t="s">
-        <v>1316</v>
+        <v>1317</v>
       </c>
       <c r="I438"/>
       <c r="J438"/>
     </row>
     <row r="439" spans="1:10">
       <c r="A439" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B439" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C439" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D439" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E439" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
       <c r="F439" t="s">
+        <v>1318</v>
+      </c>
+      <c r="G439" t="s">
+        <v>1316</v>
+      </c>
+      <c r="H439" t="s">
         <v>1317</v>
-      </c>
-[...4 lines deleted...]
-        <v>1316</v>
       </c>
       <c r="I439" t="s">
         <v>663</v>
       </c>
       <c r="J439"/>
     </row>
     <row r="440" spans="1:10">
       <c r="A440" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B440" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C440" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D440" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E440" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
       <c r="F440" t="s">
-        <v>1318</v>
+        <v>1319</v>
       </c>
       <c r="G440" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="H440" t="s">
-        <v>1319</v>
+        <v>1320</v>
       </c>
       <c r="I440"/>
       <c r="J440"/>
     </row>
     <row r="441" spans="1:10">
       <c r="A441" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B441" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C441" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D441" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E441" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
       <c r="F441" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
       <c r="G441" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="H441" t="s">
-        <v>1321</v>
+        <v>1322</v>
       </c>
       <c r="I441"/>
       <c r="J441"/>
     </row>
     <row r="442" spans="1:10">
       <c r="A442" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B442" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C442" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D442" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E442" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
       <c r="F442" t="s">
-        <v>1322</v>
+        <v>1323</v>
       </c>
       <c r="G442" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="H442" t="s">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="I442"/>
       <c r="J442"/>
     </row>
     <row r="443" spans="1:10">
       <c r="A443" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B443" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C443" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D443" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E443" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
       <c r="F443" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="G443" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="H443" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="I443"/>
       <c r="J443"/>
     </row>
     <row r="444" spans="1:10">
       <c r="A444" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B444" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C444" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D444" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E444" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
       <c r="F444" t="s">
-        <v>1326</v>
+        <v>1327</v>
       </c>
       <c r="G444" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="H444" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
       <c r="I444" t="s">
         <v>35</v>
       </c>
       <c r="J444"/>
     </row>
     <row r="445" spans="1:10">
       <c r="A445" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B445" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C445" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D445" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E445" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
       <c r="F445" t="s">
+        <v>1329</v>
+      </c>
+      <c r="G445" t="s">
+        <v>1316</v>
+      </c>
+      <c r="H445" t="s">
         <v>1328</v>
       </c>
-      <c r="G445" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I445" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
       <c r="J445"/>
     </row>
     <row r="446" spans="1:10">
       <c r="A446" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B446" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C446" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D446" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E446" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
       <c r="F446" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
       <c r="G446" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="H446" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
       <c r="I446"/>
       <c r="J446"/>
     </row>
     <row r="447" spans="1:10">
       <c r="A447" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B447" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C447" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D447" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E447" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
       <c r="F447" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="G447" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="H447" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
       <c r="I447"/>
       <c r="J447"/>
     </row>
     <row r="448" spans="1:10">
       <c r="A448" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B448" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C448" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D448" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E448" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
       <c r="F448" t="s">
-        <v>1333</v>
+        <v>1334</v>
       </c>
       <c r="G448" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
       <c r="H448" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="I448"/>
       <c r="J448"/>
     </row>
     <row r="449" spans="1:10">
       <c r="A449" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B449" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C449" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D449" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E449" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
       <c r="F449" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="G449" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
       <c r="H449" t="s">
-        <v>1337</v>
+        <v>1338</v>
       </c>
       <c r="I449" t="s">
-        <v>1337</v>
+        <v>1338</v>
       </c>
       <c r="J449"/>
     </row>
     <row r="450" spans="1:10">
       <c r="A450" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B450" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C450" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D450" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E450" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F450" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="G450" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
       <c r="H450" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
       <c r="I450"/>
       <c r="J450"/>
     </row>
     <row r="451" spans="1:10">
       <c r="A451" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B451" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C451" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D451" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E451" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F451" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
       <c r="G451" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
       <c r="H451" t="s">
-        <v>1343</v>
+        <v>1344</v>
       </c>
       <c r="I451"/>
       <c r="J451"/>
     </row>
     <row r="452" spans="1:10">
       <c r="A452" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B452" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C452" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D452" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E452" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F452" t="s">
+        <v>1345</v>
+      </c>
+      <c r="G452" t="s">
+        <v>1341</v>
+      </c>
+      <c r="H452" t="s">
         <v>1344</v>
       </c>
-      <c r="G452" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I452" t="s">
-        <v>1343</v>
+        <v>1344</v>
       </c>
       <c r="J452"/>
     </row>
     <row r="453" spans="1:10">
       <c r="A453" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B453" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C453" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D453" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E453" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F453" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="G453" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
       <c r="H453" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
       <c r="I453"/>
       <c r="J453"/>
     </row>
     <row r="454" spans="1:10">
       <c r="A454" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B454" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C454" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D454" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E454" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F454" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="G454" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
       <c r="H454" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="I454"/>
       <c r="J454"/>
     </row>
     <row r="455" spans="1:10">
       <c r="A455" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B455" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C455" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D455" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E455" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F455" t="s">
-        <v>1349</v>
+        <v>1350</v>
       </c>
       <c r="G455" t="s">
-        <v>1350</v>
+        <v>1351</v>
       </c>
       <c r="H455" t="s">
-        <v>1351</v>
+        <v>1352</v>
       </c>
       <c r="I455"/>
       <c r="J455"/>
     </row>
     <row r="456" spans="1:10">
       <c r="A456" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B456" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C456" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D456" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E456" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F456" t="s">
-        <v>1352</v>
+        <v>1353</v>
       </c>
       <c r="G456" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="H456" t="s">
         <v>16</v>
       </c>
       <c r="I456"/>
       <c r="J456"/>
     </row>
     <row r="457" spans="1:10">
       <c r="A457" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B457" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C457" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D457" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E457" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F457" t="s">
-        <v>1354</v>
+        <v>1355</v>
       </c>
       <c r="G457" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
       <c r="H457" t="s">
-        <v>1356</v>
+        <v>1357</v>
       </c>
       <c r="I457"/>
       <c r="J457"/>
     </row>
     <row r="458" spans="1:10">
       <c r="A458" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B458" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C458" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D458" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E458" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F458" t="s">
-        <v>1357</v>
+        <v>1358</v>
       </c>
       <c r="G458" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="H458" t="s">
         <v>35</v>
       </c>
       <c r="I458"/>
       <c r="J458"/>
     </row>
     <row r="459" spans="1:10">
       <c r="A459" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B459" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C459" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D459" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E459" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F459" t="s">
+        <v>1360</v>
+      </c>
+      <c r="G459" t="s">
         <v>1359</v>
       </c>
-      <c r="G459" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H459" t="s">
-        <v>1360</v>
+        <v>1361</v>
       </c>
       <c r="I459"/>
       <c r="J459"/>
     </row>
     <row r="460" spans="1:10">
       <c r="A460" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B460" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C460" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D460" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E460" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F460" t="s">
-        <v>1361</v>
+        <v>1362</v>
       </c>
       <c r="G460" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="H460" t="s">
         <v>16</v>
       </c>
       <c r="I460"/>
       <c r="J460"/>
     </row>
     <row r="461" spans="1:10">
       <c r="A461" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B461" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C461" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D461" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E461" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F461" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
       <c r="G461" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="H461" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="I461"/>
       <c r="J461"/>
     </row>
     <row r="462" spans="1:10">
       <c r="A462" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B462" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C462" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D462" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E462" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F462" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="G462" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="H462" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="I462" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="J462"/>
     </row>
     <row r="463" spans="1:10">
       <c r="A463" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B463" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C463" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D463" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E463" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F463" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
       <c r="G463" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
       <c r="H463" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
       <c r="I463"/>
       <c r="J463"/>
     </row>
     <row r="464" spans="1:10">
       <c r="A464" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B464" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C464" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D464" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E464" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F464" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="G464" t="s">
-        <v>1368</v>
+        <v>1369</v>
       </c>
       <c r="H464" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
       <c r="I464"/>
       <c r="J464"/>
     </row>
     <row r="465" spans="1:10">
       <c r="A465" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B465" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C465" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D465" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E465" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F465" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="G465" t="s">
-        <v>1368</v>
+        <v>1369</v>
       </c>
       <c r="H465" t="s">
-        <v>1371</v>
+        <v>1372</v>
       </c>
       <c r="I465"/>
       <c r="J465" t="s">
-        <v>1371</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="466" spans="1:10">
       <c r="A466" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B466" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C466" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D466" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E466" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F466" t="s">
-        <v>1372</v>
+        <v>1373</v>
       </c>
       <c r="G466" t="s">
-        <v>1368</v>
+        <v>1369</v>
       </c>
       <c r="H466" t="s">
-        <v>1373</v>
+        <v>1374</v>
       </c>
       <c r="I466"/>
       <c r="J466"/>
     </row>
     <row r="467" spans="1:10">
       <c r="A467" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B467" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C467" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D467" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E467" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F467" t="s">
-        <v>1374</v>
+        <v>1375</v>
       </c>
       <c r="G467" t="s">
-        <v>1375</v>
+        <v>1376</v>
       </c>
       <c r="H467" t="s">
-        <v>1376</v>
+        <v>1377</v>
       </c>
       <c r="I467" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="J467"/>
     </row>
     <row r="468" spans="1:10">
       <c r="A468" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B468" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C468" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D468" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E468" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F468" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
       <c r="G468" t="s">
-        <v>1375</v>
+        <v>1376</v>
       </c>
       <c r="H468" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="I468"/>
       <c r="J468"/>
     </row>
     <row r="469" spans="1:10">
       <c r="A469" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B469" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C469" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D469" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E469" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F469" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
       <c r="G469" t="s">
-        <v>1375</v>
+        <v>1376</v>
       </c>
       <c r="H469" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="I469"/>
       <c r="J469"/>
     </row>
     <row r="470" spans="1:10">
       <c r="A470" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B470" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C470" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D470" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E470" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F470" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="G470" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="H470" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="I470"/>
       <c r="J470"/>
     </row>
     <row r="471" spans="1:10">
       <c r="A471" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B471" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C471" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D471" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E471" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F471" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
       <c r="G471" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="H471" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
       <c r="I471"/>
       <c r="J471"/>
     </row>
     <row r="472" spans="1:10">
       <c r="A472" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B472" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C472" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D472" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E472" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F472" t="s">
-        <v>1387</v>
+        <v>1388</v>
       </c>
       <c r="G472" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="H472" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
       <c r="I472"/>
       <c r="J472"/>
     </row>
     <row r="473" spans="1:10">
       <c r="A473" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B473" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C473" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D473" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E473" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F473" t="s">
-        <v>1389</v>
+        <v>1390</v>
       </c>
       <c r="G473" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="H473" t="s">
-        <v>1391</v>
+        <v>1392</v>
       </c>
       <c r="I473"/>
       <c r="J473"/>
     </row>
     <row r="474" spans="1:10">
       <c r="A474" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B474" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C474" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D474" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E474" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F474" t="s">
-        <v>1392</v>
+        <v>1393</v>
       </c>
       <c r="G474" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="H474" t="s">
-        <v>1393</v>
+        <v>1394</v>
       </c>
       <c r="I474"/>
       <c r="J474"/>
     </row>
     <row r="475" spans="1:10">
       <c r="A475" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B475" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C475" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D475" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E475" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F475" t="s">
+        <v>1395</v>
+      </c>
+      <c r="G475" t="s">
+        <v>1391</v>
+      </c>
+      <c r="H475" t="s">
         <v>1394</v>
       </c>
-      <c r="G475" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I475" t="s">
-        <v>1393</v>
+        <v>1394</v>
       </c>
       <c r="J475"/>
     </row>
     <row r="476" spans="1:10">
       <c r="A476" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B476" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C476" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D476" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E476" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F476" t="s">
-        <v>1395</v>
+        <v>1396</v>
       </c>
       <c r="G476" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="H476" t="s">
-        <v>1393</v>
+        <v>1394</v>
       </c>
       <c r="I476" t="s">
-        <v>1396</v>
+        <v>1397</v>
       </c>
       <c r="J476"/>
     </row>
     <row r="477" spans="1:10">
       <c r="A477" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B477" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C477" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D477" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E477" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F477" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
       <c r="G477" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="H477" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
       <c r="I477"/>
       <c r="J477"/>
     </row>
     <row r="478" spans="1:10">
       <c r="A478" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B478" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C478" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D478" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E478" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F478" t="s">
-        <v>1399</v>
+        <v>1400</v>
       </c>
       <c r="G478" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="H478" t="s">
         <v>16</v>
       </c>
       <c r="I478"/>
       <c r="J478"/>
     </row>
     <row r="479" spans="1:10">
       <c r="A479" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B479" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C479" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D479" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E479" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F479" t="s">
-        <v>1400</v>
+        <v>1401</v>
       </c>
       <c r="G479" t="s">
-        <v>1401</v>
+        <v>1402</v>
       </c>
       <c r="H479" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="I479"/>
       <c r="J479"/>
     </row>
     <row r="480" spans="1:10">
       <c r="A480" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B480" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C480" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D480" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E480" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F480" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="G480" t="s">
-        <v>1401</v>
+        <v>1402</v>
       </c>
       <c r="H480" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="I480"/>
       <c r="J480"/>
     </row>
     <row r="481" spans="1:10">
       <c r="A481" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B481" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C481" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D481" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E481" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F481" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
       <c r="G481" t="s">
-        <v>1401</v>
+        <v>1402</v>
       </c>
       <c r="H481" t="s">
-        <v>1406</v>
+        <v>1407</v>
       </c>
       <c r="I481"/>
       <c r="J481"/>
     </row>
     <row r="482" spans="1:10">
       <c r="A482" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B482" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C482" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D482" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E482" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F482" t="s">
-        <v>1407</v>
+        <v>1408</v>
       </c>
       <c r="G482" t="s">
-        <v>1408</v>
+        <v>1409</v>
       </c>
       <c r="H482" t="s">
-        <v>1409</v>
+        <v>1410</v>
       </c>
       <c r="I482"/>
       <c r="J482"/>
     </row>
     <row r="483" spans="1:10">
       <c r="A483" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B483" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C483" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D483" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E483" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F483" t="s">
-        <v>1410</v>
+        <v>1411</v>
       </c>
       <c r="G483" t="s">
-        <v>1408</v>
+        <v>1409</v>
       </c>
       <c r="H483" t="s">
-        <v>1411</v>
+        <v>1412</v>
       </c>
       <c r="I483" t="s">
-        <v>1412</v>
+        <v>1413</v>
       </c>
       <c r="J483"/>
     </row>
     <row r="484" spans="1:10">
       <c r="A484" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B484" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C484" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D484" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E484" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F484" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
       <c r="G484" t="s">
-        <v>1414</v>
+        <v>1415</v>
       </c>
       <c r="H484" t="s">
-        <v>1415</v>
+        <v>1416</v>
       </c>
       <c r="I484"/>
       <c r="J484"/>
     </row>
     <row r="485" spans="1:10">
       <c r="A485" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B485" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C485" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D485" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E485" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F485" t="s">
-        <v>1416</v>
+        <v>1417</v>
       </c>
       <c r="G485" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
       <c r="H485" t="s">
-        <v>1418</v>
+        <v>1419</v>
       </c>
       <c r="I485"/>
       <c r="J485"/>
     </row>
     <row r="486" spans="1:10">
       <c r="A486" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B486" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C486" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D486" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E486" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F486" t="s">
+        <v>1420</v>
+      </c>
+      <c r="G486" t="s">
+        <v>1418</v>
+      </c>
+      <c r="H486" t="s">
         <v>1419</v>
       </c>
-      <c r="G486" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I486" t="s">
-        <v>1420</v>
+        <v>1421</v>
       </c>
       <c r="J486"/>
     </row>
     <row r="487" spans="1:10">
       <c r="A487" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B487" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C487" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D487" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E487" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F487" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
       <c r="G487" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
       <c r="H487" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="I487"/>
       <c r="J487"/>
     </row>
     <row r="488" spans="1:10">
       <c r="A488" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B488" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C488" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D488" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E488" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F488" t="s">
-        <v>1422</v>
+        <v>1423</v>
       </c>
       <c r="G488" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
       <c r="H488" t="s">
         <v>16</v>
       </c>
       <c r="I488"/>
       <c r="J488"/>
     </row>
     <row r="489" spans="1:10">
       <c r="A489" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B489" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C489" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D489" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E489" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F489" t="s">
-        <v>1423</v>
+        <v>1424</v>
       </c>
       <c r="G489" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
       <c r="H489" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
       <c r="I489" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
       <c r="J489"/>
     </row>
     <row r="490" spans="1:10">
       <c r="A490" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B490" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C490" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D490" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E490" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F490" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
       <c r="G490" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="H490" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="I490"/>
       <c r="J490"/>
     </row>
     <row r="491" spans="1:10">
       <c r="A491" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B491" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C491" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D491" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E491" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F491" t="s">
-        <v>1428</v>
+        <v>1429</v>
       </c>
       <c r="G491" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
       <c r="H491" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
       <c r="I491"/>
       <c r="J491"/>
     </row>
     <row r="492" spans="1:10">
       <c r="A492" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B492" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C492" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D492" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E492" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F492" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
       <c r="G492" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
       <c r="H492" t="s">
-        <v>1433</v>
+        <v>1434</v>
       </c>
       <c r="I492"/>
       <c r="J492"/>
     </row>
     <row r="493" spans="1:10">
       <c r="A493" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B493" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C493" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D493" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E493" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F493" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="G493" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="H493" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
       <c r="I493"/>
       <c r="J493"/>
     </row>
     <row r="494" spans="1:10">
       <c r="A494" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B494" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C494" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D494" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E494" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F494" t="s">
-        <v>1437</v>
+        <v>1438</v>
       </c>
       <c r="G494" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="H494" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
       <c r="I494"/>
       <c r="J494"/>
     </row>
     <row r="495" spans="1:10">
       <c r="A495" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B495" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C495" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D495" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E495" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F495" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
       <c r="G495" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="H495" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="I495"/>
       <c r="J495"/>
     </row>
     <row r="496" spans="1:10">
       <c r="A496" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B496" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C496" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D496" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E496" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F496" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="G496" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="H496" t="s">
-        <v>1442</v>
+        <v>1443</v>
       </c>
       <c r="I496"/>
       <c r="J496"/>
     </row>
     <row r="497" spans="1:10">
       <c r="A497" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B497" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C497" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D497" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E497" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F497" t="s">
-        <v>1443</v>
+        <v>1444</v>
       </c>
       <c r="G497" t="s">
-        <v>1444</v>
+        <v>1445</v>
       </c>
       <c r="H497" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
       <c r="I497"/>
       <c r="J497"/>
     </row>
     <row r="498" spans="1:10">
       <c r="A498" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B498" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C498" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D498" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E498" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F498" t="s">
-        <v>1446</v>
+        <v>1447</v>
       </c>
       <c r="G498" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
       <c r="H498" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
       <c r="I498"/>
       <c r="J498"/>
     </row>
     <row r="499" spans="1:10">
       <c r="A499" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B499" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C499" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D499" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E499" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F499" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
       <c r="G499" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
       <c r="H499" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="I499"/>
       <c r="J499"/>
     </row>
     <row r="500" spans="1:10">
       <c r="A500" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B500" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C500" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D500" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E500" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F500" t="s">
-        <v>1450</v>
+        <v>1451</v>
       </c>
       <c r="G500" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
       <c r="H500" t="s">
-        <v>1451</v>
+        <v>1452</v>
       </c>
       <c r="I500"/>
       <c r="J500"/>
     </row>
     <row r="501" spans="1:10">
       <c r="A501" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B501" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C501" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D501" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E501" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F501" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="G501" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
       <c r="H501" t="s">
-        <v>1453</v>
+        <v>1454</v>
       </c>
       <c r="I501"/>
       <c r="J501"/>
     </row>
     <row r="502" spans="1:10">
       <c r="A502" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B502" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C502" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D502" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E502" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F502" t="s">
-        <v>1454</v>
+        <v>1455</v>
       </c>
       <c r="G502" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
       <c r="H502" t="s">
         <v>16</v>
       </c>
       <c r="I502"/>
       <c r="J502"/>
     </row>
     <row r="503" spans="1:10">
       <c r="A503" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B503" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C503" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D503" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E503" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F503" t="s">
-        <v>1455</v>
+        <v>1456</v>
       </c>
       <c r="G503" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
       <c r="H503" t="s">
-        <v>1456</v>
+        <v>1457</v>
       </c>
       <c r="I503"/>
       <c r="J503"/>
     </row>
     <row r="504" spans="1:10">
       <c r="A504" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B504" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C504" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D504" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E504" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F504" t="s">
-        <v>1457</v>
+        <v>1458</v>
       </c>
       <c r="G504" t="s">
-        <v>1458</v>
+        <v>1459</v>
       </c>
       <c r="H504" t="s">
-        <v>1459</v>
+        <v>1460</v>
       </c>
       <c r="I504"/>
       <c r="J504"/>
     </row>
     <row r="505" spans="1:10">
       <c r="A505" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B505" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C505" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D505" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E505" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F505" t="s">
-        <v>1460</v>
+        <v>1461</v>
       </c>
       <c r="G505" t="s">
-        <v>1461</v>
+        <v>1462</v>
       </c>
       <c r="H505" t="s">
         <v>16</v>
       </c>
       <c r="I505"/>
       <c r="J505"/>
     </row>
     <row r="506" spans="1:10">
       <c r="A506" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B506" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C506" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D506" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E506" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F506" t="s">
+        <v>1463</v>
+      </c>
+      <c r="G506" t="s">
         <v>1462</v>
       </c>
-      <c r="G506" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H506" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="I506"/>
       <c r="J506"/>
     </row>
     <row r="507" spans="1:10">
       <c r="A507" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B507" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C507" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D507" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E507" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F507" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="G507" t="s">
-        <v>1465</v>
+        <v>1466</v>
       </c>
       <c r="H507" t="s">
-        <v>1466</v>
+        <v>1467</v>
       </c>
       <c r="I507"/>
       <c r="J507"/>
     </row>
     <row r="508" spans="1:10">
       <c r="A508" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B508" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C508" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D508" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E508" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F508" t="s">
-        <v>1467</v>
+        <v>1468</v>
       </c>
       <c r="G508" t="s">
-        <v>1465</v>
+        <v>1466</v>
       </c>
       <c r="H508" t="s">
-        <v>1468</v>
+        <v>1469</v>
       </c>
       <c r="I508"/>
       <c r="J508"/>
     </row>
     <row r="509" spans="1:10">
       <c r="A509" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B509" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C509" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D509" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E509" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F509" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
       <c r="G509" t="s">
-        <v>1465</v>
+        <v>1466</v>
       </c>
       <c r="H509" t="s">
-        <v>1256</v>
+        <v>1257</v>
       </c>
       <c r="I509"/>
       <c r="J509"/>
     </row>
     <row r="510" spans="1:10">
       <c r="A510" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B510" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C510" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D510" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E510" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F510" t="s">
-        <v>1470</v>
+        <v>1471</v>
       </c>
       <c r="G510" t="s">
-        <v>1465</v>
+        <v>1466</v>
       </c>
       <c r="H510" t="s">
-        <v>1471</v>
+        <v>1472</v>
       </c>
       <c r="I510"/>
       <c r="J510"/>
     </row>
     <row r="511" spans="1:10">
       <c r="A511" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B511" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C511" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D511" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E511" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F511" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
       <c r="G511" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="H511" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
       <c r="I511"/>
       <c r="J511"/>
     </row>
     <row r="512" spans="1:10">
       <c r="A512" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B512" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C512" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D512" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E512" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F512" t="s">
-        <v>1475</v>
+        <v>1476</v>
       </c>
       <c r="G512" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="H512" t="s">
-        <v>1476</v>
+        <v>1477</v>
       </c>
       <c r="I512"/>
       <c r="J512"/>
     </row>
     <row r="513" spans="1:10">
       <c r="A513" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B513" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C513" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D513" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E513" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F513" t="s">
-        <v>1477</v>
+        <v>1478</v>
       </c>
       <c r="G513" t="s">
-        <v>1478</v>
+        <v>1479</v>
       </c>
       <c r="H513" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
       <c r="I513"/>
       <c r="J513"/>
     </row>
     <row r="514" spans="1:10">
       <c r="A514" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B514" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C514" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D514" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E514" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F514" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
       <c r="G514" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
       <c r="H514" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
       <c r="I514"/>
       <c r="J514"/>
     </row>
     <row r="515" spans="1:10">
       <c r="A515" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B515" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C515" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D515" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E515" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F515" t="s">
-        <v>1483</v>
+        <v>1484</v>
       </c>
       <c r="G515" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="H515" t="s">
-        <v>1485</v>
+        <v>1486</v>
       </c>
       <c r="I515" t="s">
-        <v>1485</v>
+        <v>1486</v>
       </c>
       <c r="J515"/>
     </row>
     <row r="516" spans="1:10">
       <c r="A516" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B516" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C516" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D516" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E516" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F516" t="s">
-        <v>1486</v>
+        <v>1487</v>
       </c>
       <c r="G516" t="s">
-        <v>1487</v>
+        <v>1488</v>
       </c>
       <c r="H516" t="s">
-        <v>1488</v>
+        <v>1489</v>
       </c>
       <c r="I516"/>
       <c r="J516"/>
     </row>
     <row r="517" spans="1:10">
       <c r="A517" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B517" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C517" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D517" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E517" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F517" t="s">
-        <v>1489</v>
+        <v>1490</v>
       </c>
       <c r="G517" t="s">
-        <v>1487</v>
+        <v>1488</v>
       </c>
       <c r="H517" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
       <c r="I517"/>
       <c r="J517"/>
     </row>
     <row r="518" spans="1:10">
       <c r="A518" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B518" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C518" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D518" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E518" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F518" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
       <c r="G518" t="s">
-        <v>1487</v>
+        <v>1488</v>
       </c>
       <c r="H518" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
       <c r="I518"/>
       <c r="J518"/>
     </row>
     <row r="519" spans="1:10">
       <c r="A519" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B519" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C519" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D519" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E519" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F519" t="s">
-        <v>1493</v>
+        <v>1494</v>
       </c>
       <c r="G519" t="s">
-        <v>1487</v>
+        <v>1488</v>
       </c>
       <c r="H519" t="s">
-        <v>1494</v>
+        <v>1495</v>
       </c>
       <c r="I519"/>
       <c r="J519"/>
     </row>
     <row r="520" spans="1:10">
       <c r="A520" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B520" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C520" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D520" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E520" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F520" t="s">
-        <v>1495</v>
+        <v>1496</v>
       </c>
       <c r="G520" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
       <c r="H520" t="s">
-        <v>1497</v>
+        <v>1498</v>
       </c>
       <c r="I520"/>
       <c r="J520"/>
     </row>
     <row r="521" spans="1:10">
       <c r="A521" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B521" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C521" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D521" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E521" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F521" t="s">
-        <v>1498</v>
+        <v>1499</v>
       </c>
       <c r="G521" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
       <c r="H521" t="s">
-        <v>1499</v>
+        <v>1500</v>
       </c>
       <c r="I521"/>
       <c r="J521"/>
     </row>
     <row r="522" spans="1:10">
       <c r="A522" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B522" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C522" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D522" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E522" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F522" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
       <c r="G522" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
       <c r="H522" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
       <c r="I522"/>
       <c r="J522"/>
     </row>
     <row r="523" spans="1:10">
       <c r="A523" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B523" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C523" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D523" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E523" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F523" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
       <c r="G523" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
       <c r="H523" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
       <c r="I523"/>
       <c r="J523"/>
     </row>
     <row r="524" spans="1:10">
       <c r="A524" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B524" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C524" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D524" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E524" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F524" t="s">
-        <v>1504</v>
+        <v>1505</v>
       </c>
       <c r="G524" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
       <c r="H524" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
       <c r="I524"/>
       <c r="J524"/>
     </row>
     <row r="525" spans="1:10">
       <c r="A525" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B525" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C525" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D525" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E525" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F525" t="s">
-        <v>1506</v>
+        <v>1507</v>
       </c>
       <c r="G525" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
       <c r="H525" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="I525"/>
       <c r="J525"/>
     </row>
     <row r="526" spans="1:10">
       <c r="A526" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B526" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C526" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D526" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E526" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F526" t="s">
-        <v>1508</v>
+        <v>1509</v>
       </c>
       <c r="G526" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
       <c r="H526" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
       <c r="I526"/>
       <c r="J526"/>
     </row>
     <row r="527" spans="1:10">
       <c r="A527" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B527" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C527" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D527" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E527" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F527" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
       <c r="G527" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
       <c r="H527" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="I527"/>
       <c r="J527"/>
     </row>
     <row r="528" spans="1:10">
       <c r="A528" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B528" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C528" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D528" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E528" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F528" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
       <c r="G528" t="s">
-        <v>1513</v>
+        <v>1514</v>
       </c>
       <c r="H528" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
       <c r="I528"/>
       <c r="J528"/>
     </row>
     <row r="529" spans="1:10">
       <c r="A529" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B529" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C529" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D529" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E529" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F529" t="s">
-        <v>1515</v>
+        <v>1516</v>
       </c>
       <c r="G529" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
       <c r="H529" t="s">
-        <v>1517</v>
+        <v>1518</v>
       </c>
       <c r="I529"/>
       <c r="J529"/>
     </row>
     <row r="530" spans="1:10">
       <c r="A530" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B530" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C530" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D530" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E530" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F530" t="s">
-        <v>1518</v>
+        <v>1519</v>
       </c>
       <c r="G530" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
       <c r="H530" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
       <c r="I530"/>
       <c r="J530"/>
     </row>
     <row r="531" spans="1:10">
       <c r="A531" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B531" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C531" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D531" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E531" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F531" t="s">
-        <v>1520</v>
+        <v>1521</v>
       </c>
       <c r="G531" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
       <c r="H531" t="s">
-        <v>1521</v>
+        <v>1522</v>
       </c>
       <c r="I531"/>
       <c r="J531"/>
     </row>
     <row r="532" spans="1:10">
       <c r="A532" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B532" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C532" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D532" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E532" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F532" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="G532" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
       <c r="H532" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
       <c r="I532"/>
       <c r="J532"/>
     </row>
     <row r="533" spans="1:10">
       <c r="A533" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B533" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C533" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D533" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E533" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F533" t="s">
-        <v>1524</v>
+        <v>1525</v>
       </c>
       <c r="G533" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
       <c r="H533" t="s">
-        <v>1525</v>
+        <v>1526</v>
       </c>
       <c r="I533"/>
       <c r="J533"/>
     </row>
     <row r="534" spans="1:10">
       <c r="A534" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B534" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C534" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D534" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E534" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F534" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
       <c r="G534" t="s">
-        <v>1527</v>
+        <v>1528</v>
       </c>
       <c r="H534" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
       <c r="I534"/>
       <c r="J534"/>
     </row>
     <row r="535" spans="1:10">
       <c r="A535" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B535" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C535" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D535" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E535" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F535" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
       <c r="G535" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="H535" t="s">
-        <v>1531</v>
+        <v>1532</v>
       </c>
       <c r="I535"/>
       <c r="J535"/>
     </row>
     <row r="536" spans="1:10">
       <c r="A536" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B536" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C536" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D536" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E536" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F536" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="G536" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="H536" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="I536"/>
       <c r="J536"/>
     </row>
     <row r="537" spans="1:10">
       <c r="A537" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B537" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C537" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D537" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E537" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F537" t="s">
-        <v>1534</v>
+        <v>1535</v>
       </c>
       <c r="G537" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="H537" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
       <c r="I537"/>
       <c r="J537"/>
     </row>
     <row r="538" spans="1:10">
       <c r="A538" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B538" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C538" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D538" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E538" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F538" t="s">
-        <v>1535</v>
+        <v>1536</v>
       </c>
       <c r="G538" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="H538" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
       <c r="I538" t="s">
-        <v>1536</v>
+        <v>1537</v>
       </c>
       <c r="J538"/>
     </row>
     <row r="539" spans="1:10">
       <c r="A539" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B539" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C539" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D539" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E539" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F539" t="s">
-        <v>1537</v>
+        <v>1538</v>
       </c>
       <c r="G539" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="H539" t="s">
-        <v>1538</v>
+        <v>1539</v>
       </c>
       <c r="I539"/>
       <c r="J539"/>
     </row>
     <row r="540" spans="1:10">
       <c r="A540" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B540" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C540" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D540" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E540" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F540" t="s">
-        <v>1539</v>
+        <v>1540</v>
       </c>
       <c r="G540" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="H540" t="s">
         <v>16</v>
       </c>
       <c r="I540"/>
       <c r="J540"/>
     </row>
     <row r="541" spans="1:10">
       <c r="A541" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B541" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C541" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D541" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E541" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F541" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
       <c r="G541" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="H541" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="I541"/>
       <c r="J541"/>
     </row>
     <row r="542" spans="1:10">
       <c r="A542" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B542" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C542" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D542" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E542" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F542" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
       <c r="G542" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
       <c r="H542" t="s">
-        <v>1543</v>
+        <v>1544</v>
       </c>
       <c r="I542"/>
       <c r="J542"/>
     </row>
     <row r="543" spans="1:10">
       <c r="A543" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B543" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C543" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D543" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E543" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F543" t="s">
-        <v>1544</v>
+        <v>1545</v>
       </c>
       <c r="G543" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
       <c r="H543" t="s">
-        <v>1546</v>
+        <v>1547</v>
       </c>
       <c r="I543"/>
       <c r="J543"/>
     </row>
     <row r="544" spans="1:10">
       <c r="A544" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B544" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C544" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D544" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E544" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F544" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="G544" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
       <c r="H544" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
       <c r="I544"/>
       <c r="J544"/>
     </row>
     <row r="545" spans="1:10">
       <c r="A545" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B545" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C545" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D545" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E545" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F545" t="s">
-        <v>1549</v>
+        <v>1550</v>
       </c>
       <c r="G545" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
       <c r="H545" t="s">
         <v>16</v>
       </c>
       <c r="I545"/>
       <c r="J545"/>
     </row>
     <row r="546" spans="1:10">
       <c r="A546" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B546" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C546" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D546" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E546" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F546" t="s">
-        <v>1550</v>
+        <v>1551</v>
       </c>
       <c r="G546" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
       <c r="H546" t="s">
-        <v>1551</v>
+        <v>1552</v>
       </c>
       <c r="I546"/>
       <c r="J546"/>
     </row>
     <row r="547" spans="1:10">
       <c r="A547" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B547" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C547" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D547" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E547" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F547" t="s">
-        <v>1552</v>
+        <v>1553</v>
       </c>
       <c r="G547" t="s">
-        <v>1553</v>
+        <v>1554</v>
       </c>
       <c r="H547" t="s">
-        <v>1554</v>
+        <v>1555</v>
       </c>
       <c r="I547"/>
       <c r="J547"/>
     </row>
     <row r="548" spans="1:10">
       <c r="A548" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B548" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C548" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D548" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E548" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F548" t="s">
+        <v>1556</v>
+      </c>
+      <c r="G548" t="s">
+        <v>1554</v>
+      </c>
+      <c r="H548" t="s">
         <v>1555</v>
       </c>
-      <c r="G548" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I548" t="s">
-        <v>1554</v>
+        <v>1555</v>
       </c>
       <c r="J548"/>
     </row>
     <row r="549" spans="1:10">
       <c r="A549" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B549" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C549" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D549" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E549" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F549" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="G549" t="s">
-        <v>1557</v>
+        <v>1558</v>
       </c>
       <c r="H549" t="s">
-        <v>1558</v>
+        <v>1559</v>
       </c>
       <c r="I549"/>
       <c r="J549"/>
     </row>
     <row r="550" spans="1:10">
       <c r="A550" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B550" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C550" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D550" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E550" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F550" t="s">
-        <v>1559</v>
+        <v>1560</v>
       </c>
       <c r="G550" t="s">
-        <v>1560</v>
+        <v>1561</v>
       </c>
       <c r="H550" t="s">
-        <v>1561</v>
+        <v>1562</v>
       </c>
       <c r="I550"/>
       <c r="J550"/>
     </row>
     <row r="551" spans="1:10">
       <c r="A551" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B551" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C551" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D551" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E551" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F551" t="s">
-        <v>1562</v>
+        <v>1563</v>
       </c>
       <c r="G551" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
       <c r="H551" t="s">
-        <v>1564</v>
+        <v>1565</v>
       </c>
       <c r="I551"/>
       <c r="J551"/>
     </row>
     <row r="552" spans="1:10">
       <c r="A552" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B552" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C552" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D552" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E552" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F552" t="s">
-        <v>1565</v>
+        <v>1566</v>
       </c>
       <c r="G552" t="s">
-        <v>1566</v>
+        <v>1567</v>
       </c>
       <c r="H552" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
       <c r="I552" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
       <c r="J552"/>
     </row>
     <row r="553" spans="1:10">
       <c r="A553" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B553" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C553" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D553" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E553" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F553" t="s">
-        <v>1568</v>
+        <v>1569</v>
       </c>
       <c r="G553" t="s">
-        <v>1566</v>
+        <v>1567</v>
       </c>
       <c r="H553" t="s">
         <v>16</v>
       </c>
       <c r="I553"/>
       <c r="J553"/>
     </row>
     <row r="554" spans="1:10">
       <c r="A554" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B554" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C554" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D554" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E554" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F554" t="s">
-        <v>1569</v>
+        <v>1570</v>
       </c>
       <c r="G554" t="s">
-        <v>1570</v>
+        <v>1571</v>
       </c>
       <c r="H554" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
       <c r="I554"/>
       <c r="J554"/>
     </row>
     <row r="555" spans="1:10">
       <c r="A555" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B555" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C555" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D555" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E555" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F555" t="s">
-        <v>1572</v>
+        <v>1573</v>
       </c>
       <c r="G555" t="s">
-        <v>1573</v>
+        <v>1574</v>
       </c>
       <c r="H555" t="s">
-        <v>1551</v>
+        <v>1552</v>
       </c>
       <c r="I555"/>
       <c r="J555"/>
     </row>
     <row r="556" spans="1:10">
       <c r="A556" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B556" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C556" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D556" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E556" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F556" t="s">
-        <v>1574</v>
+        <v>1575</v>
       </c>
       <c r="G556" t="s">
-        <v>1575</v>
+        <v>1576</v>
       </c>
       <c r="H556" t="s">
-        <v>1576</v>
+        <v>1577</v>
       </c>
       <c r="I556" t="s">
-        <v>1577</v>
+        <v>1578</v>
       </c>
       <c r="J556"/>
     </row>
     <row r="557" spans="1:10">
       <c r="A557" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B557" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C557" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D557" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E557" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F557" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="G557" t="s">
-        <v>1575</v>
+        <v>1576</v>
       </c>
       <c r="H557" t="s">
-        <v>1576</v>
+        <v>1577</v>
       </c>
       <c r="I557" t="s">
-        <v>1579</v>
+        <v>1580</v>
       </c>
       <c r="J557"/>
     </row>
     <row r="558" spans="1:10">
       <c r="A558" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B558" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C558" t="s">
-        <v>1580</v>
+        <v>1581</v>
       </c>
       <c r="D558" t="s">
-        <v>1581</v>
+        <v>1582</v>
       </c>
       <c r="E558" t="s">
-        <v>1582</v>
+        <v>1583</v>
       </c>
       <c r="F558" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="G558" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="H558" t="s">
-        <v>1585</v>
+        <v>1586</v>
       </c>
       <c r="I558"/>
       <c r="J558"/>
     </row>
     <row r="559" spans="1:10">
       <c r="A559" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B559" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C559" t="s">
-        <v>1580</v>
+        <v>1581</v>
       </c>
       <c r="D559" t="s">
-        <v>1586</v>
+        <v>1587</v>
       </c>
       <c r="E559" t="s">
-        <v>1587</v>
+        <v>1588</v>
       </c>
       <c r="F559" t="s">
-        <v>1588</v>
+        <v>1589</v>
       </c>
       <c r="G559" t="s">
-        <v>1589</v>
+        <v>1590</v>
       </c>
       <c r="H559" t="s">
-        <v>1590</v>
+        <v>1591</v>
       </c>
       <c r="I559"/>
       <c r="J559"/>
     </row>
     <row r="560" spans="1:10">
       <c r="A560" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B560" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C560" t="s">
-        <v>1580</v>
+        <v>1581</v>
       </c>
       <c r="D560" t="s">
-        <v>1586</v>
+        <v>1587</v>
       </c>
       <c r="E560" t="s">
-        <v>1587</v>
+        <v>1588</v>
       </c>
       <c r="F560" t="s">
-        <v>1591</v>
+        <v>1592</v>
       </c>
       <c r="G560" t="s">
-        <v>1589</v>
+        <v>1590</v>
       </c>
       <c r="H560" t="s">
-        <v>1494</v>
+        <v>1495</v>
       </c>
       <c r="I560"/>
       <c r="J560"/>
     </row>
     <row r="561" spans="1:10">
       <c r="A561" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B561" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C561" t="s">
-        <v>1580</v>
+        <v>1581</v>
       </c>
       <c r="D561" t="s">
-        <v>1586</v>
+        <v>1587</v>
       </c>
       <c r="E561" t="s">
-        <v>1587</v>
+        <v>1588</v>
       </c>
       <c r="F561" t="s">
-        <v>1592</v>
+        <v>1593</v>
       </c>
       <c r="G561" t="s">
-        <v>1589</v>
+        <v>1590</v>
       </c>
       <c r="H561" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="I561"/>
       <c r="J561"/>
     </row>
     <row r="562" spans="1:10">
       <c r="A562" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B562" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C562" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D562" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
       <c r="E562" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="F562" t="s">
-        <v>1597</v>
+        <v>1598</v>
       </c>
       <c r="G562" t="s">
-        <v>1598</v>
+        <v>1599</v>
       </c>
       <c r="H562" t="s">
         <v>16</v>
       </c>
       <c r="I562"/>
       <c r="J562"/>
     </row>
     <row r="563" spans="1:10">
       <c r="A563" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B563" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C563" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D563" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
       <c r="E563" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="F563" t="s">
-        <v>1599</v>
+        <v>1600</v>
       </c>
       <c r="G563" t="s">
-        <v>1600</v>
+        <v>1601</v>
       </c>
       <c r="H563" t="s">
-        <v>1601</v>
+        <v>1602</v>
       </c>
       <c r="I563"/>
       <c r="J563"/>
     </row>
     <row r="564" spans="1:10">
       <c r="A564" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B564" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C564" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D564" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
       <c r="E564" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="F564" t="s">
-        <v>1602</v>
+        <v>1603</v>
       </c>
       <c r="G564" t="s">
-        <v>1603</v>
+        <v>1604</v>
       </c>
       <c r="H564" t="s">
-        <v>1604</v>
+        <v>1605</v>
       </c>
       <c r="I564"/>
       <c r="J564"/>
     </row>
     <row r="565" spans="1:10">
       <c r="A565" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B565" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C565" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D565" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
       <c r="E565" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="F565" t="s">
-        <v>1605</v>
+        <v>1606</v>
       </c>
       <c r="G565" t="s">
-        <v>1606</v>
+        <v>1607</v>
       </c>
       <c r="H565" t="s">
-        <v>1607</v>
+        <v>1608</v>
       </c>
       <c r="I565"/>
       <c r="J565"/>
     </row>
     <row r="566" spans="1:10">
       <c r="A566" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B566" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C566" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D566" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
       <c r="E566" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="F566" t="s">
+        <v>1609</v>
+      </c>
+      <c r="G566" t="s">
+        <v>1607</v>
+      </c>
+      <c r="H566" t="s">
         <v>1608</v>
       </c>
-      <c r="G566" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I566" t="s">
-        <v>1607</v>
+        <v>1608</v>
       </c>
       <c r="J566"/>
     </row>
     <row r="567" spans="1:10">
       <c r="A567" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B567" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C567" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D567" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
       <c r="E567" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="F567" t="s">
-        <v>1609</v>
+        <v>1610</v>
       </c>
       <c r="G567" t="s">
-        <v>1610</v>
+        <v>1611</v>
       </c>
       <c r="H567" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="I567"/>
       <c r="J567"/>
     </row>
     <row r="568" spans="1:10">
       <c r="A568" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B568" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C568" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D568" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
       <c r="E568" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="F568" t="s">
-        <v>1611</v>
+        <v>1612</v>
       </c>
       <c r="G568" t="s">
-        <v>1612</v>
+        <v>1613</v>
       </c>
       <c r="H568" t="s">
-        <v>1613</v>
+        <v>1614</v>
       </c>
       <c r="I568"/>
       <c r="J568"/>
     </row>
     <row r="569" spans="1:10">
       <c r="A569" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B569" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C569" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D569" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
       <c r="E569" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="F569" t="s">
-        <v>1614</v>
+        <v>1615</v>
       </c>
       <c r="G569" t="s">
-        <v>1612</v>
+        <v>1613</v>
       </c>
       <c r="H569" t="s">
-        <v>1615</v>
+        <v>1616</v>
       </c>
       <c r="I569"/>
       <c r="J569"/>
     </row>
     <row r="570" spans="1:10">
       <c r="A570" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B570" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C570" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D570" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
       <c r="E570" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="F570" t="s">
-        <v>1616</v>
+        <v>1617</v>
       </c>
       <c r="G570" t="s">
-        <v>1612</v>
+        <v>1613</v>
       </c>
       <c r="H570" t="s">
-        <v>1617</v>
+        <v>1618</v>
       </c>
       <c r="I570"/>
       <c r="J570"/>
     </row>
     <row r="571" spans="1:10">
       <c r="A571" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B571" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C571" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D571" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
       <c r="E571" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="F571" t="s">
-        <v>1618</v>
+        <v>1619</v>
       </c>
       <c r="G571" t="s">
-        <v>1612</v>
+        <v>1613</v>
       </c>
       <c r="H571" t="s">
-        <v>1619</v>
+        <v>1620</v>
       </c>
       <c r="I571"/>
       <c r="J571"/>
     </row>
     <row r="572" spans="1:10">
       <c r="A572" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B572" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C572" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D572" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
       <c r="E572" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="F572" t="s">
-        <v>1620</v>
+        <v>1621</v>
       </c>
       <c r="G572" t="s">
-        <v>1621</v>
+        <v>1622</v>
       </c>
       <c r="H572" t="s">
-        <v>1622</v>
+        <v>1623</v>
       </c>
       <c r="I572"/>
       <c r="J572"/>
     </row>
     <row r="573" spans="1:10">
       <c r="A573" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B573" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C573" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D573" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
       <c r="E573" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="F573" t="s">
-        <v>1623</v>
+        <v>1624</v>
       </c>
       <c r="G573" t="s">
-        <v>1621</v>
+        <v>1622</v>
       </c>
       <c r="H573" t="s">
         <v>16</v>
       </c>
       <c r="I573"/>
       <c r="J573"/>
     </row>
     <row r="574" spans="1:10">
       <c r="A574" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B574" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C574" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D574" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
       <c r="E574" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="F574" t="s">
-        <v>1624</v>
+        <v>1625</v>
       </c>
       <c r="G574" t="s">
-        <v>1625</v>
+        <v>1626</v>
       </c>
       <c r="H574" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="I574"/>
       <c r="J574"/>
     </row>
     <row r="575" spans="1:10">
       <c r="A575" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B575" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C575" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D575" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
       <c r="E575" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="F575" t="s">
+        <v>1627</v>
+      </c>
+      <c r="G575" t="s">
         <v>1626</v>
       </c>
-      <c r="G575" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H575" t="s">
-        <v>1279</v>
+        <v>1280</v>
       </c>
       <c r="I575"/>
       <c r="J575"/>
     </row>
     <row r="576" spans="1:10">
       <c r="A576" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B576" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C576" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D576" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
       <c r="E576" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="F576" t="s">
-        <v>1627</v>
+        <v>1628</v>
       </c>
       <c r="G576" t="s">
-        <v>1628</v>
+        <v>1629</v>
       </c>
       <c r="H576" t="s">
-        <v>1629</v>
+        <v>1630</v>
       </c>
       <c r="I576"/>
       <c r="J576"/>
     </row>
     <row r="577" spans="1:10">
       <c r="A577" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B577" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C577" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D577" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
       <c r="E577" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="F577" t="s">
-        <v>1630</v>
+        <v>1631</v>
       </c>
       <c r="G577" t="s">
-        <v>1631</v>
+        <v>1632</v>
       </c>
       <c r="H577" t="s">
-        <v>1632</v>
+        <v>1633</v>
       </c>
       <c r="I577"/>
       <c r="J577"/>
     </row>
     <row r="578" spans="1:10">
       <c r="A578" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B578" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C578" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D578" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E578" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F578" t="s">
-        <v>1635</v>
+        <v>1636</v>
       </c>
       <c r="G578" t="s">
-        <v>1636</v>
+        <v>1637</v>
       </c>
       <c r="H578" t="s">
-        <v>1637</v>
+        <v>1638</v>
       </c>
       <c r="I578"/>
       <c r="J578"/>
     </row>
     <row r="579" spans="1:10">
       <c r="A579" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B579" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C579" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D579" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E579" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F579" t="s">
-        <v>1638</v>
+        <v>1639</v>
       </c>
       <c r="G579" t="s">
-        <v>1639</v>
+        <v>1640</v>
       </c>
       <c r="H579" t="s">
-        <v>1640</v>
+        <v>1641</v>
       </c>
       <c r="I579"/>
       <c r="J579"/>
     </row>
     <row r="580" spans="1:10">
       <c r="A580" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B580" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C580" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D580" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E580" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F580" t="s">
-        <v>1641</v>
+        <v>1642</v>
       </c>
       <c r="G580" t="s">
-        <v>1639</v>
+        <v>1640</v>
       </c>
       <c r="H580" t="s">
-        <v>1642</v>
+        <v>1643</v>
       </c>
       <c r="I580"/>
       <c r="J580"/>
     </row>
     <row r="581" spans="1:10">
       <c r="A581" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B581" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C581" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D581" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E581" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F581" t="s">
-        <v>1643</v>
+        <v>1644</v>
       </c>
       <c r="G581" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
       <c r="H581" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="I581" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="J581"/>
     </row>
     <row r="582" spans="1:10">
       <c r="A582" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B582" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C582" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D582" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E582" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F582" t="s">
-        <v>1645</v>
+        <v>1646</v>
       </c>
       <c r="G582" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
       <c r="H582" t="s">
-        <v>1647</v>
+        <v>1648</v>
       </c>
       <c r="I582"/>
       <c r="J582"/>
     </row>
     <row r="583" spans="1:10">
       <c r="A583" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B583" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C583" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D583" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E583" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F583" t="s">
-        <v>1648</v>
+        <v>1649</v>
       </c>
       <c r="G583" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
       <c r="H583" t="s">
-        <v>1649</v>
+        <v>1650</v>
       </c>
       <c r="I583"/>
       <c r="J583"/>
     </row>
     <row r="584" spans="1:10">
       <c r="A584" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B584" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C584" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D584" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E584" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F584" t="s">
-        <v>1650</v>
+        <v>1651</v>
       </c>
       <c r="G584" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
       <c r="H584" t="s">
-        <v>1651</v>
+        <v>1652</v>
       </c>
       <c r="I584"/>
       <c r="J584"/>
     </row>
     <row r="585" spans="1:10">
       <c r="A585" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B585" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C585" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D585" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E585" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F585" t="s">
-        <v>1652</v>
+        <v>1653</v>
       </c>
       <c r="G585" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
       <c r="H585" t="s">
-        <v>1653</v>
+        <v>1654</v>
       </c>
       <c r="I585"/>
       <c r="J585"/>
     </row>
     <row r="586" spans="1:10">
       <c r="A586" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B586" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C586" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D586" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E586" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F586" t="s">
+        <v>1655</v>
+      </c>
+      <c r="G586" t="s">
+        <v>1647</v>
+      </c>
+      <c r="H586" t="s">
         <v>1654</v>
       </c>
-      <c r="G586" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I586" t="s">
-        <v>1653</v>
+        <v>1654</v>
       </c>
       <c r="J586"/>
     </row>
     <row r="587" spans="1:10">
       <c r="A587" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B587" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C587" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D587" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E587" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F587" t="s">
-        <v>1655</v>
+        <v>1656</v>
       </c>
       <c r="G587" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
       <c r="H587" t="s">
-        <v>1656</v>
+        <v>1657</v>
       </c>
       <c r="I587" t="s">
-        <v>1657</v>
+        <v>1658</v>
       </c>
       <c r="J587"/>
     </row>
     <row r="588" spans="1:10">
       <c r="A588" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B588" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C588" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D588" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E588" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F588" t="s">
-        <v>1658</v>
+        <v>1659</v>
       </c>
       <c r="G588" t="s">
-        <v>1659</v>
+        <v>1660</v>
       </c>
       <c r="H588" t="s">
-        <v>1660</v>
+        <v>1661</v>
       </c>
       <c r="I588"/>
       <c r="J588"/>
     </row>
     <row r="589" spans="1:10">
       <c r="A589" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B589" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C589" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D589" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E589" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F589" t="s">
-        <v>1661</v>
+        <v>1662</v>
       </c>
       <c r="G589" t="s">
-        <v>1662</v>
+        <v>1663</v>
       </c>
       <c r="H589" t="s">
-        <v>1629</v>
+        <v>1630</v>
       </c>
       <c r="I589" t="s">
-        <v>1663</v>
+        <v>1664</v>
       </c>
       <c r="J589"/>
     </row>
     <row r="590" spans="1:10">
       <c r="A590" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B590" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C590" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D590" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E590" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F590" t="s">
-        <v>1664</v>
+        <v>1665</v>
       </c>
       <c r="G590" t="s">
-        <v>1662</v>
+        <v>1663</v>
       </c>
       <c r="H590" t="s">
-        <v>1665</v>
+        <v>1666</v>
       </c>
       <c r="I590" t="s">
-        <v>1666</v>
+        <v>1667</v>
       </c>
       <c r="J590"/>
     </row>
     <row r="591" spans="1:10">
       <c r="A591" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B591" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C591" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D591" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E591" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F591" t="s">
-        <v>1667</v>
+        <v>1668</v>
       </c>
       <c r="G591" t="s">
-        <v>1668</v>
+        <v>1669</v>
       </c>
       <c r="H591" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
       <c r="I591"/>
       <c r="J591"/>
     </row>
     <row r="592" spans="1:10">
       <c r="A592" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B592" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C592" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D592" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E592" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F592" t="s">
-        <v>1670</v>
+        <v>1671</v>
       </c>
       <c r="G592" t="s">
-        <v>1671</v>
+        <v>1672</v>
       </c>
       <c r="H592" t="s">
-        <v>1672</v>
+        <v>1673</v>
       </c>
       <c r="I592"/>
       <c r="J592"/>
     </row>
     <row r="593" spans="1:10">
       <c r="A593" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B593" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C593" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D593" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E593" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F593" t="s">
-        <v>1673</v>
+        <v>1674</v>
       </c>
       <c r="G593" t="s">
-        <v>1674</v>
+        <v>1675</v>
       </c>
       <c r="H593" t="s">
-        <v>1675</v>
+        <v>1676</v>
       </c>
       <c r="I593"/>
       <c r="J593"/>
     </row>
     <row r="594" spans="1:10">
       <c r="A594" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B594" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C594" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D594" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E594" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F594" t="s">
-        <v>1676</v>
+        <v>1677</v>
       </c>
       <c r="G594" t="s">
-        <v>1674</v>
+        <v>1675</v>
       </c>
       <c r="H594" t="s">
-        <v>1677</v>
+        <v>1678</v>
       </c>
       <c r="I594"/>
       <c r="J594"/>
     </row>
     <row r="595" spans="1:10">
       <c r="A595" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B595" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C595" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D595" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E595" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F595" t="s">
-        <v>1678</v>
+        <v>1679</v>
       </c>
       <c r="G595" t="s">
-        <v>1674</v>
+        <v>1675</v>
       </c>
       <c r="H595" t="s">
-        <v>1679</v>
+        <v>1680</v>
       </c>
       <c r="I595"/>
       <c r="J595"/>
     </row>
     <row r="596" spans="1:10">
       <c r="A596" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B596" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C596" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D596" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E596" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F596" t="s">
-        <v>1680</v>
+        <v>1681</v>
       </c>
       <c r="G596" t="s">
-        <v>1681</v>
+        <v>1682</v>
       </c>
       <c r="H596" t="s">
-        <v>1682</v>
+        <v>1683</v>
       </c>
       <c r="I596"/>
       <c r="J596"/>
     </row>
     <row r="597" spans="1:10">
       <c r="A597" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B597" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C597" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D597" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E597" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F597" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="G597" t="s">
-        <v>1681</v>
+        <v>1682</v>
       </c>
       <c r="H597" t="s">
-        <v>1684</v>
+        <v>1685</v>
       </c>
       <c r="I597"/>
       <c r="J597"/>
     </row>
     <row r="598" spans="1:10">
       <c r="A598" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B598" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C598" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D598" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E598" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F598" t="s">
-        <v>1685</v>
+        <v>1686</v>
       </c>
       <c r="G598" t="s">
-        <v>1686</v>
+        <v>1687</v>
       </c>
       <c r="H598" t="s">
-        <v>1687</v>
+        <v>1688</v>
       </c>
       <c r="I598"/>
       <c r="J598"/>
     </row>
     <row r="599" spans="1:10">
       <c r="A599" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B599" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C599" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D599" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E599" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F599" t="s">
-        <v>1688</v>
+        <v>1689</v>
       </c>
       <c r="G599" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
       <c r="H599" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
       <c r="I599"/>
       <c r="J599"/>
     </row>
     <row r="600" spans="1:10">
       <c r="A600" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B600" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C600" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D600" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E600" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F600" t="s">
-        <v>1691</v>
+        <v>1692</v>
       </c>
       <c r="G600" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
       <c r="H600" t="s">
         <v>539</v>
       </c>
       <c r="I600"/>
       <c r="J600"/>
     </row>
     <row r="601" spans="1:10">
       <c r="A601" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B601" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C601" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D601" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E601" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F601" t="s">
-        <v>1692</v>
+        <v>1693</v>
       </c>
       <c r="G601" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
       <c r="H601" t="s">
-        <v>1693</v>
+        <v>1694</v>
       </c>
       <c r="I601"/>
       <c r="J601"/>
     </row>
     <row r="602" spans="1:10">
       <c r="A602" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B602" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C602" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D602" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E602" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F602" t="s">
-        <v>1694</v>
+        <v>1695</v>
       </c>
       <c r="G602" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
       <c r="H602" t="s">
         <v>16</v>
       </c>
       <c r="I602"/>
       <c r="J602"/>
     </row>
     <row r="603" spans="1:10">
       <c r="A603" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B603" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C603" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D603" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E603" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F603" t="s">
-        <v>1695</v>
+        <v>1696</v>
       </c>
       <c r="G603" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
       <c r="H603" t="s">
-        <v>1696</v>
+        <v>1697</v>
       </c>
       <c r="I603" t="s">
-        <v>1697</v>
+        <v>1698</v>
       </c>
       <c r="J603"/>
     </row>
     <row r="604" spans="1:10">
       <c r="A604" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B604" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C604" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D604" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E604" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F604" t="s">
-        <v>1698</v>
+        <v>1699</v>
       </c>
       <c r="G604" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
       <c r="H604" t="s">
-        <v>1696</v>
+        <v>1697</v>
       </c>
       <c r="I604" t="s">
-        <v>1696</v>
+        <v>1697</v>
       </c>
       <c r="J604"/>
     </row>
     <row r="605" spans="1:10">
       <c r="A605" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B605" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C605" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D605" t="s">
+        <v>1634</v>
+      </c>
+      <c r="E605" t="s">
+        <v>1635</v>
+      </c>
+      <c r="F605" t="s">
+        <v>1700</v>
+      </c>
+      <c r="G605" t="s">
+        <v>1701</v>
+      </c>
+      <c r="H605" t="s">
         <v>1633</v>
-      </c>
-[...10 lines deleted...]
-        <v>1632</v>
       </c>
       <c r="I605"/>
       <c r="J605"/>
     </row>
     <row r="606" spans="1:10">
       <c r="A606" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B606" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C606" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D606" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E606" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F606" t="s">
-        <v>1701</v>
+        <v>1702</v>
       </c>
       <c r="G606" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="H606" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
       <c r="I606"/>
       <c r="J606"/>
     </row>
     <row r="607" spans="1:10">
       <c r="A607" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B607" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C607" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D607" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E607" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F607" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="G607" t="s">
-        <v>1704</v>
+        <v>1705</v>
       </c>
       <c r="H607" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
       <c r="I607"/>
       <c r="J607"/>
     </row>
     <row r="608" spans="1:10">
       <c r="A608" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B608" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C608" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D608" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E608" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F608" t="s">
-        <v>1706</v>
+        <v>1707</v>
       </c>
       <c r="G608" t="s">
-        <v>1707</v>
+        <v>1708</v>
       </c>
       <c r="H608" t="s">
-        <v>1554</v>
+        <v>1555</v>
       </c>
       <c r="I608"/>
       <c r="J608"/>
     </row>
     <row r="609" spans="1:10">
       <c r="A609" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B609" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C609" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D609" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E609" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F609" t="s">
-        <v>1708</v>
+        <v>1709</v>
       </c>
       <c r="G609" t="s">
-        <v>1709</v>
+        <v>1710</v>
       </c>
       <c r="H609" t="s">
         <v>377</v>
       </c>
       <c r="I609"/>
       <c r="J609"/>
     </row>
     <row r="610" spans="1:10">
       <c r="A610" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B610" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C610" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D610" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E610" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F610" t="s">
+        <v>1711</v>
+      </c>
+      <c r="G610" t="s">
         <v>1710</v>
       </c>
-      <c r="G610" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H610" t="s">
-        <v>1711</v>
+        <v>1712</v>
       </c>
       <c r="I610"/>
       <c r="J610"/>
     </row>
     <row r="611" spans="1:10">
       <c r="A611" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B611" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C611" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D611" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E611" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F611" t="s">
-        <v>1712</v>
+        <v>1713</v>
       </c>
       <c r="G611" t="s">
-        <v>1709</v>
+        <v>1710</v>
       </c>
       <c r="H611" t="s">
-        <v>1713</v>
+        <v>1714</v>
       </c>
       <c r="I611"/>
       <c r="J611"/>
     </row>
     <row r="612" spans="1:10">
       <c r="A612" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B612" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C612" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D612" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E612" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F612" t="s">
-        <v>1714</v>
+        <v>1715</v>
       </c>
       <c r="G612" t="s">
-        <v>1709</v>
+        <v>1710</v>
       </c>
       <c r="H612" t="s">
-        <v>1715</v>
+        <v>1716</v>
       </c>
       <c r="I612"/>
       <c r="J612"/>
     </row>
     <row r="613" spans="1:10">
       <c r="A613" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B613" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C613" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D613" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E613" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F613" t="s">
-        <v>1716</v>
+        <v>1717</v>
       </c>
       <c r="G613" t="s">
-        <v>1709</v>
+        <v>1710</v>
       </c>
       <c r="H613" t="s">
-        <v>1717</v>
+        <v>1718</v>
       </c>
       <c r="I613"/>
       <c r="J613"/>
     </row>
     <row r="614" spans="1:10">
       <c r="A614" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B614" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C614" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D614" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E614" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F614" t="s">
-        <v>1718</v>
+        <v>1719</v>
       </c>
       <c r="G614" t="s">
-        <v>1709</v>
+        <v>1710</v>
       </c>
       <c r="H614" t="s">
-        <v>1719</v>
+        <v>1720</v>
       </c>
       <c r="I614"/>
       <c r="J614"/>
     </row>
     <row r="615" spans="1:10">
       <c r="A615" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B615" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C615" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D615" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E615" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F615" t="s">
-        <v>1720</v>
+        <v>1721</v>
       </c>
       <c r="G615" t="s">
-        <v>1721</v>
+        <v>1722</v>
       </c>
       <c r="H615" t="s">
-        <v>1722</v>
+        <v>1723</v>
       </c>
       <c r="I615"/>
       <c r="J615"/>
     </row>
     <row r="616" spans="1:10">
       <c r="A616" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B616" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C616" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D616" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E616" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F616" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
       <c r="G616" t="s">
-        <v>1721</v>
+        <v>1722</v>
       </c>
       <c r="H616" t="s">
-        <v>1724</v>
+        <v>1725</v>
       </c>
       <c r="I616"/>
       <c r="J616"/>
     </row>
     <row r="617" spans="1:10">
       <c r="A617" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B617" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C617" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D617" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E617" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F617" t="s">
-        <v>1725</v>
+        <v>1726</v>
       </c>
       <c r="G617" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="H617" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="I617"/>
       <c r="J617"/>
     </row>
     <row r="618" spans="1:10">
       <c r="A618" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B618" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C618" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D618" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E618" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F618" t="s">
-        <v>1728</v>
+        <v>1729</v>
       </c>
       <c r="G618" t="s">
-        <v>1729</v>
+        <v>1730</v>
       </c>
       <c r="H618" t="s">
-        <v>1730</v>
+        <v>1731</v>
       </c>
       <c r="I618"/>
       <c r="J618"/>
     </row>
     <row r="619" spans="1:10">
       <c r="A619" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B619" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C619" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D619" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E619" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F619" t="s">
-        <v>1731</v>
+        <v>1732</v>
       </c>
       <c r="G619" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
       <c r="H619" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="I619"/>
       <c r="J619"/>
     </row>
     <row r="620" spans="1:10">
       <c r="A620" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B620" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C620" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D620" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E620" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F620" t="s">
+        <v>1734</v>
+      </c>
+      <c r="G620" t="s">
         <v>1733</v>
       </c>
-      <c r="G620" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H620" t="s">
-        <v>1734</v>
+        <v>1735</v>
       </c>
       <c r="I620"/>
       <c r="J620"/>
     </row>
     <row r="621" spans="1:10">
       <c r="A621" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B621" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C621" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D621" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E621" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F621" t="s">
-        <v>1735</v>
+        <v>1736</v>
       </c>
       <c r="G621" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
       <c r="H621" t="s">
-        <v>1736</v>
+        <v>1737</v>
       </c>
       <c r="I621" t="s">
-        <v>1736</v>
+        <v>1737</v>
       </c>
       <c r="J621"/>
     </row>
     <row r="622" spans="1:10">
       <c r="A622" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B622" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C622" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D622" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E622" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F622" t="s">
+        <v>1738</v>
+      </c>
+      <c r="G622" t="s">
+        <v>1733</v>
+      </c>
+      <c r="H622" t="s">
         <v>1737</v>
       </c>
-      <c r="G622" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I622" t="s">
-        <v>1738</v>
+        <v>1739</v>
       </c>
       <c r="J622"/>
     </row>
     <row r="623" spans="1:10">
       <c r="A623" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B623" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C623" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D623" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E623" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F623" t="s">
-        <v>1739</v>
+        <v>1740</v>
       </c>
       <c r="G623" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
       <c r="H623" t="s">
-        <v>1740</v>
+        <v>1741</v>
       </c>
       <c r="I623"/>
       <c r="J623"/>
     </row>
     <row r="624" spans="1:10">
       <c r="A624" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B624" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C624" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D624" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E624" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F624" t="s">
-        <v>1741</v>
+        <v>1742</v>
       </c>
       <c r="G624" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
       <c r="H624" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="I624" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="J624"/>
     </row>
     <row r="625" spans="1:10">
       <c r="A625" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B625" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C625" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D625" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E625" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F625" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="G625" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
       <c r="H625" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="I625" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="J625"/>
     </row>
     <row r="626" spans="1:10">
       <c r="A626" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B626" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C626" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D626" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E626" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F626" t="s">
-        <v>1745</v>
+        <v>1746</v>
       </c>
       <c r="G626" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
       <c r="H626" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="I626" t="s">
-        <v>1746</v>
+        <v>1747</v>
       </c>
       <c r="J626"/>
     </row>
     <row r="627" spans="1:10">
       <c r="A627" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B627" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C627" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D627" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E627" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F627" t="s">
-        <v>1747</v>
+        <v>1748</v>
       </c>
       <c r="G627" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
       <c r="H627" t="s">
-        <v>1748</v>
+        <v>1749</v>
       </c>
       <c r="I627"/>
       <c r="J627"/>
     </row>
     <row r="628" spans="1:10">
       <c r="A628" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B628" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C628" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D628" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E628" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F628" t="s">
-        <v>1749</v>
+        <v>1750</v>
       </c>
       <c r="G628" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
       <c r="H628" t="s">
-        <v>1750</v>
+        <v>1751</v>
       </c>
       <c r="I628"/>
       <c r="J628"/>
     </row>
     <row r="629" spans="1:10">
       <c r="A629" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B629" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C629" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D629" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E629" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F629" t="s">
-        <v>1751</v>
+        <v>1752</v>
       </c>
       <c r="G629" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
       <c r="H629" t="s">
-        <v>1752</v>
+        <v>1753</v>
       </c>
       <c r="I629"/>
       <c r="J629"/>
     </row>
     <row r="630" spans="1:10">
       <c r="A630" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B630" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C630" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D630" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E630" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F630" t="s">
-        <v>1753</v>
+        <v>1754</v>
       </c>
       <c r="G630" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
       <c r="H630" t="s">
         <v>16</v>
       </c>
       <c r="I630"/>
       <c r="J630"/>
     </row>
     <row r="631" spans="1:10">
       <c r="A631" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B631" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C631" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D631" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E631" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F631" t="s">
-        <v>1754</v>
+        <v>1755</v>
       </c>
       <c r="G631" t="s">
-        <v>1755</v>
+        <v>1756</v>
       </c>
       <c r="H631" t="s">
-        <v>1756</v>
+        <v>1757</v>
       </c>
       <c r="I631"/>
       <c r="J631"/>
     </row>
     <row r="632" spans="1:10">
       <c r="A632" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B632" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C632" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D632" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E632" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F632" t="s">
-        <v>1757</v>
+        <v>1758</v>
       </c>
       <c r="G632" t="s">
-        <v>1755</v>
+        <v>1756</v>
       </c>
       <c r="H632" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="I632"/>
       <c r="J632"/>
     </row>
     <row r="633" spans="1:10">
       <c r="A633" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B633" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C633" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D633" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E633" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F633" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="G633" t="s">
-        <v>1755</v>
+        <v>1756</v>
       </c>
       <c r="H633" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
       <c r="I633"/>
       <c r="J633"/>
     </row>
     <row r="634" spans="1:10">
       <c r="A634" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B634" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C634" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D634" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E634" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F634" t="s">
-        <v>1760</v>
+        <v>1761</v>
       </c>
       <c r="G634" t="s">
-        <v>1755</v>
+        <v>1756</v>
       </c>
       <c r="H634" t="s">
-        <v>1761</v>
+        <v>1762</v>
       </c>
       <c r="I634"/>
       <c r="J634"/>
     </row>
     <row r="635" spans="1:10">
       <c r="A635" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B635" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C635" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D635" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E635" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F635" t="s">
-        <v>1762</v>
+        <v>1763</v>
       </c>
       <c r="G635" t="s">
-        <v>1755</v>
+        <v>1756</v>
       </c>
       <c r="H635" t="s">
-        <v>1763</v>
+        <v>1764</v>
       </c>
       <c r="I635"/>
       <c r="J635"/>
     </row>
     <row r="636" spans="1:10">
       <c r="A636" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B636" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C636" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D636" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E636" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F636" t="s">
-        <v>1764</v>
+        <v>1765</v>
       </c>
       <c r="G636" t="s">
-        <v>1755</v>
+        <v>1756</v>
       </c>
       <c r="H636" t="s">
-        <v>1765</v>
+        <v>1766</v>
       </c>
       <c r="I636"/>
       <c r="J636"/>
     </row>
     <row r="637" spans="1:10">
       <c r="A637" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B637" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C637" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D637" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E637" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F637" t="s">
-        <v>1766</v>
+        <v>1767</v>
       </c>
       <c r="G637" t="s">
-        <v>1755</v>
+        <v>1756</v>
       </c>
       <c r="H637" t="s">
         <v>16</v>
       </c>
       <c r="I637"/>
       <c r="J637"/>
     </row>
     <row r="638" spans="1:10">
       <c r="A638" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B638" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C638" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D638" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E638" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F638" t="s">
-        <v>1767</v>
+        <v>1768</v>
       </c>
       <c r="G638" t="s">
-        <v>1768</v>
+        <v>1769</v>
       </c>
       <c r="H638" t="s">
-        <v>1769</v>
+        <v>1770</v>
       </c>
       <c r="I638"/>
       <c r="J638"/>
     </row>
     <row r="639" spans="1:10">
       <c r="A639" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B639" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C639" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D639" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E639" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F639" t="s">
-        <v>1770</v>
+        <v>1771</v>
       </c>
       <c r="G639" t="s">
-        <v>1771</v>
+        <v>1772</v>
       </c>
       <c r="H639" t="s">
-        <v>1772</v>
+        <v>1773</v>
       </c>
       <c r="I639"/>
       <c r="J639"/>
     </row>
     <row r="640" spans="1:10">
       <c r="A640" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B640" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C640" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D640" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E640" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F640" t="s">
-        <v>1773</v>
+        <v>1774</v>
       </c>
       <c r="G640" t="s">
-        <v>1774</v>
+        <v>1775</v>
       </c>
       <c r="H640" t="s">
-        <v>1775</v>
+        <v>1776</v>
       </c>
       <c r="I640"/>
       <c r="J640"/>
     </row>
     <row r="641" spans="1:10">
       <c r="A641" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B641" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C641" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D641" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E641" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F641" t="s">
-        <v>1776</v>
+        <v>1777</v>
       </c>
       <c r="G641" t="s">
-        <v>1777</v>
+        <v>1778</v>
       </c>
       <c r="H641" t="s">
-        <v>1778</v>
+        <v>1779</v>
       </c>
       <c r="I641"/>
       <c r="J641"/>
     </row>
     <row r="642" spans="1:10">
       <c r="A642" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B642" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C642" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D642" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E642" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F642" t="s">
-        <v>1779</v>
+        <v>1780</v>
       </c>
       <c r="G642" t="s">
-        <v>1780</v>
+        <v>1781</v>
       </c>
       <c r="H642" t="s">
-        <v>1781</v>
+        <v>1782</v>
       </c>
       <c r="I642"/>
       <c r="J642"/>
     </row>
     <row r="643" spans="1:10">
       <c r="A643" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B643" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C643" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D643" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E643" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F643" t="s">
-        <v>1782</v>
+        <v>1783</v>
       </c>
       <c r="G643" t="s">
-        <v>1780</v>
+        <v>1781</v>
       </c>
       <c r="H643" t="s">
-        <v>1783</v>
+        <v>1784</v>
       </c>
       <c r="I643"/>
       <c r="J643"/>
     </row>
     <row r="644" spans="1:10">
       <c r="A644" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B644" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C644" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D644" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E644" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F644" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
       <c r="G644" t="s">
-        <v>1780</v>
+        <v>1781</v>
       </c>
       <c r="H644" t="s">
-        <v>1785</v>
+        <v>1786</v>
       </c>
       <c r="I644"/>
       <c r="J644"/>
     </row>
     <row r="645" spans="1:10">
       <c r="A645" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B645" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C645" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D645" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E645" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F645" t="s">
-        <v>1786</v>
+        <v>1787</v>
       </c>
       <c r="G645" t="s">
-        <v>1780</v>
+        <v>1781</v>
       </c>
       <c r="H645" t="s">
-        <v>1787</v>
+        <v>1788</v>
       </c>
       <c r="I645"/>
       <c r="J645"/>
     </row>
     <row r="646" spans="1:10">
       <c r="A646" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B646" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C646" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D646" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E646" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F646" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="G646" t="s">
-        <v>1780</v>
+        <v>1781</v>
       </c>
       <c r="H646" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="I646"/>
       <c r="J646"/>
     </row>
     <row r="647" spans="1:10">
       <c r="A647" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B647" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C647" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D647" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E647" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F647" t="s">
-        <v>1790</v>
+        <v>1791</v>
       </c>
       <c r="G647" t="s">
-        <v>1791</v>
+        <v>1792</v>
       </c>
       <c r="H647" t="s">
-        <v>1792</v>
+        <v>1793</v>
       </c>
       <c r="I647"/>
       <c r="J647"/>
     </row>
     <row r="648" spans="1:10">
       <c r="A648" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B648" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C648" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D648" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E648" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F648" t="s">
-        <v>1793</v>
+        <v>1794</v>
       </c>
       <c r="G648" t="s">
-        <v>1794</v>
+        <v>1795</v>
       </c>
       <c r="H648" t="s">
-        <v>1795</v>
+        <v>1796</v>
       </c>
       <c r="I648"/>
       <c r="J648"/>
     </row>
     <row r="649" spans="1:10">
       <c r="A649" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B649" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C649" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D649" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E649" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F649" t="s">
-        <v>1796</v>
+        <v>1797</v>
       </c>
       <c r="G649" t="s">
-        <v>1797</v>
+        <v>1798</v>
       </c>
       <c r="H649" t="s">
-        <v>1798</v>
+        <v>1799</v>
       </c>
       <c r="I649"/>
       <c r="J649"/>
     </row>
     <row r="650" spans="1:10">
       <c r="A650" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B650" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C650" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D650" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E650" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F650" t="s">
-        <v>1799</v>
+        <v>1800</v>
       </c>
       <c r="G650" t="s">
-        <v>1797</v>
+        <v>1798</v>
       </c>
       <c r="H650" t="s">
-        <v>1800</v>
+        <v>1801</v>
       </c>
       <c r="I650"/>
       <c r="J650"/>
     </row>
     <row r="651" spans="1:10">
       <c r="A651" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B651" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C651" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D651" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E651" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F651" t="s">
-        <v>1801</v>
+        <v>1802</v>
       </c>
       <c r="G651" t="s">
-        <v>1797</v>
+        <v>1798</v>
       </c>
       <c r="H651" t="s">
-        <v>1802</v>
+        <v>1803</v>
       </c>
       <c r="I651"/>
       <c r="J651"/>
     </row>
     <row r="652" spans="1:10">
       <c r="A652" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B652" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C652" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D652" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E652" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F652" t="s">
-        <v>1803</v>
+        <v>1804</v>
       </c>
       <c r="G652" t="s">
-        <v>1797</v>
+        <v>1798</v>
       </c>
       <c r="H652" t="s">
         <v>16</v>
       </c>
       <c r="I652"/>
       <c r="J652"/>
     </row>
     <row r="653" spans="1:10">
       <c r="A653" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B653" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C653" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D653" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E653" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F653" t="s">
-        <v>1804</v>
+        <v>1805</v>
       </c>
       <c r="G653" t="s">
-        <v>1805</v>
+        <v>1806</v>
       </c>
       <c r="H653" t="s">
-        <v>1806</v>
+        <v>1807</v>
       </c>
       <c r="I653"/>
       <c r="J653"/>
     </row>
     <row r="654" spans="1:10">
       <c r="A654" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B654" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C654" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D654" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E654" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F654" t="s">
-        <v>1807</v>
+        <v>1808</v>
       </c>
       <c r="G654" t="s">
-        <v>1808</v>
+        <v>1809</v>
       </c>
       <c r="H654" t="s">
         <v>35</v>
       </c>
       <c r="I654"/>
       <c r="J654"/>
     </row>
     <row r="655" spans="1:10">
       <c r="A655" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B655" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C655" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D655" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E655" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F655" t="s">
+        <v>1810</v>
+      </c>
+      <c r="G655" t="s">
         <v>1809</v>
       </c>
-      <c r="G655" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H655" t="s">
-        <v>1810</v>
+        <v>1811</v>
       </c>
       <c r="I655"/>
       <c r="J655"/>
     </row>
     <row r="656" spans="1:10">
       <c r="A656" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B656" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C656" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D656" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E656" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F656" t="s">
-        <v>1811</v>
+        <v>1812</v>
       </c>
       <c r="G656" t="s">
-        <v>1812</v>
+        <v>1813</v>
       </c>
       <c r="H656" t="s">
-        <v>1813</v>
+        <v>1814</v>
       </c>
       <c r="I656"/>
       <c r="J656"/>
     </row>
     <row r="657" spans="1:10">
       <c r="A657" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B657" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C657" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D657" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E657" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F657" t="s">
-        <v>1814</v>
+        <v>1815</v>
       </c>
       <c r="G657" t="s">
-        <v>1815</v>
+        <v>1816</v>
       </c>
       <c r="H657" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
       <c r="I657"/>
       <c r="J657"/>
     </row>
     <row r="658" spans="1:10">
       <c r="A658" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B658" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C658" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D658" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E658" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F658" t="s">
+        <v>1817</v>
+      </c>
+      <c r="G658" t="s">
         <v>1816</v>
       </c>
-      <c r="G658" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H658" t="s">
-        <v>1817</v>
+        <v>1818</v>
       </c>
       <c r="I658"/>
       <c r="J658"/>
     </row>
     <row r="659" spans="1:10">
       <c r="A659" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B659" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C659" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D659" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E659" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F659" t="s">
-        <v>1818</v>
+        <v>1819</v>
       </c>
       <c r="G659" t="s">
-        <v>1819</v>
+        <v>1820</v>
       </c>
       <c r="H659" t="s">
-        <v>1820</v>
+        <v>1821</v>
       </c>
       <c r="I659"/>
       <c r="J659"/>
     </row>
     <row r="660" spans="1:10">
       <c r="A660" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B660" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C660" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D660" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E660" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F660" t="s">
-        <v>1821</v>
+        <v>1822</v>
       </c>
       <c r="G660" t="s">
-        <v>1822</v>
+        <v>1823</v>
       </c>
       <c r="H660" t="s">
-        <v>1823</v>
+        <v>1824</v>
       </c>
       <c r="I660"/>
       <c r="J660"/>
     </row>
     <row r="661" spans="1:10">
       <c r="A661" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B661" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C661" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D661" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E661" t="s">
-        <v>1824</v>
+        <v>1825</v>
       </c>
       <c r="F661" t="s">
-        <v>1825</v>
+        <v>1826</v>
       </c>
       <c r="G661" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
       <c r="H661" t="s">
-        <v>1827</v>
+        <v>1828</v>
       </c>
       <c r="I661"/>
       <c r="J661"/>
     </row>
     <row r="662" spans="1:10">
       <c r="A662" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B662" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C662" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D662" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E662" t="s">
-        <v>1828</v>
+        <v>1829</v>
       </c>
       <c r="F662" t="s">
-        <v>1829</v>
+        <v>1830</v>
       </c>
       <c r="G662" t="s">
-        <v>1830</v>
+        <v>1831</v>
       </c>
       <c r="H662" t="s">
-        <v>1831</v>
+        <v>1832</v>
       </c>
       <c r="I662" t="s">
-        <v>1831</v>
+        <v>1832</v>
       </c>
       <c r="J662"/>
     </row>
     <row r="663" spans="1:10">
       <c r="A663" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B663" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C663" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D663" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E663" t="s">
-        <v>1828</v>
+        <v>1829</v>
       </c>
       <c r="F663" t="s">
-        <v>1832</v>
+        <v>1833</v>
       </c>
       <c r="G663" t="s">
-        <v>1830</v>
+        <v>1831</v>
       </c>
       <c r="H663" t="s">
         <v>811</v>
       </c>
       <c r="I663"/>
       <c r="J663"/>
     </row>
     <row r="664" spans="1:10">
       <c r="A664" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B664" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C664" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D664" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E664" t="s">
-        <v>1828</v>
+        <v>1829</v>
       </c>
       <c r="F664" t="s">
-        <v>1833</v>
+        <v>1834</v>
       </c>
       <c r="G664" t="s">
-        <v>1834</v>
+        <v>1835</v>
       </c>
       <c r="H664" t="s">
-        <v>1835</v>
+        <v>1836</v>
       </c>
       <c r="I664"/>
       <c r="J664"/>
     </row>
     <row r="665" spans="1:10">
       <c r="A665" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B665" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C665" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D665" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E665" t="s">
-        <v>1828</v>
+        <v>1829</v>
       </c>
       <c r="F665" t="s">
-        <v>1836</v>
+        <v>1837</v>
       </c>
       <c r="G665" t="s">
-        <v>1837</v>
+        <v>1838</v>
       </c>
       <c r="H665" t="s">
-        <v>1838</v>
+        <v>1839</v>
       </c>
       <c r="I665"/>
       <c r="J665"/>
     </row>
     <row r="666" spans="1:10">
       <c r="A666" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B666" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C666" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D666" t="s">
-        <v>1839</v>
+        <v>1840</v>
       </c>
       <c r="E666" t="s">
-        <v>1840</v>
+        <v>1841</v>
       </c>
       <c r="F666" t="s">
-        <v>1841</v>
+        <v>1842</v>
       </c>
       <c r="G666" t="s">
-        <v>1842</v>
+        <v>1843</v>
       </c>
       <c r="H666" t="s">
-        <v>1843</v>
+        <v>1844</v>
       </c>
       <c r="I666"/>
       <c r="J666"/>
     </row>
     <row r="667" spans="1:10">
       <c r="A667" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B667" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C667" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D667" t="s">
-        <v>1839</v>
+        <v>1840</v>
       </c>
       <c r="E667" t="s">
-        <v>1840</v>
+        <v>1841</v>
       </c>
       <c r="F667" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
       <c r="G667" t="s">
-        <v>1845</v>
+        <v>1846</v>
       </c>
       <c r="H667" t="s">
         <v>16</v>
       </c>
       <c r="I667"/>
       <c r="J667"/>
     </row>
     <row r="668" spans="1:10">
       <c r="A668" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B668" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C668" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D668" t="s">
-        <v>1839</v>
+        <v>1840</v>
       </c>
       <c r="E668" t="s">
-        <v>1840</v>
+        <v>1841</v>
       </c>
       <c r="F668" t="s">
-        <v>1846</v>
+        <v>1847</v>
       </c>
       <c r="G668" t="s">
-        <v>1847</v>
+        <v>1848</v>
       </c>
       <c r="H668" t="s">
-        <v>1848</v>
+        <v>1849</v>
       </c>
       <c r="I668"/>
       <c r="J668"/>
     </row>
     <row r="669" spans="1:10">
       <c r="A669" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B669" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C669" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D669" t="s">
-        <v>1849</v>
+        <v>1850</v>
       </c>
       <c r="E669" t="s">
-        <v>1850</v>
+        <v>1851</v>
       </c>
       <c r="F669" t="s">
-        <v>1851</v>
+        <v>1852</v>
       </c>
       <c r="G669" t="s">
-        <v>1852</v>
+        <v>1853</v>
       </c>
       <c r="H669" t="s">
         <v>539</v>
       </c>
       <c r="I669"/>
       <c r="J669"/>
     </row>
     <row r="670" spans="1:10">
       <c r="A670" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B670" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C670" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D670" t="s">
-        <v>1849</v>
+        <v>1850</v>
       </c>
       <c r="E670" t="s">
-        <v>1850</v>
+        <v>1851</v>
       </c>
       <c r="F670" t="s">
+        <v>1854</v>
+      </c>
+      <c r="G670" t="s">
         <v>1853</v>
-      </c>
-[...1 lines deleted...]
-        <v>1852</v>
       </c>
       <c r="H670" t="s">
         <v>16</v>
       </c>
       <c r="I670"/>
       <c r="J670"/>
     </row>
     <row r="671" spans="1:10">
       <c r="A671" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B671" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C671" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D671" t="s">
-        <v>1849</v>
+        <v>1850</v>
       </c>
       <c r="E671" t="s">
-        <v>1850</v>
+        <v>1851</v>
       </c>
       <c r="F671" t="s">
-        <v>1854</v>
+        <v>1855</v>
       </c>
       <c r="G671" t="s">
-        <v>1855</v>
+        <v>1856</v>
       </c>
       <c r="H671" t="s">
-        <v>1856</v>
+        <v>1857</v>
       </c>
       <c r="I671"/>
       <c r="J671"/>
     </row>
     <row r="672" spans="1:10">
       <c r="A672" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B672" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C672" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D672" t="s">
-        <v>1849</v>
+        <v>1850</v>
       </c>
       <c r="E672" t="s">
-        <v>1850</v>
+        <v>1851</v>
       </c>
       <c r="F672" t="s">
-        <v>1857</v>
+        <v>1858</v>
       </c>
       <c r="G672" t="s">
-        <v>1855</v>
+        <v>1856</v>
       </c>
       <c r="H672" t="s">
         <v>16</v>
       </c>
       <c r="I672"/>
       <c r="J672"/>
     </row>
     <row r="673" spans="1:10">
       <c r="A673" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B673" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C673" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D673" t="s">
-        <v>1849</v>
+        <v>1850</v>
       </c>
       <c r="E673" t="s">
-        <v>1850</v>
+        <v>1851</v>
       </c>
       <c r="F673" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
       <c r="G673" t="s">
-        <v>1859</v>
+        <v>1860</v>
       </c>
       <c r="H673" t="s">
-        <v>1860</v>
+        <v>1861</v>
       </c>
       <c r="I673"/>
       <c r="J673"/>
     </row>
     <row r="674" spans="1:10">
       <c r="A674" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B674" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C674" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D674" t="s">
-        <v>1849</v>
+        <v>1850</v>
       </c>
       <c r="E674" t="s">
-        <v>1850</v>
+        <v>1851</v>
       </c>
       <c r="F674" t="s">
-        <v>1861</v>
+        <v>1862</v>
       </c>
       <c r="G674" t="s">
-        <v>1859</v>
+        <v>1860</v>
       </c>
       <c r="H674" t="s">
         <v>16</v>
       </c>
       <c r="I674"/>
       <c r="J674"/>
     </row>
     <row r="675" spans="1:10">
       <c r="A675" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B675" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C675" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D675" t="s">
-        <v>1849</v>
+        <v>1850</v>
       </c>
       <c r="E675" t="s">
-        <v>1850</v>
+        <v>1851</v>
       </c>
       <c r="F675" t="s">
-        <v>1862</v>
+        <v>1863</v>
       </c>
       <c r="G675" t="s">
-        <v>1863</v>
+        <v>1864</v>
       </c>
       <c r="H675" t="s">
-        <v>1864</v>
+        <v>1865</v>
       </c>
       <c r="I675"/>
       <c r="J675"/>
     </row>
     <row r="676" spans="1:10">
       <c r="A676" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B676" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C676" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D676" t="s">
-        <v>1849</v>
+        <v>1850</v>
       </c>
       <c r="E676" t="s">
-        <v>1850</v>
+        <v>1851</v>
       </c>
       <c r="F676" t="s">
-        <v>1865</v>
+        <v>1866</v>
       </c>
       <c r="G676" t="s">
-        <v>1866</v>
+        <v>1867</v>
       </c>
       <c r="H676" t="s">
-        <v>1867</v>
+        <v>1868</v>
       </c>
       <c r="I676"/>
       <c r="J676"/>
     </row>
     <row r="677" spans="1:10">
       <c r="A677" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B677" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C677" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D677" t="s">
-        <v>1849</v>
+        <v>1850</v>
       </c>
       <c r="E677" t="s">
-        <v>1850</v>
+        <v>1851</v>
       </c>
       <c r="F677" t="s">
-        <v>1868</v>
+        <v>1869</v>
       </c>
       <c r="G677" t="s">
-        <v>1866</v>
+        <v>1867</v>
       </c>
       <c r="H677" t="s">
         <v>539</v>
       </c>
       <c r="I677"/>
       <c r="J677"/>
     </row>
     <row r="678" spans="1:10">
       <c r="A678" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B678" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C678" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D678" t="s">
-        <v>1849</v>
+        <v>1850</v>
       </c>
       <c r="E678" t="s">
-        <v>1850</v>
+        <v>1851</v>
       </c>
       <c r="F678" t="s">
-        <v>1869</v>
+        <v>1870</v>
       </c>
       <c r="G678" t="s">
-        <v>1866</v>
+        <v>1867</v>
       </c>
       <c r="H678" t="s">
         <v>539</v>
       </c>
       <c r="I678" t="s">
         <v>539</v>
       </c>
       <c r="J678"/>
     </row>
     <row r="679" spans="1:10">
       <c r="A679" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B679" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C679" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D679" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="E679" t="s">
-        <v>1871</v>
+        <v>1872</v>
       </c>
       <c r="F679" t="s">
-        <v>1872</v>
+        <v>1873</v>
       </c>
       <c r="G679" t="s">
-        <v>1873</v>
+        <v>1874</v>
       </c>
       <c r="H679" t="s">
-        <v>1874</v>
+        <v>1875</v>
       </c>
       <c r="I679"/>
       <c r="J679"/>
     </row>
     <row r="680" spans="1:10">
       <c r="A680" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B680" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C680" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D680" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="E680" t="s">
-        <v>1871</v>
+        <v>1872</v>
       </c>
       <c r="F680" t="s">
-        <v>1875</v>
+        <v>1876</v>
       </c>
       <c r="G680" t="s">
-        <v>1873</v>
+        <v>1874</v>
       </c>
       <c r="H680" t="s">
-        <v>1876</v>
+        <v>1877</v>
       </c>
       <c r="I680"/>
       <c r="J680"/>
     </row>
     <row r="681" spans="1:10">
       <c r="A681" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B681" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C681" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D681" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="E681" t="s">
-        <v>1871</v>
+        <v>1872</v>
       </c>
       <c r="F681" t="s">
-        <v>1877</v>
+        <v>1878</v>
       </c>
       <c r="G681" t="s">
-        <v>1878</v>
+        <v>1879</v>
       </c>
       <c r="H681" t="s">
         <v>16</v>
       </c>
       <c r="I681"/>
       <c r="J681"/>
     </row>
     <row r="682" spans="1:10">
       <c r="A682" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B682" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C682" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D682" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="E682" t="s">
-        <v>1871</v>
+        <v>1872</v>
       </c>
       <c r="F682" t="s">
-        <v>1879</v>
+        <v>1880</v>
       </c>
       <c r="G682" t="s">
-        <v>1880</v>
+        <v>1881</v>
       </c>
       <c r="H682" t="s">
-        <v>1881</v>
+        <v>1882</v>
       </c>
       <c r="I682"/>
       <c r="J682"/>
     </row>
     <row r="683" spans="1:10">
       <c r="A683" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B683" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C683" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D683" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="E683" t="s">
-        <v>1871</v>
+        <v>1872</v>
       </c>
       <c r="F683" t="s">
-        <v>1882</v>
+        <v>1883</v>
       </c>
       <c r="G683" t="s">
-        <v>1883</v>
+        <v>1884</v>
       </c>
       <c r="H683" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="I683"/>
       <c r="J683"/>
     </row>
     <row r="684" spans="1:10">
       <c r="A684" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B684" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C684" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D684" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="E684" t="s">
-        <v>1885</v>
+        <v>1886</v>
       </c>
       <c r="F684" t="s">
-        <v>1886</v>
+        <v>1887</v>
       </c>
       <c r="G684" t="s">
-        <v>1887</v>
+        <v>1888</v>
       </c>
       <c r="H684" t="s">
-        <v>1888</v>
+        <v>1889</v>
       </c>
       <c r="I684"/>
       <c r="J684"/>
     </row>
     <row r="685" spans="1:10">
       <c r="A685" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B685" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C685" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D685" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="E685" t="s">
-        <v>1885</v>
+        <v>1886</v>
       </c>
       <c r="F685" t="s">
-        <v>1889</v>
+        <v>1890</v>
       </c>
       <c r="G685" t="s">
-        <v>1887</v>
+        <v>1888</v>
       </c>
       <c r="H685" t="s">
-        <v>1890</v>
+        <v>1891</v>
       </c>
       <c r="I685"/>
       <c r="J685"/>
     </row>
     <row r="686" spans="1:10">
       <c r="A686" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B686" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C686" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D686" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="E686" t="s">
-        <v>1885</v>
+        <v>1886</v>
       </c>
       <c r="F686" t="s">
-        <v>1891</v>
+        <v>1892</v>
       </c>
       <c r="G686" t="s">
-        <v>1887</v>
+        <v>1888</v>
       </c>
       <c r="H686" t="s">
         <v>16</v>
       </c>
       <c r="I686"/>
       <c r="J686"/>
     </row>
     <row r="687" spans="1:10">
       <c r="A687" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B687" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C687" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D687" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="E687" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
       <c r="F687" t="s">
-        <v>1893</v>
+        <v>1894</v>
       </c>
       <c r="G687" t="s">
-        <v>1894</v>
+        <v>1895</v>
       </c>
       <c r="H687" t="s">
         <v>35</v>
       </c>
       <c r="I687"/>
       <c r="J687"/>
     </row>
     <row r="688" spans="1:10">
       <c r="A688" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B688" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C688" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D688" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="E688" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
       <c r="F688" t="s">
+        <v>1896</v>
+      </c>
+      <c r="G688" t="s">
         <v>1895</v>
       </c>
-      <c r="G688" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H688" t="s">
-        <v>1896</v>
+        <v>1897</v>
       </c>
       <c r="I688" t="s">
-        <v>1896</v>
+        <v>1897</v>
       </c>
       <c r="J688"/>
     </row>
     <row r="689" spans="1:10">
       <c r="A689" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B689" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C689" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D689" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="E689" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
       <c r="F689" t="s">
-        <v>1897</v>
+        <v>1898</v>
       </c>
       <c r="G689" t="s">
-        <v>1894</v>
+        <v>1895</v>
       </c>
       <c r="H689" t="s">
-        <v>1898</v>
+        <v>1899</v>
       </c>
       <c r="I689"/>
       <c r="J689"/>
     </row>
     <row r="690" spans="1:10">
       <c r="A690" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B690" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C690" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D690" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="E690" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
       <c r="F690" t="s">
-        <v>1899</v>
+        <v>1900</v>
       </c>
       <c r="G690" t="s">
-        <v>1900</v>
+        <v>1901</v>
       </c>
       <c r="H690" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
       <c r="I690"/>
       <c r="J690"/>
     </row>
     <row r="691" spans="1:10">
       <c r="A691" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B691" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C691" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D691" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="E691" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
       <c r="F691" t="s">
+        <v>1902</v>
+      </c>
+      <c r="G691" t="s">
         <v>1901</v>
       </c>
-      <c r="G691" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H691" t="s">
-        <v>1902</v>
+        <v>1903</v>
       </c>
       <c r="I691"/>
       <c r="J691"/>
     </row>
     <row r="692" spans="1:10">
       <c r="A692" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B692" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C692" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D692" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="E692" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
       <c r="F692" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
       <c r="G692" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
       <c r="H692" t="s">
-        <v>1905</v>
+        <v>1906</v>
       </c>
       <c r="I692"/>
       <c r="J692"/>
     </row>
     <row r="693" spans="1:10">
       <c r="A693" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B693" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C693" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D693" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="E693" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
       <c r="F693" t="s">
-        <v>1906</v>
+        <v>1907</v>
       </c>
       <c r="G693" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
       <c r="H693" t="s">
-        <v>1907</v>
+        <v>1908</v>
       </c>
       <c r="I693"/>
       <c r="J693"/>
     </row>
     <row r="694" spans="1:10">
       <c r="A694" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B694" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C694" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D694" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="E694" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
       <c r="F694" t="s">
-        <v>1908</v>
+        <v>1909</v>
       </c>
       <c r="G694" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
       <c r="H694" t="s">
-        <v>1909</v>
+        <v>1910</v>
       </c>
       <c r="I694"/>
       <c r="J694"/>
     </row>
     <row r="695" spans="1:10">
       <c r="A695" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B695" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C695" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D695" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="E695" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
       <c r="F695" t="s">
-        <v>1910</v>
+        <v>1911</v>
       </c>
       <c r="G695" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
       <c r="H695" t="s">
-        <v>1911</v>
+        <v>1912</v>
       </c>
       <c r="I695"/>
       <c r="J695"/>
     </row>
     <row r="696" spans="1:10">
       <c r="A696" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B696" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C696" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D696" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="E696" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
       <c r="F696" t="s">
-        <v>1912</v>
+        <v>1913</v>
       </c>
       <c r="G696" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
       <c r="H696" t="s">
         <v>16</v>
       </c>
       <c r="I696"/>
       <c r="J696"/>
     </row>
     <row r="697" spans="1:10">
       <c r="A697" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B697" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C697" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D697" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="E697" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
       <c r="F697" t="s">
-        <v>1913</v>
+        <v>1914</v>
       </c>
       <c r="G697" t="s">
-        <v>1914</v>
+        <v>1915</v>
       </c>
       <c r="H697" t="s">
-        <v>1915</v>
+        <v>1916</v>
       </c>
       <c r="I697"/>
       <c r="J697"/>
     </row>
     <row r="698" spans="1:10">
       <c r="A698" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B698" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C698" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D698" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="E698" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
       <c r="F698" t="s">
+        <v>1917</v>
+      </c>
+      <c r="G698" t="s">
+        <v>1915</v>
+      </c>
+      <c r="H698" t="s">
         <v>1916</v>
       </c>
-      <c r="G698" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I698" t="s">
-        <v>1915</v>
+        <v>1916</v>
       </c>
       <c r="J698"/>
     </row>
     <row r="699" spans="1:10">
       <c r="A699" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B699" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C699" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D699" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="E699" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
       <c r="F699" t="s">
-        <v>1917</v>
+        <v>1918</v>
       </c>
       <c r="G699" t="s">
-        <v>1914</v>
+        <v>1915</v>
       </c>
       <c r="H699" t="s">
         <v>318</v>
       </c>
       <c r="I699"/>
       <c r="J699"/>
     </row>
     <row r="700" spans="1:10">
       <c r="A700" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B700" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C700" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D700" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="E700" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
       <c r="F700" t="s">
-        <v>1918</v>
+        <v>1919</v>
       </c>
       <c r="G700" t="s">
-        <v>1914</v>
+        <v>1915</v>
       </c>
       <c r="H700" t="s">
-        <v>1919</v>
+        <v>1920</v>
       </c>
       <c r="I700" t="s">
-        <v>1920</v>
+        <v>1921</v>
       </c>
       <c r="J700"/>
     </row>
     <row r="701" spans="1:10">
       <c r="A701" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B701" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C701" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D701" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="E701" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
       <c r="F701" t="s">
-        <v>1921</v>
+        <v>1922</v>
       </c>
       <c r="G701" t="s">
-        <v>1914</v>
+        <v>1915</v>
       </c>
       <c r="H701" t="s">
-        <v>1922</v>
+        <v>1923</v>
       </c>
       <c r="I701"/>
       <c r="J701"/>
     </row>
     <row r="702" spans="1:10">
       <c r="A702" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B702" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C702" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D702" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="E702" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
       <c r="F702" t="s">
-        <v>1923</v>
+        <v>1924</v>
       </c>
       <c r="G702" t="s">
-        <v>1924</v>
+        <v>1925</v>
       </c>
       <c r="H702" t="s">
-        <v>1925</v>
+        <v>1926</v>
       </c>
       <c r="I702"/>
       <c r="J702"/>
     </row>
     <row r="703" spans="1:10">
       <c r="A703" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B703" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C703" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D703" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="E703" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
       <c r="F703" t="s">
-        <v>1926</v>
+        <v>1927</v>
       </c>
       <c r="G703" t="s">
-        <v>1927</v>
+        <v>1928</v>
       </c>
       <c r="H703" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
       <c r="I703"/>
       <c r="J703"/>
     </row>
     <row r="704" spans="1:10">
       <c r="A704" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B704" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C704" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D704" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="E704" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
       <c r="F704" t="s">
+        <v>1929</v>
+      </c>
+      <c r="G704" t="s">
         <v>1928</v>
       </c>
-      <c r="G704" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H704" t="s">
-        <v>1929</v>
+        <v>1930</v>
       </c>
       <c r="I704"/>
       <c r="J704"/>
     </row>
     <row r="705" spans="1:10">
       <c r="A705" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B705" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C705" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D705" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="E705" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
       <c r="F705" t="s">
-        <v>1930</v>
+        <v>1931</v>
       </c>
       <c r="G705" t="s">
-        <v>1931</v>
+        <v>1932</v>
       </c>
       <c r="H705" t="s">
-        <v>1932</v>
+        <v>1933</v>
       </c>
       <c r="I705"/>
       <c r="J705"/>
     </row>
     <row r="706" spans="1:10">
       <c r="A706" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B706" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C706" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D706" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="E706" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
       <c r="F706" t="s">
+        <v>1934</v>
+      </c>
+      <c r="G706" t="s">
+        <v>1932</v>
+      </c>
+      <c r="H706" t="s">
         <v>1933</v>
-      </c>
-[...4 lines deleted...]
-        <v>1932</v>
       </c>
       <c r="I706"/>
       <c r="J706" t="s">
-        <v>1934</v>
+        <v>1935</v>
       </c>
     </row>
     <row r="707" spans="1:10">
       <c r="A707" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B707" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C707" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D707" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="E707" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
       <c r="F707" t="s">
-        <v>1935</v>
+        <v>1936</v>
       </c>
       <c r="G707" t="s">
-        <v>1936</v>
+        <v>1937</v>
       </c>
       <c r="H707" t="s">
-        <v>1937</v>
+        <v>1938</v>
       </c>
       <c r="I707"/>
       <c r="J707"/>
     </row>
     <row r="708" spans="1:10">
       <c r="A708" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B708" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C708" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D708" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="E708" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
       <c r="F708" t="s">
-        <v>1938</v>
+        <v>1939</v>
       </c>
       <c r="G708" t="s">
-        <v>1936</v>
+        <v>1937</v>
       </c>
       <c r="H708" t="s">
-        <v>1939</v>
+        <v>1940</v>
       </c>
       <c r="I708"/>
       <c r="J708"/>
     </row>
     <row r="709" spans="1:10">
       <c r="A709" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B709" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C709" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D709" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="E709" t="s">
-        <v>1940</v>
+        <v>1941</v>
       </c>
       <c r="F709" t="s">
-        <v>1941</v>
+        <v>1942</v>
       </c>
       <c r="G709" t="s">
-        <v>1942</v>
+        <v>1943</v>
       </c>
       <c r="H709" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="I709"/>
       <c r="J709"/>
     </row>
     <row r="710" spans="1:10">
       <c r="A710" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B710" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C710" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D710" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="E710" t="s">
-        <v>1943</v>
+        <v>1944</v>
       </c>
       <c r="F710" t="s">
-        <v>1944</v>
+        <v>1945</v>
       </c>
       <c r="G710" t="s">
-        <v>1945</v>
+        <v>1946</v>
       </c>
       <c r="H710" t="s">
-        <v>1946</v>
+        <v>1947</v>
       </c>
       <c r="I710"/>
       <c r="J710"/>
     </row>
     <row r="711" spans="1:10">
       <c r="A711" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B711" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C711" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D711" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="E711" t="s">
-        <v>1947</v>
+        <v>1948</v>
       </c>
       <c r="F711" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="G711" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="H711" t="s">
-        <v>1950</v>
+        <v>1951</v>
       </c>
       <c r="I711"/>
       <c r="J711"/>
     </row>
     <row r="712" spans="1:10">
       <c r="A712" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B712" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C712" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D712" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="E712" t="s">
-        <v>1947</v>
+        <v>1948</v>
       </c>
       <c r="F712" t="s">
-        <v>1951</v>
+        <v>1952</v>
       </c>
       <c r="G712" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="H712" t="s">
-        <v>1952</v>
+        <v>1953</v>
       </c>
       <c r="I712"/>
       <c r="J712"/>
     </row>
     <row r="713" spans="1:10">
       <c r="A713" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B713" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C713" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D713" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="E713" t="s">
-        <v>1947</v>
+        <v>1948</v>
       </c>
       <c r="F713" t="s">
-        <v>1953</v>
+        <v>1954</v>
       </c>
       <c r="G713" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="H713" t="s">
-        <v>1954</v>
+        <v>1955</v>
       </c>
       <c r="I713"/>
       <c r="J713"/>
     </row>
     <row r="714" spans="1:10">
       <c r="A714" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B714" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C714" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D714" t="s">
-        <v>1955</v>
+        <v>1956</v>
       </c>
       <c r="E714" t="s">
-        <v>1956</v>
+        <v>1957</v>
       </c>
       <c r="F714" t="s">
-        <v>1957</v>
+        <v>1958</v>
       </c>
       <c r="G714" t="s">
-        <v>1958</v>
+        <v>1959</v>
       </c>
       <c r="H714" t="s">
-        <v>1959</v>
+        <v>1960</v>
       </c>
       <c r="I714"/>
       <c r="J714"/>
     </row>
     <row r="715" spans="1:10">
       <c r="A715" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B715" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C715" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D715" t="s">
-        <v>1960</v>
+        <v>1961</v>
       </c>
       <c r="E715" t="s">
-        <v>1961</v>
+        <v>1962</v>
       </c>
       <c r="F715" t="s">
-        <v>1962</v>
+        <v>1963</v>
       </c>
       <c r="G715" t="s">
-        <v>1963</v>
+        <v>1964</v>
       </c>
       <c r="H715" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="I715"/>
       <c r="J715"/>
     </row>
     <row r="716" spans="1:10">
       <c r="A716" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B716" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C716" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D716" t="s">
-        <v>1960</v>
+        <v>1961</v>
       </c>
       <c r="E716" t="s">
-        <v>1961</v>
+        <v>1962</v>
       </c>
       <c r="F716" t="s">
+        <v>1965</v>
+      </c>
+      <c r="G716" t="s">
         <v>1964</v>
       </c>
-      <c r="G716" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H716" t="s">
-        <v>1965</v>
+        <v>1966</v>
       </c>
       <c r="I716"/>
       <c r="J716"/>
     </row>
     <row r="717" spans="1:10">
       <c r="A717" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B717" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C717" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D717" t="s">
-        <v>1966</v>
+        <v>1967</v>
       </c>
       <c r="E717" t="s">
-        <v>1967</v>
+        <v>1968</v>
       </c>
       <c r="F717" t="s">
-        <v>1968</v>
+        <v>1969</v>
       </c>
       <c r="G717" t="s">
-        <v>1969</v>
+        <v>1970</v>
       </c>
       <c r="H717" t="s">
-        <v>1970</v>
+        <v>1971</v>
       </c>
       <c r="I717"/>
       <c r="J717"/>
     </row>
     <row r="718" spans="1:10">
       <c r="A718" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B718" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C718" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D718" t="s">
-        <v>1971</v>
+        <v>1972</v>
       </c>
       <c r="E718" t="s">
-        <v>1972</v>
+        <v>1973</v>
       </c>
       <c r="F718" t="s">
-        <v>1973</v>
+        <v>1974</v>
       </c>
       <c r="G718" t="s">
-        <v>1974</v>
+        <v>1975</v>
       </c>
       <c r="H718" t="s">
-        <v>1975</v>
+        <v>1976</v>
       </c>
       <c r="I718"/>
       <c r="J718"/>
     </row>
     <row r="719" spans="1:10">
       <c r="A719" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B719" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C719" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D719" t="s">
-        <v>1971</v>
+        <v>1972</v>
       </c>
       <c r="E719" t="s">
-        <v>1972</v>
+        <v>1973</v>
       </c>
       <c r="F719" t="s">
+        <v>1977</v>
+      </c>
+      <c r="G719" t="s">
+        <v>1975</v>
+      </c>
+      <c r="H719" t="s">
         <v>1976</v>
       </c>
-      <c r="G719" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I719" t="s">
-        <v>1975</v>
+        <v>1976</v>
       </c>
       <c r="J719"/>
     </row>
     <row r="720" spans="1:10">
       <c r="A720" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B720" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C720" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D720" t="s">
-        <v>1971</v>
+        <v>1972</v>
       </c>
       <c r="E720" t="s">
-        <v>1977</v>
+        <v>1978</v>
       </c>
       <c r="F720" t="s">
-        <v>1978</v>
+        <v>1979</v>
       </c>
       <c r="G720" t="s">
-        <v>1979</v>
+        <v>1980</v>
       </c>
       <c r="H720" t="s">
-        <v>1980</v>
+        <v>1981</v>
       </c>
       <c r="I720"/>
       <c r="J720"/>
     </row>
     <row r="721" spans="1:10">
       <c r="A721" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B721" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C721" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D721" t="s">
-        <v>1981</v>
+        <v>1982</v>
       </c>
       <c r="E721" t="s">
-        <v>1982</v>
+        <v>1983</v>
       </c>
       <c r="F721" t="s">
-        <v>1983</v>
+        <v>1984</v>
       </c>
       <c r="G721" t="s">
-        <v>1984</v>
+        <v>1985</v>
       </c>
       <c r="H721" t="s">
         <v>592</v>
       </c>
       <c r="I721"/>
       <c r="J721"/>
     </row>
     <row r="722" spans="1:10">
       <c r="A722" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B722" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C722" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D722" t="s">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="E722" t="s">
-        <v>1986</v>
+        <v>1987</v>
       </c>
       <c r="F722" t="s">
-        <v>1987</v>
+        <v>1988</v>
       </c>
       <c r="G722" t="s">
-        <v>1988</v>
+        <v>1989</v>
       </c>
       <c r="H722" t="s">
-        <v>1989</v>
+        <v>1990</v>
       </c>
       <c r="I722"/>
       <c r="J722"/>
     </row>
     <row r="723" spans="1:10">
       <c r="A723" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B723" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C723" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D723" t="s">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="E723" t="s">
-        <v>1986</v>
+        <v>1987</v>
       </c>
       <c r="F723" t="s">
-        <v>1990</v>
+        <v>1991</v>
       </c>
       <c r="G723" t="s">
-        <v>1988</v>
+        <v>1989</v>
       </c>
       <c r="H723" t="s">
-        <v>1991</v>
+        <v>1992</v>
       </c>
       <c r="I723"/>
       <c r="J723"/>
     </row>
     <row r="724" spans="1:10">
       <c r="A724" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B724" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C724" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D724" t="s">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="E724" t="s">
-        <v>1986</v>
+        <v>1987</v>
       </c>
       <c r="F724" t="s">
+        <v>1993</v>
+      </c>
+      <c r="G724" t="s">
+        <v>1989</v>
+      </c>
+      <c r="H724" t="s">
         <v>1992</v>
       </c>
-      <c r="G724" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I724" t="s">
-        <v>1991</v>
+        <v>1992</v>
       </c>
       <c r="J724"/>
     </row>
     <row r="725" spans="1:10">
       <c r="A725" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B725" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C725" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D725" t="s">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="E725" t="s">
-        <v>1986</v>
+        <v>1987</v>
       </c>
       <c r="F725" t="s">
-        <v>1993</v>
+        <v>1994</v>
       </c>
       <c r="G725" t="s">
-        <v>1988</v>
+        <v>1989</v>
       </c>
       <c r="H725" t="s">
         <v>16</v>
       </c>
       <c r="I725"/>
       <c r="J725"/>
     </row>
     <row r="726" spans="1:10">
       <c r="A726" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B726" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C726" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D726" t="s">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="E726" t="s">
-        <v>1986</v>
+        <v>1987</v>
       </c>
       <c r="F726" t="s">
-        <v>1994</v>
+        <v>1995</v>
       </c>
       <c r="G726" t="s">
-        <v>1995</v>
+        <v>1996</v>
       </c>
       <c r="H726" t="s">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="I726"/>
       <c r="J726"/>
     </row>
     <row r="727" spans="1:10">
       <c r="A727" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B727" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C727" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D727" t="s">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="E727" t="s">
-        <v>1986</v>
+        <v>1987</v>
       </c>
       <c r="F727" t="s">
-        <v>1997</v>
+        <v>1998</v>
       </c>
       <c r="G727" t="s">
-        <v>1995</v>
+        <v>1996</v>
       </c>
       <c r="H727" t="s">
-        <v>1998</v>
+        <v>1999</v>
       </c>
       <c r="I727"/>
       <c r="J727"/>
     </row>
     <row r="728" spans="1:10">
       <c r="A728" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B728" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C728" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D728" t="s">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="E728" t="s">
-        <v>1986</v>
+        <v>1987</v>
       </c>
       <c r="F728" t="s">
-        <v>1999</v>
+        <v>2000</v>
       </c>
       <c r="G728" t="s">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="H728" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
       <c r="I728"/>
       <c r="J728"/>
     </row>
     <row r="729" spans="1:10">
       <c r="A729" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B729" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C729" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D729" t="s">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="E729" t="s">
-        <v>1986</v>
+        <v>1987</v>
       </c>
       <c r="F729" t="s">
-        <v>2001</v>
+        <v>2002</v>
       </c>
       <c r="G729" t="s">
-        <v>2002</v>
+        <v>2003</v>
       </c>
       <c r="H729" t="s">
         <v>517</v>
       </c>
       <c r="I729"/>
       <c r="J729"/>
     </row>
     <row r="730" spans="1:10">
       <c r="A730" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B730" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C730" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D730" t="s">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="E730" t="s">
-        <v>1986</v>
+        <v>1987</v>
       </c>
       <c r="F730" t="s">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="G730" t="s">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="H730" t="s">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="I730"/>
       <c r="J730"/>
     </row>
     <row r="731" spans="1:10">
       <c r="A731" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B731" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C731" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D731" t="s">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="E731" t="s">
-        <v>1986</v>
+        <v>1987</v>
       </c>
       <c r="F731" t="s">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="G731" t="s">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="H731" t="s">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="I731"/>
       <c r="J731"/>
     </row>
     <row r="732" spans="1:10">
       <c r="A732" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B732" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C732" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D732" t="s">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="E732" t="s">
-        <v>1986</v>
+        <v>1987</v>
       </c>
       <c r="F732" t="s">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="G732" t="s">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="H732" t="s">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="I732"/>
       <c r="J732"/>
     </row>
     <row r="733" spans="1:10">
       <c r="A733" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B733" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C733" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D733" t="s">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="E733" t="s">
-        <v>1986</v>
+        <v>1987</v>
       </c>
       <c r="F733" t="s">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="G733" t="s">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="H733" t="s">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="I733"/>
       <c r="J733"/>
     </row>
     <row r="734" spans="1:10">
       <c r="A734" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B734" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C734" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D734" t="s">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="E734" t="s">
-        <v>1986</v>
+        <v>1987</v>
       </c>
       <c r="F734" t="s">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="G734" t="s">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="H734" t="s">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="I734"/>
       <c r="J734"/>
     </row>
     <row r="735" spans="1:10">
       <c r="A735" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B735" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C735" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D735" t="s">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="E735" t="s">
-        <v>1986</v>
+        <v>1987</v>
       </c>
       <c r="F735" t="s">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="G735" t="s">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="H735" t="s">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="I735"/>
       <c r="J735"/>
     </row>
     <row r="736" spans="1:10">
       <c r="A736" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B736" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C736" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D736" t="s">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="E736" t="s">
-        <v>1986</v>
+        <v>1987</v>
       </c>
       <c r="F736" t="s">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="G736" t="s">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="H736" t="s">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="I736"/>
       <c r="J736"/>
     </row>
     <row r="737" spans="1:10">
       <c r="A737" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B737" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C737" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D737" t="s">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="E737" t="s">
-        <v>1986</v>
+        <v>1987</v>
       </c>
       <c r="F737" t="s">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="G737" t="s">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="H737" t="s">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="I737"/>
       <c r="J737"/>
     </row>
     <row r="738" spans="1:10">
       <c r="A738" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B738" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C738" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D738" t="s">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="E738" t="s">
-        <v>1986</v>
+        <v>1987</v>
       </c>
       <c r="F738" t="s">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="G738" t="s">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="H738" t="s">
-        <v>1561</v>
+        <v>1562</v>
       </c>
       <c r="I738"/>
       <c r="J738"/>
     </row>
     <row r="739" spans="1:10">
       <c r="A739" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B739" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C739" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D739" t="s">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="E739" t="s">
-        <v>1986</v>
+        <v>1987</v>
       </c>
       <c r="F739" t="s">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="G739" t="s">
-        <v>2027</v>
+        <v>2028</v>
       </c>
       <c r="H739" t="s">
-        <v>2028</v>
+        <v>2029</v>
       </c>
       <c r="I739"/>
       <c r="J739"/>
     </row>
     <row r="740" spans="1:10">
       <c r="A740" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B740" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C740" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D740" t="s">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="E740" t="s">
-        <v>1986</v>
+        <v>1987</v>
       </c>
       <c r="F740" t="s">
-        <v>2029</v>
+        <v>2030</v>
       </c>
       <c r="G740" t="s">
-        <v>2030</v>
+        <v>2031</v>
       </c>
       <c r="H740" t="s">
-        <v>2031</v>
+        <v>2032</v>
       </c>
       <c r="I740" t="s">
-        <v>2032</v>
+        <v>2033</v>
       </c>
       <c r="J740"/>
     </row>
     <row r="741" spans="1:10">
       <c r="A741" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B741" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C741" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D741" t="s">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="E741" t="s">
-        <v>1986</v>
+        <v>1987</v>
       </c>
       <c r="F741" t="s">
-        <v>2033</v>
+        <v>2034</v>
       </c>
       <c r="G741" t="s">
-        <v>2034</v>
+        <v>2035</v>
       </c>
       <c r="H741" t="s">
-        <v>2035</v>
+        <v>2036</v>
       </c>
       <c r="I741"/>
       <c r="J741"/>
     </row>
     <row r="742" spans="1:10">
       <c r="A742" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B742" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C742" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D742" t="s">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="E742" t="s">
-        <v>1986</v>
+        <v>1987</v>
       </c>
       <c r="F742" t="s">
-        <v>2036</v>
+        <v>2037</v>
       </c>
       <c r="G742" t="s">
-        <v>2034</v>
+        <v>2035</v>
       </c>
       <c r="H742" t="s">
-        <v>2037</v>
+        <v>2038</v>
       </c>
       <c r="I742"/>
       <c r="J742"/>
     </row>
     <row r="743" spans="1:10">
       <c r="A743" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B743" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C743" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D743" t="s">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="E743" t="s">
-        <v>1986</v>
+        <v>1987</v>
       </c>
       <c r="F743" t="s">
-        <v>2038</v>
+        <v>2039</v>
       </c>
       <c r="G743" t="s">
-        <v>2039</v>
+        <v>2040</v>
       </c>
       <c r="H743" t="s">
-        <v>1453</v>
+        <v>1454</v>
       </c>
       <c r="I743" t="s">
-        <v>1453</v>
+        <v>1454</v>
       </c>
       <c r="J743"/>
     </row>
     <row r="744" spans="1:10">
       <c r="A744" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B744" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C744" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D744" t="s">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="E744" t="s">
-        <v>2040</v>
+        <v>2041</v>
       </c>
       <c r="F744" t="s">
-        <v>2041</v>
+        <v>2042</v>
       </c>
       <c r="G744" t="s">
-        <v>2042</v>
+        <v>2043</v>
       </c>
       <c r="H744" t="s">
-        <v>2043</v>
+        <v>2044</v>
       </c>
       <c r="I744"/>
       <c r="J744"/>
     </row>
     <row r="745" spans="1:10">
       <c r="A745" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B745" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C745" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D745" t="s">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="E745" t="s">
-        <v>2040</v>
+        <v>2041</v>
       </c>
       <c r="F745" t="s">
-        <v>2044</v>
+        <v>2045</v>
       </c>
       <c r="G745" t="s">
-        <v>2042</v>
+        <v>2043</v>
       </c>
       <c r="H745" t="s">
-        <v>1864</v>
+        <v>1865</v>
       </c>
       <c r="I745"/>
       <c r="J745"/>
     </row>
     <row r="746" spans="1:10">
       <c r="A746" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B746" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C746" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D746" t="s">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="E746" t="s">
-        <v>2040</v>
+        <v>2041</v>
       </c>
       <c r="F746" t="s">
-        <v>2045</v>
+        <v>2046</v>
       </c>
       <c r="G746" t="s">
-        <v>2042</v>
+        <v>2043</v>
       </c>
       <c r="H746" t="s">
         <v>16</v>
       </c>
       <c r="I746"/>
       <c r="J746"/>
     </row>
     <row r="747" spans="1:10">
       <c r="A747" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B747" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C747" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D747" t="s">
-        <v>2046</v>
+        <v>2047</v>
       </c>
       <c r="E747" t="s">
-        <v>2047</v>
+        <v>2048</v>
       </c>
       <c r="F747" t="s">
-        <v>2048</v>
+        <v>2049</v>
       </c>
       <c r="G747" t="s">
-        <v>2049</v>
+        <v>2050</v>
       </c>
       <c r="H747" t="s">
-        <v>1785</v>
+        <v>1786</v>
       </c>
       <c r="I747"/>
       <c r="J747"/>
     </row>
     <row r="748" spans="1:10">
       <c r="A748" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B748" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C748" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D748" t="s">
-        <v>2046</v>
+        <v>2047</v>
       </c>
       <c r="E748" t="s">
-        <v>2047</v>
+        <v>2048</v>
       </c>
       <c r="F748" t="s">
-        <v>2050</v>
+        <v>2051</v>
       </c>
       <c r="G748" t="s">
-        <v>2051</v>
+        <v>2052</v>
       </c>
       <c r="H748" t="s">
-        <v>2052</v>
+        <v>2053</v>
       </c>
       <c r="I748"/>
       <c r="J748"/>
     </row>
     <row r="749" spans="1:10">
       <c r="A749" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B749" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C749" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D749" t="s">
-        <v>2046</v>
+        <v>2047</v>
       </c>
       <c r="E749" t="s">
-        <v>2053</v>
+        <v>2054</v>
       </c>
       <c r="F749" t="s">
-        <v>2054</v>
+        <v>2055</v>
       </c>
       <c r="G749" t="s">
-        <v>2055</v>
+        <v>2056</v>
       </c>
       <c r="H749" t="s">
-        <v>2056</v>
+        <v>2057</v>
       </c>
       <c r="I749"/>
       <c r="J749"/>
     </row>
     <row r="750" spans="1:10">
       <c r="A750" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B750" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C750" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D750" t="s">
-        <v>2046</v>
+        <v>2047</v>
       </c>
       <c r="E750" t="s">
-        <v>2053</v>
+        <v>2054</v>
       </c>
       <c r="F750" t="s">
-        <v>2057</v>
+        <v>2058</v>
       </c>
       <c r="G750" t="s">
-        <v>2058</v>
+        <v>2059</v>
       </c>
       <c r="H750" t="s">
-        <v>2059</v>
+        <v>2060</v>
       </c>
       <c r="I750"/>
       <c r="J750"/>
     </row>
     <row r="751" spans="1:10">
       <c r="A751" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B751" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C751" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D751" t="s">
-        <v>2046</v>
+        <v>2047</v>
       </c>
       <c r="E751" t="s">
-        <v>2053</v>
+        <v>2054</v>
       </c>
       <c r="F751" t="s">
-        <v>2060</v>
+        <v>2061</v>
       </c>
       <c r="G751" t="s">
-        <v>2058</v>
+        <v>2059</v>
       </c>
       <c r="H751" t="s">
-        <v>1554</v>
+        <v>1555</v>
       </c>
       <c r="I751"/>
       <c r="J751"/>
     </row>
     <row r="752" spans="1:10">
       <c r="A752" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B752" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C752" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D752" t="s">
-        <v>2046</v>
+        <v>2047</v>
       </c>
       <c r="E752" t="s">
-        <v>2061</v>
+        <v>2062</v>
       </c>
       <c r="F752" t="s">
-        <v>2062</v>
+        <v>2063</v>
       </c>
       <c r="G752" t="s">
-        <v>2063</v>
+        <v>2064</v>
       </c>
       <c r="H752" t="s">
-        <v>2064</v>
+        <v>2065</v>
       </c>
       <c r="I752"/>
       <c r="J752"/>
     </row>
     <row r="753" spans="1:10">
       <c r="A753" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B753" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C753" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D753" t="s">
-        <v>2046</v>
+        <v>2047</v>
       </c>
       <c r="E753" t="s">
-        <v>2061</v>
+        <v>2062</v>
       </c>
       <c r="F753" t="s">
+        <v>2066</v>
+      </c>
+      <c r="G753" t="s">
+        <v>2064</v>
+      </c>
+      <c r="H753" t="s">
         <v>2065</v>
       </c>
-      <c r="G753" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I753" t="s">
-        <v>2066</v>
+        <v>2067</v>
       </c>
       <c r="J753"/>
     </row>
     <row r="754" spans="1:10">
       <c r="A754" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B754" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C754" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D754" t="s">
-        <v>2046</v>
+        <v>2047</v>
       </c>
       <c r="E754" t="s">
-        <v>2061</v>
+        <v>2062</v>
       </c>
       <c r="F754" t="s">
-        <v>2067</v>
+        <v>2068</v>
       </c>
       <c r="G754" t="s">
-        <v>2063</v>
+        <v>2064</v>
       </c>
       <c r="H754" t="s">
-        <v>1946</v>
+        <v>1947</v>
       </c>
       <c r="I754"/>
       <c r="J754"/>
     </row>
     <row r="755" spans="1:10">
       <c r="A755" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B755" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C755" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D755" t="s">
-        <v>2046</v>
+        <v>2047</v>
       </c>
       <c r="E755" t="s">
-        <v>2061</v>
+        <v>2062</v>
       </c>
       <c r="F755" t="s">
-        <v>2068</v>
+        <v>2069</v>
       </c>
       <c r="G755" t="s">
-        <v>2069</v>
+        <v>2070</v>
       </c>
       <c r="H755" t="s">
-        <v>2070</v>
+        <v>2071</v>
       </c>
       <c r="I755"/>
       <c r="J755"/>
     </row>
     <row r="756" spans="1:10">
       <c r="A756" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B756" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C756" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D756" t="s">
-        <v>2046</v>
+        <v>2047</v>
       </c>
       <c r="E756" t="s">
-        <v>2061</v>
+        <v>2062</v>
       </c>
       <c r="F756" t="s">
-        <v>2071</v>
+        <v>2072</v>
       </c>
       <c r="G756" t="s">
-        <v>2069</v>
+        <v>2070</v>
       </c>
       <c r="H756" t="s">
-        <v>2072</v>
+        <v>2073</v>
       </c>
       <c r="I756"/>
       <c r="J756"/>
     </row>
     <row r="757" spans="1:10">
       <c r="A757" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B757" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C757" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D757" t="s">
-        <v>2046</v>
+        <v>2047</v>
       </c>
       <c r="E757" t="s">
-        <v>2061</v>
+        <v>2062</v>
       </c>
       <c r="F757" t="s">
+        <v>2074</v>
+      </c>
+      <c r="G757" t="s">
+        <v>2070</v>
+      </c>
+      <c r="H757" t="s">
         <v>2073</v>
-      </c>
-[...4 lines deleted...]
-        <v>2072</v>
       </c>
       <c r="I757"/>
       <c r="J757" t="s">
-        <v>2072</v>
+        <v>2073</v>
       </c>
     </row>
     <row r="758" spans="1:10">
       <c r="A758" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B758" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C758" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D758" t="s">
-        <v>2046</v>
+        <v>2047</v>
       </c>
       <c r="E758" t="s">
-        <v>2061</v>
+        <v>2062</v>
       </c>
       <c r="F758" t="s">
-        <v>2074</v>
+        <v>2075</v>
       </c>
       <c r="G758" t="s">
-        <v>2069</v>
+        <v>2070</v>
       </c>
       <c r="H758" t="s">
-        <v>2075</v>
+        <v>2076</v>
       </c>
       <c r="I758"/>
       <c r="J758"/>
     </row>
     <row r="759" spans="1:10">
       <c r="A759" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B759" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C759" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D759" t="s">
-        <v>2046</v>
+        <v>2047</v>
       </c>
       <c r="E759" t="s">
-        <v>2061</v>
+        <v>2062</v>
       </c>
       <c r="F759" t="s">
-        <v>2076</v>
+        <v>2077</v>
       </c>
       <c r="G759" t="s">
-        <v>2069</v>
+        <v>2070</v>
       </c>
       <c r="H759" t="s">
-        <v>2077</v>
+        <v>2078</v>
       </c>
       <c r="I759"/>
       <c r="J759"/>
     </row>
     <row r="760" spans="1:10">
       <c r="A760" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B760" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C760" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D760" t="s">
-        <v>2046</v>
+        <v>2047</v>
       </c>
       <c r="E760" t="s">
-        <v>2061</v>
+        <v>2062</v>
       </c>
       <c r="F760" t="s">
+        <v>2079</v>
+      </c>
+      <c r="G760" t="s">
+        <v>2070</v>
+      </c>
+      <c r="H760" t="s">
         <v>2078</v>
-      </c>
-[...4 lines deleted...]
-        <v>2077</v>
       </c>
       <c r="I760"/>
       <c r="J760" t="s">
-        <v>2077</v>
+        <v>2078</v>
       </c>
     </row>
     <row r="761" spans="1:10">
       <c r="A761" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B761" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C761" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D761" t="s">
-        <v>2046</v>
+        <v>2047</v>
       </c>
       <c r="E761" t="s">
-        <v>2061</v>
+        <v>2062</v>
       </c>
       <c r="F761" t="s">
-        <v>2079</v>
+        <v>2080</v>
       </c>
       <c r="G761" t="s">
-        <v>2080</v>
+        <v>2081</v>
       </c>
       <c r="H761" t="s">
-        <v>2081</v>
+        <v>2082</v>
       </c>
       <c r="I761"/>
       <c r="J761"/>
     </row>
     <row r="762" spans="1:10">
       <c r="A762" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B762" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C762" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D762" t="s">
-        <v>2046</v>
+        <v>2047</v>
       </c>
       <c r="E762" t="s">
-        <v>2061</v>
+        <v>2062</v>
       </c>
       <c r="F762" t="s">
-        <v>2082</v>
+        <v>2083</v>
       </c>
       <c r="G762" t="s">
-        <v>2080</v>
+        <v>2081</v>
       </c>
       <c r="H762" t="s">
-        <v>2083</v>
+        <v>2084</v>
       </c>
       <c r="I762"/>
       <c r="J762"/>
     </row>
     <row r="763" spans="1:10">
       <c r="A763" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B763" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C763" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D763" t="s">
-        <v>2084</v>
+        <v>2085</v>
       </c>
       <c r="E763" t="s">
-        <v>2085</v>
+        <v>2086</v>
       </c>
       <c r="F763" t="s">
-        <v>2086</v>
+        <v>2087</v>
       </c>
       <c r="G763" t="s">
-        <v>2087</v>
+        <v>2088</v>
       </c>
       <c r="H763" t="s">
-        <v>2088</v>
+        <v>2089</v>
       </c>
       <c r="I763"/>
       <c r="J763"/>
     </row>
     <row r="764" spans="1:10">
       <c r="A764" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B764" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C764" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D764" t="s">
-        <v>2084</v>
+        <v>2085</v>
       </c>
       <c r="E764" t="s">
-        <v>2085</v>
+        <v>2086</v>
       </c>
       <c r="F764" t="s">
-        <v>2089</v>
+        <v>2090</v>
       </c>
       <c r="G764" t="s">
-        <v>2087</v>
+        <v>2088</v>
       </c>
       <c r="H764" t="s">
-        <v>2090</v>
+        <v>2091</v>
       </c>
       <c r="I764"/>
       <c r="J764"/>
     </row>
     <row r="765" spans="1:10">
       <c r="A765" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B765" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C765" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D765" t="s">
-        <v>2084</v>
+        <v>2085</v>
       </c>
       <c r="E765" t="s">
-        <v>2085</v>
+        <v>2086</v>
       </c>
       <c r="F765" t="s">
-        <v>2091</v>
+        <v>2092</v>
       </c>
       <c r="G765" t="s">
-        <v>2092</v>
+        <v>2093</v>
       </c>
       <c r="H765" t="s">
-        <v>2093</v>
+        <v>2094</v>
       </c>
       <c r="I765"/>
       <c r="J765"/>
     </row>
     <row r="766" spans="1:10">
       <c r="A766" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B766" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C766" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D766" t="s">
-        <v>2084</v>
+        <v>2085</v>
       </c>
       <c r="E766" t="s">
-        <v>2085</v>
+        <v>2086</v>
       </c>
       <c r="F766" t="s">
-        <v>2094</v>
+        <v>2095</v>
       </c>
       <c r="G766" t="s">
-        <v>2092</v>
+        <v>2093</v>
       </c>
       <c r="H766" t="s">
-        <v>2095</v>
+        <v>2096</v>
       </c>
       <c r="I766"/>
       <c r="J766"/>
     </row>
     <row r="767" spans="1:10">
       <c r="A767" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B767" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C767" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D767" t="s">
-        <v>2084</v>
+        <v>2085</v>
       </c>
       <c r="E767" t="s">
-        <v>2085</v>
+        <v>2086</v>
       </c>
       <c r="F767" t="s">
-        <v>2096</v>
+        <v>2097</v>
       </c>
       <c r="G767" t="s">
-        <v>2092</v>
+        <v>2093</v>
       </c>
       <c r="H767" t="s">
-        <v>2097</v>
+        <v>2098</v>
       </c>
       <c r="I767"/>
       <c r="J767"/>
     </row>
     <row r="768" spans="1:10">
       <c r="A768" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B768" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C768" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D768" t="s">
-        <v>2084</v>
+        <v>2085</v>
       </c>
       <c r="E768" t="s">
-        <v>2085</v>
+        <v>2086</v>
       </c>
       <c r="F768" t="s">
-        <v>2098</v>
+        <v>2099</v>
       </c>
       <c r="G768" t="s">
-        <v>2092</v>
+        <v>2093</v>
       </c>
       <c r="H768" t="s">
-        <v>1998</v>
+        <v>1999</v>
       </c>
       <c r="I768"/>
       <c r="J768"/>
     </row>
     <row r="769" spans="1:10">
       <c r="A769" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B769" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C769" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D769" t="s">
-        <v>2084</v>
+        <v>2085</v>
       </c>
       <c r="E769" t="s">
-        <v>2085</v>
+        <v>2086</v>
       </c>
       <c r="F769" t="s">
-        <v>2099</v>
+        <v>2100</v>
       </c>
       <c r="G769" t="s">
-        <v>2092</v>
+        <v>2093</v>
       </c>
       <c r="H769" t="s">
-        <v>2100</v>
+        <v>2101</v>
       </c>
       <c r="I769"/>
       <c r="J769"/>
     </row>
     <row r="770" spans="1:10">
       <c r="A770" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B770" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C770" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D770" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="E770" t="s">
-        <v>2102</v>
+        <v>2103</v>
       </c>
       <c r="F770" t="s">
-        <v>2103</v>
+        <v>2104</v>
       </c>
       <c r="G770" t="s">
-        <v>2104</v>
+        <v>2105</v>
       </c>
       <c r="H770" t="s">
-        <v>2105</v>
+        <v>2106</v>
       </c>
       <c r="I770"/>
       <c r="J770"/>
     </row>
     <row r="771" spans="1:10">
       <c r="A771" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B771" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C771" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D771" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="E771" t="s">
-        <v>2106</v>
+        <v>2107</v>
       </c>
       <c r="F771" t="s">
-        <v>2107</v>
+        <v>2108</v>
       </c>
       <c r="G771" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="H771" t="s">
         <v>592</v>
       </c>
       <c r="I771"/>
       <c r="J771"/>
     </row>
     <row r="772" spans="1:10">
       <c r="A772" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B772" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C772" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D772" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="E772" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F772" t="s">
-        <v>2110</v>
+        <v>2111</v>
       </c>
       <c r="G772" t="s">
-        <v>2111</v>
+        <v>2112</v>
       </c>
       <c r="H772" t="s">
-        <v>1554</v>
+        <v>1555</v>
       </c>
       <c r="I772"/>
       <c r="J772"/>
     </row>
     <row r="773" spans="1:10">
       <c r="A773" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B773" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C773" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D773" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="E773" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="F773" t="s">
+        <v>2113</v>
+      </c>
+      <c r="G773" t="s">
         <v>2112</v>
       </c>
-      <c r="G773" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H773" t="s">
-        <v>2113</v>
+        <v>2114</v>
       </c>
       <c r="I773"/>
       <c r="J773"/>
     </row>
     <row r="774" spans="1:10">
       <c r="A774" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B774" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C774" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D774" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="E774" t="s">
-        <v>2114</v>
+        <v>2115</v>
       </c>
       <c r="F774" t="s">
-        <v>2115</v>
+        <v>2116</v>
       </c>
       <c r="G774" t="s">
-        <v>2116</v>
+        <v>2117</v>
       </c>
       <c r="H774" t="s">
-        <v>2117</v>
+        <v>2118</v>
       </c>
       <c r="I774"/>
       <c r="J774"/>
     </row>
     <row r="775" spans="1:10">
       <c r="A775" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B775" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C775" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D775" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="E775" t="s">
-        <v>2114</v>
+        <v>2115</v>
       </c>
       <c r="F775" t="s">
-        <v>2118</v>
+        <v>2119</v>
       </c>
       <c r="G775" t="s">
-        <v>2116</v>
+        <v>2117</v>
       </c>
       <c r="H775" t="s">
         <v>16</v>
       </c>
       <c r="I775"/>
       <c r="J775"/>
     </row>
     <row r="776" spans="1:10">
       <c r="A776" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B776" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C776" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D776" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="E776" t="s">
-        <v>2119</v>
+        <v>2120</v>
       </c>
       <c r="F776" t="s">
-        <v>2120</v>
+        <v>2121</v>
       </c>
       <c r="G776" t="s">
-        <v>2121</v>
+        <v>2122</v>
       </c>
       <c r="H776" t="s">
-        <v>2122</v>
+        <v>2123</v>
       </c>
       <c r="I776"/>
       <c r="J776"/>
     </row>
     <row r="777" spans="1:10">
       <c r="A777" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B777" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C777" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D777" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="E777" t="s">
-        <v>2119</v>
+        <v>2120</v>
       </c>
       <c r="F777" t="s">
-        <v>2123</v>
+        <v>2124</v>
       </c>
       <c r="G777" t="s">
-        <v>2121</v>
+        <v>2122</v>
       </c>
       <c r="H777" t="s">
-        <v>2124</v>
+        <v>2125</v>
       </c>
       <c r="I777"/>
       <c r="J777"/>
     </row>
     <row r="778" spans="1:10">
       <c r="A778" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B778" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C778" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D778" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="E778" t="s">
-        <v>2119</v>
+        <v>2120</v>
       </c>
       <c r="F778" t="s">
-        <v>2125</v>
+        <v>2126</v>
       </c>
       <c r="G778" t="s">
-        <v>2126</v>
+        <v>2127</v>
       </c>
       <c r="H778" t="s">
-        <v>2127</v>
+        <v>2128</v>
       </c>
       <c r="I778"/>
       <c r="J778"/>
     </row>
     <row r="779" spans="1:10">
       <c r="A779" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B779" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C779" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D779" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="E779" t="s">
-        <v>2119</v>
+        <v>2120</v>
       </c>
       <c r="F779" t="s">
-        <v>2128</v>
+        <v>2129</v>
       </c>
       <c r="G779" t="s">
-        <v>2129</v>
+        <v>2130</v>
       </c>
       <c r="H779" t="s">
-        <v>2130</v>
+        <v>2131</v>
       </c>
       <c r="I779"/>
       <c r="J779"/>
     </row>
     <row r="780" spans="1:10">
       <c r="A780" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B780" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C780" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D780" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="E780" t="s">
-        <v>2131</v>
+        <v>2132</v>
       </c>
       <c r="F780" t="s">
-        <v>2132</v>
+        <v>2133</v>
       </c>
       <c r="G780" t="s">
-        <v>2133</v>
+        <v>2134</v>
       </c>
       <c r="H780" t="s">
-        <v>1919</v>
+        <v>1920</v>
       </c>
       <c r="I780"/>
       <c r="J780"/>
     </row>
     <row r="781" spans="1:10">
       <c r="A781" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B781" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C781" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D781" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="E781" t="s">
-        <v>2131</v>
+        <v>2132</v>
       </c>
       <c r="F781" t="s">
-        <v>2134</v>
+        <v>2135</v>
       </c>
       <c r="G781" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="H781" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
       <c r="I781"/>
       <c r="J781"/>
     </row>
     <row r="782" spans="1:10">
       <c r="A782" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B782" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C782" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D782" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="E782" t="s">
-        <v>2131</v>
+        <v>2132</v>
       </c>
       <c r="F782" t="s">
-        <v>2137</v>
+        <v>2138</v>
       </c>
       <c r="G782" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="H782" t="s">
-        <v>2138</v>
+        <v>2139</v>
       </c>
       <c r="I782"/>
       <c r="J782"/>
     </row>
     <row r="783" spans="1:10">
       <c r="A783" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B783" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C783" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D783" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="E783" t="s">
-        <v>2131</v>
+        <v>2132</v>
       </c>
       <c r="F783" t="s">
-        <v>2139</v>
+        <v>2140</v>
       </c>
       <c r="G783" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="H783" t="s">
-        <v>2140</v>
+        <v>2141</v>
       </c>
       <c r="I783"/>
       <c r="J783"/>
     </row>
     <row r="784" spans="1:10">
       <c r="A784" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B784" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C784" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D784" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="E784" t="s">
-        <v>2131</v>
+        <v>2132</v>
       </c>
       <c r="F784" t="s">
-        <v>2141</v>
+        <v>2142</v>
       </c>
       <c r="G784" t="s">
-        <v>2142</v>
+        <v>2143</v>
       </c>
       <c r="H784" t="s">
-        <v>2143</v>
+        <v>2144</v>
       </c>
       <c r="I784"/>
       <c r="J784"/>
     </row>
     <row r="785" spans="1:10">
       <c r="A785" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B785" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C785" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D785" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="E785" t="s">
-        <v>2131</v>
+        <v>2132</v>
       </c>
       <c r="F785" t="s">
-        <v>2144</v>
+        <v>2145</v>
       </c>
       <c r="G785" t="s">
-        <v>2142</v>
+        <v>2143</v>
       </c>
       <c r="H785" t="s">
-        <v>1874</v>
+        <v>1875</v>
       </c>
       <c r="I785"/>
       <c r="J785"/>
     </row>
     <row r="786" spans="1:10">
       <c r="A786" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B786" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C786" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D786" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="E786" t="s">
-        <v>2145</v>
+        <v>2146</v>
       </c>
       <c r="F786" t="s">
-        <v>2146</v>
+        <v>2147</v>
       </c>
       <c r="G786" t="s">
-        <v>2147</v>
+        <v>2148</v>
       </c>
       <c r="H786" t="s">
-        <v>2148</v>
+        <v>2149</v>
       </c>
       <c r="I786"/>
       <c r="J786"/>
     </row>
     <row r="787" spans="1:10">
       <c r="A787" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B787" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C787" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D787" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="E787" t="s">
-        <v>2145</v>
+        <v>2146</v>
       </c>
       <c r="F787" t="s">
-        <v>2149</v>
+        <v>2150</v>
       </c>
       <c r="G787" t="s">
-        <v>2147</v>
+        <v>2148</v>
       </c>
       <c r="H787" t="s">
         <v>16</v>
       </c>
       <c r="I787"/>
       <c r="J787"/>
     </row>
     <row r="788" spans="1:10">
       <c r="A788" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B788" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C788" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D788" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="E788" t="s">
-        <v>2150</v>
+        <v>2151</v>
       </c>
       <c r="F788" t="s">
-        <v>2151</v>
+        <v>2152</v>
       </c>
       <c r="G788" t="s">
-        <v>2152</v>
+        <v>2153</v>
       </c>
       <c r="H788" t="s">
         <v>239</v>
       </c>
       <c r="I788"/>
       <c r="J788"/>
     </row>
     <row r="789" spans="1:10">
       <c r="A789" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B789" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C789" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D789" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="E789" t="s">
-        <v>2150</v>
+        <v>2151</v>
       </c>
       <c r="F789" t="s">
-        <v>2153</v>
+        <v>2154</v>
       </c>
       <c r="G789" t="s">
-        <v>2154</v>
+        <v>2155</v>
       </c>
       <c r="H789" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
       <c r="I789"/>
       <c r="J789"/>
     </row>
     <row r="790" spans="1:10">
       <c r="A790" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B790" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C790" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D790" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="E790" t="s">
-        <v>2150</v>
+        <v>2151</v>
       </c>
       <c r="F790" t="s">
+        <v>2156</v>
+      </c>
+      <c r="G790" t="s">
         <v>2155</v>
-      </c>
-[...1 lines deleted...]
-        <v>2154</v>
       </c>
       <c r="H790" t="s">
         <v>239</v>
       </c>
       <c r="I790"/>
       <c r="J790"/>
     </row>
     <row r="791" spans="1:10">
       <c r="A791" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B791" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C791" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D791" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="E791" t="s">
-        <v>2150</v>
+        <v>2151</v>
       </c>
       <c r="F791" t="s">
-        <v>2156</v>
+        <v>2157</v>
       </c>
       <c r="G791" t="s">
-        <v>2154</v>
+        <v>2155</v>
       </c>
       <c r="H791" t="s">
         <v>239</v>
       </c>
       <c r="I791"/>
       <c r="J791" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="792" spans="1:10">
       <c r="A792" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B792" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C792" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D792" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="E792" t="s">
-        <v>2150</v>
+        <v>2151</v>
       </c>
       <c r="F792" t="s">
-        <v>2157</v>
+        <v>2158</v>
       </c>
       <c r="G792" t="s">
-        <v>2154</v>
+        <v>2155</v>
       </c>
       <c r="H792" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="I792"/>
       <c r="J792"/>
     </row>
     <row r="793" spans="1:10">
       <c r="A793" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B793" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C793" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D793" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="E793" t="s">
-        <v>2150</v>
+        <v>2151</v>
       </c>
       <c r="F793" t="s">
-        <v>2158</v>
+        <v>2159</v>
       </c>
       <c r="G793" t="s">
-        <v>2154</v>
+        <v>2155</v>
       </c>
       <c r="H793" t="s">
-        <v>2159</v>
+        <v>2160</v>
       </c>
       <c r="I793"/>
       <c r="J793"/>
     </row>
     <row r="794" spans="1:10">
       <c r="A794" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B794" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C794" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D794" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="E794" t="s">
-        <v>2150</v>
+        <v>2151</v>
       </c>
       <c r="F794" t="s">
-        <v>2160</v>
+        <v>2161</v>
       </c>
       <c r="G794" t="s">
-        <v>2154</v>
+        <v>2155</v>
       </c>
       <c r="H794" t="s">
-        <v>2161</v>
+        <v>2162</v>
       </c>
       <c r="I794"/>
       <c r="J794"/>
     </row>
     <row r="795" spans="1:10">
       <c r="A795" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B795" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C795" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D795" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="E795" t="s">
-        <v>2150</v>
+        <v>2151</v>
       </c>
       <c r="F795" t="s">
+        <v>2163</v>
+      </c>
+      <c r="G795" t="s">
+        <v>2155</v>
+      </c>
+      <c r="H795" t="s">
         <v>2162</v>
       </c>
-      <c r="G795" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I795" t="s">
-        <v>2163</v>
+        <v>2164</v>
       </c>
       <c r="J795"/>
     </row>
     <row r="796" spans="1:10">
       <c r="A796" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B796" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C796" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D796" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="E796" t="s">
-        <v>2150</v>
+        <v>2151</v>
       </c>
       <c r="F796" t="s">
-        <v>2164</v>
+        <v>2165</v>
       </c>
       <c r="G796" t="s">
-        <v>2154</v>
+        <v>2155</v>
       </c>
       <c r="H796" t="s">
-        <v>2165</v>
+        <v>2166</v>
       </c>
       <c r="I796"/>
       <c r="J796"/>
     </row>
     <row r="797" spans="1:10">
       <c r="A797" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B797" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C797" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D797" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="E797" t="s">
-        <v>2150</v>
+        <v>2151</v>
       </c>
       <c r="F797" t="s">
+        <v>2167</v>
+      </c>
+      <c r="G797" t="s">
+        <v>2155</v>
+      </c>
+      <c r="H797" t="s">
         <v>2166</v>
-      </c>
-[...4 lines deleted...]
-        <v>2165</v>
       </c>
       <c r="I797"/>
       <c r="J797" t="s">
-        <v>2165</v>
+        <v>2166</v>
       </c>
     </row>
     <row r="798" spans="1:10">
       <c r="A798" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B798" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C798" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D798" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="E798" t="s">
-        <v>2150</v>
+        <v>2151</v>
       </c>
       <c r="F798" t="s">
-        <v>2167</v>
+        <v>2168</v>
       </c>
       <c r="G798" t="s">
-        <v>2168</v>
+        <v>2169</v>
       </c>
       <c r="H798" t="s">
-        <v>2169</v>
+        <v>2170</v>
       </c>
       <c r="I798"/>
       <c r="J798"/>
     </row>
     <row r="799" spans="1:10">
       <c r="A799" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B799" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C799" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D799" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="E799" t="s">
-        <v>2150</v>
+        <v>2151</v>
       </c>
       <c r="F799" t="s">
-        <v>2170</v>
+        <v>2171</v>
       </c>
       <c r="G799" t="s">
-        <v>2168</v>
+        <v>2169</v>
       </c>
       <c r="H799" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
       <c r="I799"/>
       <c r="J799"/>
     </row>
     <row r="800" spans="1:10">
       <c r="A800" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B800" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C800" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D800" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="E800" t="s">
-        <v>2150</v>
+        <v>2151</v>
       </c>
       <c r="F800" t="s">
-        <v>2171</v>
+        <v>2172</v>
       </c>
       <c r="G800" t="s">
-        <v>2172</v>
+        <v>2173</v>
       </c>
       <c r="H800" t="s">
-        <v>2173</v>
+        <v>2174</v>
       </c>
       <c r="I800"/>
       <c r="J800"/>
     </row>
     <row r="801" spans="1:10">
       <c r="A801" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B801" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C801" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D801" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="E801" t="s">
-        <v>2150</v>
+        <v>2151</v>
       </c>
       <c r="F801" t="s">
+        <v>2175</v>
+      </c>
+      <c r="G801" t="s">
+        <v>2173</v>
+      </c>
+      <c r="H801" t="s">
         <v>2174</v>
-      </c>
-[...4 lines deleted...]
-        <v>2173</v>
       </c>
       <c r="I801"/>
       <c r="J801" t="s">
-        <v>2175</v>
+        <v>2176</v>
       </c>
     </row>
     <row r="802" spans="1:10">
       <c r="A802" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B802" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C802" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D802" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="E802" t="s">
-        <v>2150</v>
+        <v>2151</v>
       </c>
       <c r="F802" t="s">
-        <v>2176</v>
+        <v>2177</v>
       </c>
       <c r="G802" t="s">
-        <v>2172</v>
+        <v>2173</v>
       </c>
       <c r="H802" t="s">
-        <v>2177</v>
+        <v>2178</v>
       </c>
       <c r="I802"/>
       <c r="J802"/>
     </row>
     <row r="803" spans="1:10">
       <c r="A803" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B803" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C803" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D803" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="E803" t="s">
-        <v>2150</v>
+        <v>2151</v>
       </c>
       <c r="F803" t="s">
-        <v>2178</v>
+        <v>2179</v>
       </c>
       <c r="G803" t="s">
-        <v>2172</v>
+        <v>2173</v>
       </c>
       <c r="H803" t="s">
         <v>16</v>
       </c>
       <c r="I803"/>
       <c r="J803"/>
     </row>
     <row r="804" spans="1:10">
       <c r="A804" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B804" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C804" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D804" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="E804" t="s">
-        <v>2179</v>
+        <v>2180</v>
       </c>
       <c r="F804" t="s">
-        <v>2180</v>
+        <v>2181</v>
       </c>
       <c r="G804" t="s">
-        <v>2181</v>
+        <v>2182</v>
       </c>
       <c r="H804" t="s">
-        <v>2182</v>
+        <v>2183</v>
       </c>
       <c r="I804"/>
       <c r="J804"/>
     </row>
     <row r="805" spans="1:10">
       <c r="A805" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B805" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C805" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D805" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="E805" t="s">
-        <v>2183</v>
+        <v>2184</v>
       </c>
       <c r="F805" t="s">
-        <v>2184</v>
+        <v>2185</v>
       </c>
       <c r="G805" t="s">
-        <v>2185</v>
+        <v>2186</v>
       </c>
       <c r="H805" t="s">
-        <v>2186</v>
+        <v>2187</v>
       </c>
       <c r="I805"/>
       <c r="J805"/>
     </row>
     <row r="806" spans="1:10">
       <c r="A806" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B806" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C806" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D806" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="E806" t="s">
-        <v>2183</v>
+        <v>2184</v>
       </c>
       <c r="F806" t="s">
-        <v>2187</v>
+        <v>2188</v>
       </c>
       <c r="G806" t="s">
-        <v>2185</v>
+        <v>2186</v>
       </c>
       <c r="H806" t="s">
-        <v>1494</v>
+        <v>1495</v>
       </c>
       <c r="I806"/>
       <c r="J806"/>
     </row>
     <row r="807" spans="1:10">
       <c r="A807" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B807" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C807" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D807" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="E807" t="s">
-        <v>2183</v>
+        <v>2184</v>
       </c>
       <c r="F807" t="s">
-        <v>2188</v>
+        <v>2189</v>
       </c>
       <c r="G807" t="s">
-        <v>2185</v>
+        <v>2186</v>
       </c>
       <c r="H807" t="s">
-        <v>2189</v>
+        <v>2190</v>
       </c>
       <c r="I807"/>
       <c r="J807"/>
     </row>
     <row r="808" spans="1:10">
       <c r="A808" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B808" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C808" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D808" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="E808" t="s">
-        <v>2183</v>
+        <v>2184</v>
       </c>
       <c r="F808" t="s">
-        <v>2190</v>
+        <v>2191</v>
       </c>
       <c r="G808" t="s">
-        <v>2191</v>
+        <v>2192</v>
       </c>
       <c r="H808" t="s">
-        <v>2169</v>
+        <v>2170</v>
       </c>
       <c r="I808" t="s">
-        <v>2192</v>
+        <v>2193</v>
       </c>
       <c r="J808"/>
     </row>
     <row r="809" spans="1:10">
       <c r="A809" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B809" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C809" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D809" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="E809" t="s">
-        <v>2183</v>
+        <v>2184</v>
       </c>
       <c r="F809" t="s">
-        <v>2193</v>
+        <v>2194</v>
       </c>
       <c r="G809" t="s">
-        <v>2194</v>
+        <v>2195</v>
       </c>
       <c r="H809" t="s">
         <v>16</v>
       </c>
       <c r="I809"/>
       <c r="J809"/>
     </row>
     <row r="810" spans="1:10">
       <c r="A810" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B810" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C810" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D810" t="s">
-        <v>2195</v>
+        <v>2196</v>
       </c>
       <c r="E810" t="s">
-        <v>2196</v>
+        <v>2197</v>
       </c>
       <c r="F810" t="s">
-        <v>2197</v>
+        <v>2198</v>
       </c>
       <c r="G810" t="s">
-        <v>2198</v>
+        <v>2199</v>
       </c>
       <c r="H810" t="s">
-        <v>2199</v>
+        <v>2200</v>
       </c>
       <c r="I810"/>
       <c r="J810"/>
     </row>
     <row r="811" spans="1:10">
       <c r="A811" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B811" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C811" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D811" t="s">
-        <v>2195</v>
+        <v>2196</v>
       </c>
       <c r="E811" t="s">
-        <v>2196</v>
+        <v>2197</v>
       </c>
       <c r="F811" t="s">
-        <v>2200</v>
+        <v>2201</v>
       </c>
       <c r="G811" t="s">
-        <v>2198</v>
+        <v>2199</v>
       </c>
       <c r="H811" t="s">
         <v>16</v>
       </c>
       <c r="I811"/>
       <c r="J811"/>
     </row>
     <row r="812" spans="1:10">
       <c r="A812" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B812" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C812" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D812" t="s">
-        <v>2195</v>
+        <v>2196</v>
       </c>
       <c r="E812" t="s">
-        <v>2196</v>
+        <v>2197</v>
       </c>
       <c r="F812" t="s">
-        <v>2201</v>
+        <v>2202</v>
       </c>
       <c r="G812" t="s">
-        <v>2202</v>
+        <v>2203</v>
       </c>
       <c r="H812" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="I812" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="J812"/>
     </row>
     <row r="813" spans="1:10">
       <c r="A813" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B813" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C813" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D813" t="s">
-        <v>2195</v>
+        <v>2196</v>
       </c>
       <c r="E813" t="s">
-        <v>2196</v>
+        <v>2197</v>
       </c>
       <c r="F813" t="s">
+        <v>2204</v>
+      </c>
+      <c r="G813" t="s">
         <v>2203</v>
       </c>
-      <c r="G813" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H813" t="s">
-        <v>1898</v>
+        <v>1899</v>
       </c>
       <c r="I813"/>
       <c r="J813"/>
     </row>
     <row r="814" spans="1:10">
       <c r="A814" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B814" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C814" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D814" t="s">
-        <v>2195</v>
+        <v>2196</v>
       </c>
       <c r="E814" t="s">
-        <v>2196</v>
+        <v>2197</v>
       </c>
       <c r="F814" t="s">
-        <v>2204</v>
+        <v>2205</v>
       </c>
       <c r="G814" t="s">
-        <v>2205</v>
+        <v>2206</v>
       </c>
       <c r="H814" t="s">
-        <v>2206</v>
+        <v>2207</v>
       </c>
       <c r="I814"/>
       <c r="J814"/>
     </row>
     <row r="815" spans="1:10">
       <c r="A815" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B815" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C815" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D815" t="s">
-        <v>2195</v>
+        <v>2196</v>
       </c>
       <c r="E815" t="s">
-        <v>2207</v>
+        <v>2208</v>
       </c>
       <c r="F815" t="s">
-        <v>2208</v>
+        <v>2209</v>
       </c>
       <c r="G815" t="s">
-        <v>2209</v>
+        <v>2210</v>
       </c>
       <c r="H815" t="s">
-        <v>2210</v>
+        <v>2211</v>
       </c>
       <c r="I815"/>
       <c r="J815"/>
     </row>
     <row r="816" spans="1:10">
       <c r="A816" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B816" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C816" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D816" t="s">
-        <v>2195</v>
+        <v>2196</v>
       </c>
       <c r="E816" t="s">
-        <v>2211</v>
+        <v>2212</v>
       </c>
       <c r="F816" t="s">
-        <v>2212</v>
+        <v>2213</v>
       </c>
       <c r="G816" t="s">
-        <v>2213</v>
+        <v>2214</v>
       </c>
       <c r="H816" t="s">
         <v>732</v>
       </c>
       <c r="I816"/>
       <c r="J816"/>
     </row>
     <row r="817" spans="1:10">
       <c r="A817" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B817" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C817" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D817" t="s">
-        <v>2195</v>
+        <v>2196</v>
       </c>
       <c r="E817" t="s">
-        <v>2211</v>
+        <v>2212</v>
       </c>
       <c r="F817" t="s">
-        <v>2214</v>
+        <v>2215</v>
       </c>
       <c r="G817" t="s">
-        <v>2215</v>
+        <v>2216</v>
       </c>
       <c r="H817" t="s">
-        <v>2216</v>
+        <v>2217</v>
       </c>
       <c r="I817"/>
       <c r="J817"/>
     </row>
     <row r="818" spans="1:10">
       <c r="A818" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B818" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C818" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D818" t="s">
-        <v>2195</v>
+        <v>2196</v>
       </c>
       <c r="E818" t="s">
-        <v>2211</v>
+        <v>2212</v>
       </c>
       <c r="F818" t="s">
-        <v>2217</v>
+        <v>2218</v>
       </c>
       <c r="G818" t="s">
-        <v>2215</v>
+        <v>2216</v>
       </c>
       <c r="H818" t="s">
-        <v>2218</v>
+        <v>2219</v>
       </c>
       <c r="I818"/>
       <c r="J818"/>
     </row>
     <row r="819" spans="1:10">
       <c r="A819" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B819" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C819" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D819" t="s">
-        <v>2195</v>
+        <v>2196</v>
       </c>
       <c r="E819" t="s">
-        <v>2219</v>
+        <v>2220</v>
       </c>
       <c r="F819" t="s">
-        <v>2220</v>
+        <v>2221</v>
       </c>
       <c r="G819" t="s">
-        <v>2221</v>
+        <v>2222</v>
       </c>
       <c r="H819" t="s">
-        <v>2222</v>
+        <v>2223</v>
       </c>
       <c r="I819"/>
       <c r="J819"/>
     </row>
     <row r="820" spans="1:10">
       <c r="A820" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B820" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C820" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D820" t="s">
-        <v>2195</v>
+        <v>2196</v>
       </c>
       <c r="E820" t="s">
-        <v>2219</v>
+        <v>2220</v>
       </c>
       <c r="F820" t="s">
+        <v>2224</v>
+      </c>
+      <c r="G820" t="s">
+        <v>2222</v>
+      </c>
+      <c r="H820" t="s">
         <v>2223</v>
-      </c>
-[...4 lines deleted...]
-        <v>2222</v>
       </c>
       <c r="I820"/>
       <c r="J820" t="s">
-        <v>1848</v>
+        <v>1849</v>
       </c>
     </row>
     <row r="821" spans="1:10">
       <c r="A821" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B821" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C821" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D821" t="s">
-        <v>2195</v>
+        <v>2196</v>
       </c>
       <c r="E821" t="s">
-        <v>2224</v>
+        <v>2225</v>
       </c>
       <c r="F821" t="s">
-        <v>2225</v>
+        <v>2226</v>
       </c>
       <c r="G821" t="s">
-        <v>2226</v>
+        <v>2227</v>
       </c>
       <c r="H821" t="s">
-        <v>2227</v>
+        <v>2228</v>
       </c>
       <c r="I821"/>
       <c r="J821"/>
     </row>
     <row r="822" spans="1:10">
       <c r="A822" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B822" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C822" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D822" t="s">
-        <v>2195</v>
+        <v>2196</v>
       </c>
       <c r="E822" t="s">
-        <v>2224</v>
+        <v>2225</v>
       </c>
       <c r="F822" t="s">
-        <v>2228</v>
+        <v>2229</v>
       </c>
       <c r="G822" t="s">
-        <v>2229</v>
+        <v>2230</v>
       </c>
       <c r="H822" t="s">
         <v>16</v>
       </c>
       <c r="I822"/>
       <c r="J822"/>
     </row>
     <row r="823" spans="1:10">
       <c r="A823" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B823" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C823" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D823" t="s">
-        <v>2230</v>
+        <v>2231</v>
       </c>
       <c r="E823" t="s">
-        <v>2231</v>
+        <v>2232</v>
       </c>
       <c r="F823" t="s">
-        <v>2232</v>
+        <v>2233</v>
       </c>
       <c r="G823" t="s">
-        <v>2233</v>
+        <v>2234</v>
       </c>
       <c r="H823" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="I823"/>
       <c r="J823"/>
     </row>
     <row r="824" spans="1:10">
       <c r="A824" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B824" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C824" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D824" t="s">
-        <v>2230</v>
+        <v>2231</v>
       </c>
       <c r="E824" t="s">
-        <v>2231</v>
+        <v>2232</v>
       </c>
       <c r="F824" t="s">
-        <v>2234</v>
+        <v>2235</v>
       </c>
       <c r="G824" t="s">
-        <v>2235</v>
+        <v>2236</v>
       </c>
       <c r="H824" t="s">
-        <v>2236</v>
+        <v>2237</v>
       </c>
       <c r="I824"/>
       <c r="J824"/>
     </row>
     <row r="825" spans="1:10">
       <c r="A825" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B825" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C825" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D825" t="s">
-        <v>2230</v>
+        <v>2231</v>
       </c>
       <c r="E825" t="s">
-        <v>2231</v>
+        <v>2232</v>
       </c>
       <c r="F825" t="s">
-        <v>2237</v>
+        <v>2238</v>
       </c>
       <c r="G825" t="s">
-        <v>2238</v>
+        <v>2239</v>
       </c>
       <c r="H825" t="s">
-        <v>2239</v>
+        <v>2240</v>
       </c>
       <c r="I825"/>
       <c r="J825"/>
     </row>
     <row r="826" spans="1:10">
       <c r="A826" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B826" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C826" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D826" t="s">
-        <v>2230</v>
+        <v>2231</v>
       </c>
       <c r="E826" t="s">
-        <v>2231</v>
+        <v>2232</v>
       </c>
       <c r="F826" t="s">
-        <v>2240</v>
+        <v>2241</v>
       </c>
       <c r="G826" t="s">
-        <v>2241</v>
+        <v>2242</v>
       </c>
       <c r="H826" t="s">
-        <v>2242</v>
+        <v>2243</v>
       </c>
       <c r="I826"/>
       <c r="J826"/>
     </row>
     <row r="827" spans="1:10">
       <c r="A827" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B827" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C827" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D827" t="s">
-        <v>2230</v>
+        <v>2231</v>
       </c>
       <c r="E827" t="s">
-        <v>2243</v>
+        <v>2244</v>
       </c>
       <c r="F827" t="s">
-        <v>2244</v>
+        <v>2245</v>
       </c>
       <c r="G827" t="s">
-        <v>2245</v>
+        <v>2246</v>
       </c>
       <c r="H827" t="s">
         <v>592</v>
       </c>
       <c r="I827"/>
       <c r="J827"/>
     </row>
     <row r="828" spans="1:10">
       <c r="A828" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B828" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C828" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D828" t="s">
-        <v>2230</v>
+        <v>2231</v>
       </c>
       <c r="E828" t="s">
-        <v>2243</v>
+        <v>2244</v>
       </c>
       <c r="F828" t="s">
+        <v>2247</v>
+      </c>
+      <c r="G828" t="s">
         <v>2246</v>
       </c>
-      <c r="G828" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H828" t="s">
-        <v>2247</v>
+        <v>2248</v>
       </c>
       <c r="I828"/>
       <c r="J828"/>
     </row>
     <row r="829" spans="1:10">
       <c r="A829" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B829" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C829" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D829" t="s">
-        <v>2248</v>
+        <v>2249</v>
       </c>
       <c r="E829" t="s">
-        <v>2249</v>
+        <v>2250</v>
       </c>
       <c r="F829" t="s">
-        <v>2250</v>
+        <v>2251</v>
       </c>
       <c r="G829" t="s">
-        <v>2251</v>
+        <v>2252</v>
       </c>
       <c r="H829" t="s">
-        <v>2252</v>
+        <v>2253</v>
       </c>
       <c r="I829"/>
       <c r="J829"/>
     </row>
     <row r="830" spans="1:10">
       <c r="A830" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B830" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C830" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D830" t="s">
-        <v>2248</v>
+        <v>2249</v>
       </c>
       <c r="E830" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="F830" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="G830" t="s">
-        <v>2255</v>
+        <v>2256</v>
       </c>
       <c r="H830" t="s">
         <v>16</v>
       </c>
       <c r="I830"/>
       <c r="J830"/>
     </row>
     <row r="831" spans="1:10">
       <c r="A831" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B831" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C831" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D831" t="s">
-        <v>2248</v>
+        <v>2249</v>
       </c>
       <c r="E831" t="s">
-        <v>2256</v>
+        <v>2257</v>
       </c>
       <c r="F831" t="s">
-        <v>2257</v>
+        <v>2258</v>
       </c>
       <c r="G831" t="s">
-        <v>2258</v>
+        <v>2259</v>
       </c>
       <c r="H831" t="s">
-        <v>2259</v>
+        <v>2260</v>
       </c>
       <c r="I831"/>
       <c r="J831"/>
     </row>
     <row r="832" spans="1:10">
       <c r="A832" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B832" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C832" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D832" t="s">
-        <v>2248</v>
+        <v>2249</v>
       </c>
       <c r="E832" t="s">
-        <v>2256</v>
+        <v>2257</v>
       </c>
       <c r="F832" t="s">
-        <v>2260</v>
+        <v>2261</v>
       </c>
       <c r="G832" t="s">
-        <v>2258</v>
+        <v>2259</v>
       </c>
       <c r="H832" t="s">
-        <v>2261</v>
+        <v>2262</v>
       </c>
       <c r="I832"/>
       <c r="J832"/>
     </row>
     <row r="833" spans="1:10">
       <c r="A833" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B833" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C833" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D833" t="s">
-        <v>2248</v>
+        <v>2249</v>
       </c>
       <c r="E833" t="s">
-        <v>2256</v>
+        <v>2257</v>
       </c>
       <c r="F833" t="s">
-        <v>2262</v>
+        <v>2263</v>
       </c>
       <c r="G833" t="s">
-        <v>2263</v>
+        <v>2264</v>
       </c>
       <c r="H833" t="s">
-        <v>2264</v>
+        <v>2265</v>
       </c>
       <c r="I833"/>
       <c r="J833"/>
     </row>
     <row r="834" spans="1:10">
       <c r="A834" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B834" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C834" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D834" t="s">
-        <v>2248</v>
+        <v>2249</v>
       </c>
       <c r="E834" t="s">
-        <v>2256</v>
+        <v>2257</v>
       </c>
       <c r="F834" t="s">
-        <v>2265</v>
+        <v>2266</v>
       </c>
       <c r="G834" t="s">
-        <v>2263</v>
+        <v>2264</v>
       </c>
       <c r="H834" t="s">
-        <v>2266</v>
+        <v>2267</v>
       </c>
       <c r="I834"/>
       <c r="J834"/>
     </row>
     <row r="835" spans="1:10">
       <c r="A835" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B835" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C835" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D835" t="s">
-        <v>2267</v>
+        <v>2268</v>
       </c>
       <c r="E835" t="s">
-        <v>2268</v>
+        <v>2269</v>
       </c>
       <c r="F835" t="s">
-        <v>2269</v>
+        <v>2270</v>
       </c>
       <c r="G835" t="s">
-        <v>2270</v>
+        <v>2271</v>
       </c>
       <c r="H835" t="s">
-        <v>2271</v>
+        <v>2272</v>
       </c>
       <c r="I835"/>
       <c r="J835"/>
     </row>
     <row r="836" spans="1:10">
       <c r="A836" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B836" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C836" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D836" t="s">
-        <v>2267</v>
+        <v>2268</v>
       </c>
       <c r="E836" t="s">
-        <v>2268</v>
+        <v>2269</v>
       </c>
       <c r="F836" t="s">
-        <v>2272</v>
+        <v>2273</v>
       </c>
       <c r="G836" t="s">
-        <v>2270</v>
+        <v>2271</v>
       </c>
       <c r="H836" t="s">
-        <v>2273</v>
+        <v>2274</v>
       </c>
       <c r="I836" t="s">
-        <v>2273</v>
+        <v>2274</v>
       </c>
       <c r="J836"/>
     </row>
     <row r="837" spans="1:10">
       <c r="A837" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B837" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C837" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D837" t="s">
-        <v>2274</v>
+        <v>2275</v>
       </c>
       <c r="E837" t="s">
-        <v>2275</v>
+        <v>2276</v>
       </c>
       <c r="F837" t="s">
-        <v>2276</v>
+        <v>2277</v>
       </c>
       <c r="G837" t="s">
-        <v>2277</v>
+        <v>2278</v>
       </c>
       <c r="H837" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="I837"/>
       <c r="J837"/>
     </row>
     <row r="838" spans="1:10">
       <c r="A838" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B838" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C838" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D838" t="s">
-        <v>2274</v>
+        <v>2275</v>
       </c>
       <c r="E838" t="s">
-        <v>2275</v>
+        <v>2276</v>
       </c>
       <c r="F838" t="s">
+        <v>2279</v>
+      </c>
+      <c r="G838" t="s">
         <v>2278</v>
       </c>
-      <c r="G838" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H838" t="s">
-        <v>2279</v>
+        <v>2280</v>
       </c>
       <c r="I838"/>
       <c r="J838"/>
     </row>
     <row r="839" spans="1:10">
       <c r="A839" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B839" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C839" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D839" t="s">
-        <v>2274</v>
+        <v>2275</v>
       </c>
       <c r="E839" t="s">
-        <v>2275</v>
+        <v>2276</v>
       </c>
       <c r="F839" t="s">
-        <v>2280</v>
+        <v>2281</v>
       </c>
       <c r="G839" t="s">
-        <v>2277</v>
+        <v>2278</v>
       </c>
       <c r="H839" t="s">
         <v>16</v>
       </c>
       <c r="I839"/>
       <c r="J839"/>
     </row>
     <row r="840" spans="1:10">
       <c r="A840" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B840" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C840" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D840" t="s">
-        <v>2274</v>
+        <v>2275</v>
       </c>
       <c r="E840" t="s">
-        <v>2281</v>
+        <v>2282</v>
       </c>
       <c r="F840" t="s">
-        <v>2282</v>
+        <v>2283</v>
       </c>
       <c r="G840" t="s">
-        <v>2283</v>
+        <v>2284</v>
       </c>
       <c r="H840" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
       <c r="I840"/>
       <c r="J840"/>
     </row>
     <row r="841" spans="1:10">
       <c r="A841" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B841" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C841" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D841" t="s">
-        <v>2274</v>
+        <v>2275</v>
       </c>
       <c r="E841" t="s">
-        <v>2281</v>
+        <v>2282</v>
       </c>
       <c r="F841" t="s">
-        <v>2284</v>
+        <v>2285</v>
       </c>
       <c r="G841" t="s">
-        <v>2285</v>
+        <v>2286</v>
       </c>
       <c r="H841" t="s">
         <v>539</v>
       </c>
       <c r="I841"/>
       <c r="J841"/>
     </row>
     <row r="842" spans="1:10">
       <c r="A842" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B842" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C842" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D842" t="s">
-        <v>2274</v>
+        <v>2275</v>
       </c>
       <c r="E842" t="s">
-        <v>2281</v>
+        <v>2282</v>
       </c>
       <c r="F842" t="s">
+        <v>2287</v>
+      </c>
+      <c r="G842" t="s">
         <v>2286</v>
       </c>
-      <c r="G842" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H842" t="s">
-        <v>2287</v>
+        <v>2288</v>
       </c>
       <c r="I842"/>
       <c r="J842"/>
     </row>
     <row r="843" spans="1:10">
       <c r="A843" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B843" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C843" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D843" t="s">
-        <v>2274</v>
+        <v>2275</v>
       </c>
       <c r="E843" t="s">
-        <v>2281</v>
+        <v>2282</v>
       </c>
       <c r="F843" t="s">
-        <v>2288</v>
+        <v>2289</v>
       </c>
       <c r="G843" t="s">
-        <v>2285</v>
+        <v>2286</v>
       </c>
       <c r="H843" t="s">
-        <v>2289</v>
+        <v>2290</v>
       </c>
       <c r="I843"/>
       <c r="J843"/>
     </row>
     <row r="844" spans="1:10">
       <c r="A844" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B844" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C844" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D844" t="s">
-        <v>2274</v>
+        <v>2275</v>
       </c>
       <c r="E844" t="s">
-        <v>2281</v>
+        <v>2282</v>
       </c>
       <c r="F844" t="s">
-        <v>2290</v>
+        <v>2291</v>
       </c>
       <c r="G844" t="s">
-        <v>2285</v>
+        <v>2286</v>
       </c>
       <c r="H844" t="s">
         <v>16</v>
       </c>
       <c r="I844"/>
       <c r="J844"/>
     </row>
     <row r="845" spans="1:10">
       <c r="A845" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B845" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C845" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D845" t="s">
-        <v>2274</v>
+        <v>2275</v>
       </c>
       <c r="E845" t="s">
-        <v>2281</v>
+        <v>2282</v>
       </c>
       <c r="F845" t="s">
-        <v>2291</v>
+        <v>2292</v>
       </c>
       <c r="G845" t="s">
-        <v>2292</v>
+        <v>2293</v>
       </c>
       <c r="H845" t="s">
-        <v>2293</v>
+        <v>2294</v>
       </c>
       <c r="I845"/>
       <c r="J845"/>
     </row>
     <row r="846" spans="1:10">
       <c r="A846" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B846" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C846" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D846" t="s">
-        <v>2274</v>
+        <v>2275</v>
       </c>
       <c r="E846" t="s">
-        <v>2281</v>
+        <v>2282</v>
       </c>
       <c r="F846" t="s">
-        <v>2294</v>
+        <v>2295</v>
       </c>
       <c r="G846" t="s">
-        <v>2292</v>
+        <v>2293</v>
       </c>
       <c r="H846" t="s">
-        <v>2295</v>
+        <v>2296</v>
       </c>
       <c r="I846"/>
       <c r="J846"/>
     </row>
     <row r="847" spans="1:10">
       <c r="A847" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B847" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C847" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D847" t="s">
-        <v>2296</v>
+        <v>2297</v>
       </c>
       <c r="E847" t="s">
-        <v>2297</v>
+        <v>2298</v>
       </c>
       <c r="F847" t="s">
-        <v>2298</v>
+        <v>2299</v>
       </c>
       <c r="G847" t="s">
-        <v>2299</v>
+        <v>2300</v>
       </c>
       <c r="H847" t="s">
-        <v>2300</v>
+        <v>2301</v>
       </c>
       <c r="I847"/>
       <c r="J847"/>
     </row>
     <row r="848" spans="1:10">
       <c r="A848" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B848" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C848" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D848" t="s">
-        <v>2296</v>
+        <v>2297</v>
       </c>
       <c r="E848" t="s">
-        <v>2297</v>
+        <v>2298</v>
       </c>
       <c r="F848" t="s">
-        <v>2301</v>
+        <v>2302</v>
       </c>
       <c r="G848" t="s">
-        <v>2299</v>
+        <v>2300</v>
       </c>
       <c r="H848" t="s">
-        <v>2302</v>
+        <v>2303</v>
       </c>
       <c r="I848"/>
       <c r="J848"/>
     </row>
     <row r="849" spans="1:10">
       <c r="A849" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B849" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C849" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D849" t="s">
-        <v>2296</v>
+        <v>2297</v>
       </c>
       <c r="E849" t="s">
-        <v>2303</v>
+        <v>2304</v>
       </c>
       <c r="F849" t="s">
-        <v>2304</v>
+        <v>2305</v>
       </c>
       <c r="G849" t="s">
-        <v>2305</v>
+        <v>2306</v>
       </c>
       <c r="H849" t="s">
-        <v>2306</v>
+        <v>2307</v>
       </c>
       <c r="I849"/>
       <c r="J849"/>
     </row>
     <row r="850" spans="1:10">
       <c r="A850" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B850" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C850" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D850" t="s">
-        <v>2296</v>
+        <v>2297</v>
       </c>
       <c r="E850" t="s">
-        <v>2303</v>
+        <v>2304</v>
       </c>
       <c r="F850" t="s">
-        <v>2307</v>
+        <v>2308</v>
       </c>
       <c r="G850" t="s">
-        <v>2305</v>
+        <v>2306</v>
       </c>
       <c r="H850" t="s">
         <v>16</v>
       </c>
       <c r="I850"/>
       <c r="J850"/>
     </row>
     <row r="851" spans="1:10">
       <c r="A851" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B851" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C851" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D851" t="s">
-        <v>2296</v>
+        <v>2297</v>
       </c>
       <c r="E851" t="s">
-        <v>2303</v>
+        <v>2304</v>
       </c>
       <c r="F851" t="s">
-        <v>2308</v>
+        <v>2309</v>
       </c>
       <c r="G851" t="s">
-        <v>2309</v>
+        <v>2310</v>
       </c>
       <c r="H851" t="s">
-        <v>2310</v>
+        <v>2311</v>
       </c>
       <c r="I851" t="s">
-        <v>2311</v>
+        <v>2312</v>
       </c>
       <c r="J851"/>
     </row>
     <row r="852" spans="1:10">
       <c r="A852" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B852" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C852" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D852" t="s">
-        <v>2296</v>
+        <v>2297</v>
       </c>
       <c r="E852" t="s">
-        <v>2303</v>
+        <v>2304</v>
       </c>
       <c r="F852" t="s">
-        <v>2312</v>
+        <v>2313</v>
       </c>
       <c r="G852" t="s">
-        <v>2309</v>
+        <v>2310</v>
       </c>
       <c r="H852" t="s">
         <v>16</v>
       </c>
       <c r="I852"/>
       <c r="J852"/>
     </row>
     <row r="853" spans="1:10">
       <c r="A853" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B853" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C853" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D853" t="s">
-        <v>2296</v>
+        <v>2297</v>
       </c>
       <c r="E853" t="s">
-        <v>2303</v>
+        <v>2304</v>
       </c>
       <c r="F853" t="s">
-        <v>2313</v>
+        <v>2314</v>
       </c>
       <c r="G853" t="s">
-        <v>2314</v>
+        <v>2315</v>
       </c>
       <c r="H853" t="s">
-        <v>2315</v>
+        <v>2316</v>
       </c>
       <c r="I853"/>
       <c r="J853"/>
     </row>
     <row r="854" spans="1:10">
       <c r="A854" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B854" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C854" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D854" t="s">
-        <v>2296</v>
+        <v>2297</v>
       </c>
       <c r="E854" t="s">
-        <v>2303</v>
+        <v>2304</v>
       </c>
       <c r="F854" t="s">
-        <v>2316</v>
+        <v>2317</v>
       </c>
       <c r="G854" t="s">
-        <v>2314</v>
+        <v>2315</v>
       </c>
       <c r="H854" t="s">
-        <v>2317</v>
+        <v>2318</v>
       </c>
       <c r="I854"/>
       <c r="J854"/>
     </row>
     <row r="855" spans="1:10">
       <c r="A855" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B855" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C855" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D855" t="s">
-        <v>2296</v>
+        <v>2297</v>
       </c>
       <c r="E855" t="s">
-        <v>2303</v>
+        <v>2304</v>
       </c>
       <c r="F855" t="s">
-        <v>2318</v>
+        <v>2319</v>
       </c>
       <c r="G855" t="s">
-        <v>2319</v>
+        <v>2320</v>
       </c>
       <c r="H855" t="s">
-        <v>1485</v>
+        <v>1486</v>
       </c>
       <c r="I855"/>
       <c r="J855"/>
     </row>
     <row r="856" spans="1:10">
       <c r="A856" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B856" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C856" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D856" t="s">
-        <v>2296</v>
+        <v>2297</v>
       </c>
       <c r="E856" t="s">
-        <v>2303</v>
+        <v>2304</v>
       </c>
       <c r="F856" t="s">
-        <v>2320</v>
+        <v>2321</v>
       </c>
       <c r="G856" t="s">
-        <v>2321</v>
+        <v>2322</v>
       </c>
       <c r="H856" t="s">
-        <v>2322</v>
+        <v>2323</v>
       </c>
       <c r="I856"/>
       <c r="J856"/>
     </row>
     <row r="857" spans="1:10">
       <c r="A857" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B857" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C857" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D857" t="s">
-        <v>2296</v>
+        <v>2297</v>
       </c>
       <c r="E857" t="s">
-        <v>2303</v>
+        <v>2304</v>
       </c>
       <c r="F857" t="s">
-        <v>2323</v>
+        <v>2324</v>
       </c>
       <c r="G857" t="s">
-        <v>2321</v>
+        <v>2322</v>
       </c>
       <c r="H857" t="s">
-        <v>2097</v>
+        <v>2098</v>
       </c>
       <c r="I857"/>
       <c r="J857"/>
     </row>
     <row r="858" spans="1:10">
       <c r="A858" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B858" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C858" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D858" t="s">
-        <v>2296</v>
+        <v>2297</v>
       </c>
       <c r="E858" t="s">
-        <v>2303</v>
+        <v>2304</v>
       </c>
       <c r="F858" t="s">
-        <v>2324</v>
+        <v>2325</v>
       </c>
       <c r="G858" t="s">
-        <v>2325</v>
+        <v>2326</v>
       </c>
       <c r="H858" t="s">
-        <v>2326</v>
+        <v>2327</v>
       </c>
       <c r="I858"/>
       <c r="J858"/>
     </row>
     <row r="859" spans="1:10">
       <c r="A859" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B859" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C859" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D859" t="s">
-        <v>2296</v>
+        <v>2297</v>
       </c>
       <c r="E859" t="s">
-        <v>2303</v>
+        <v>2304</v>
       </c>
       <c r="F859" t="s">
-        <v>2327</v>
+        <v>2328</v>
       </c>
       <c r="G859" t="s">
-        <v>2325</v>
+        <v>2326</v>
       </c>
       <c r="H859" t="s">
-        <v>2328</v>
+        <v>2329</v>
       </c>
       <c r="I859"/>
       <c r="J859"/>
     </row>
     <row r="860" spans="1:10">
       <c r="A860" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B860" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C860" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D860" t="s">
-        <v>2296</v>
+        <v>2297</v>
       </c>
       <c r="E860" t="s">
-        <v>2303</v>
+        <v>2304</v>
       </c>
       <c r="F860" t="s">
-        <v>2329</v>
+        <v>2330</v>
       </c>
       <c r="G860" t="s">
-        <v>2330</v>
+        <v>2331</v>
       </c>
       <c r="H860" t="s">
-        <v>2331</v>
+        <v>2332</v>
       </c>
       <c r="I860"/>
       <c r="J860"/>
     </row>
     <row r="861" spans="1:10">
       <c r="A861" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B861" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C861" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D861" t="s">
-        <v>2296</v>
+        <v>2297</v>
       </c>
       <c r="E861" t="s">
-        <v>2303</v>
+        <v>2304</v>
       </c>
       <c r="F861" t="s">
-        <v>2332</v>
+        <v>2333</v>
       </c>
       <c r="G861" t="s">
-        <v>2333</v>
+        <v>2334</v>
       </c>
       <c r="H861" t="s">
         <v>239</v>
       </c>
       <c r="I861"/>
       <c r="J861"/>
     </row>
     <row r="862" spans="1:10">
       <c r="A862" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B862" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C862" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D862" t="s">
-        <v>2296</v>
+        <v>2297</v>
       </c>
       <c r="E862" t="s">
-        <v>2303</v>
+        <v>2304</v>
       </c>
       <c r="F862" t="s">
-        <v>2334</v>
+        <v>2335</v>
       </c>
       <c r="G862" t="s">
-        <v>2335</v>
+        <v>2336</v>
       </c>
       <c r="H862" t="s">
-        <v>1656</v>
+        <v>1657</v>
       </c>
       <c r="I862"/>
       <c r="J862"/>
     </row>
     <row r="863" spans="1:10">
       <c r="A863" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B863" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C863" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D863" t="s">
-        <v>2296</v>
+        <v>2297</v>
       </c>
       <c r="E863" t="s">
-        <v>2303</v>
+        <v>2304</v>
       </c>
       <c r="F863" t="s">
-        <v>2336</v>
+        <v>2337</v>
       </c>
       <c r="G863" t="s">
-        <v>2337</v>
+        <v>2338</v>
       </c>
       <c r="H863" t="s">
-        <v>2177</v>
+        <v>2178</v>
       </c>
       <c r="I863"/>
       <c r="J863"/>
     </row>
     <row r="864" spans="1:10">
       <c r="A864" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B864" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C864" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D864" t="s">
-        <v>2296</v>
+        <v>2297</v>
       </c>
       <c r="E864" t="s">
-        <v>2303</v>
+        <v>2304</v>
       </c>
       <c r="F864" t="s">
-        <v>2338</v>
+        <v>2339</v>
       </c>
       <c r="G864" t="s">
-        <v>2339</v>
+        <v>2340</v>
       </c>
       <c r="H864" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="I864"/>
       <c r="J864"/>
     </row>
     <row r="865" spans="1:10">
       <c r="A865" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B865" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C865" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D865" t="s">
-        <v>2296</v>
+        <v>2297</v>
       </c>
       <c r="E865" t="s">
-        <v>2303</v>
+        <v>2304</v>
       </c>
       <c r="F865" t="s">
-        <v>2340</v>
+        <v>2341</v>
       </c>
       <c r="G865" t="s">
-        <v>2341</v>
+        <v>2342</v>
       </c>
       <c r="H865" t="s">
-        <v>2342</v>
+        <v>2343</v>
       </c>
       <c r="I865"/>
       <c r="J865"/>
     </row>
     <row r="866" spans="1:10">
       <c r="A866" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B866" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C866" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D866" t="s">
-        <v>2296</v>
+        <v>2297</v>
       </c>
       <c r="E866" t="s">
-        <v>2303</v>
+        <v>2304</v>
       </c>
       <c r="F866" t="s">
-        <v>2343</v>
+        <v>2344</v>
       </c>
       <c r="G866" t="s">
-        <v>2344</v>
+        <v>2345</v>
       </c>
       <c r="H866" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="I866"/>
       <c r="J866"/>
     </row>
     <row r="867" spans="1:10">
       <c r="A867" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B867" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C867" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D867" t="s">
-        <v>2296</v>
+        <v>2297</v>
       </c>
       <c r="E867" t="s">
-        <v>2303</v>
+        <v>2304</v>
       </c>
       <c r="F867" t="s">
+        <v>2346</v>
+      </c>
+      <c r="G867" t="s">
         <v>2345</v>
-      </c>
-[...1 lines deleted...]
-        <v>2344</v>
       </c>
       <c r="H867" t="s">
         <v>16</v>
       </c>
       <c r="I867"/>
       <c r="J867"/>
     </row>
     <row r="868" spans="1:10">
       <c r="A868" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B868" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C868" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D868" t="s">
-        <v>2296</v>
+        <v>2297</v>
       </c>
       <c r="E868" t="s">
-        <v>2303</v>
+        <v>2304</v>
       </c>
       <c r="F868" t="s">
-        <v>2346</v>
+        <v>2347</v>
       </c>
       <c r="G868" t="s">
-        <v>2344</v>
+        <v>2345</v>
       </c>
       <c r="H868" t="s">
-        <v>2347</v>
+        <v>2348</v>
       </c>
       <c r="I868"/>
       <c r="J868"/>
     </row>
     <row r="869" spans="1:10">
       <c r="A869" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B869" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C869" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D869" t="s">
-        <v>2296</v>
+        <v>2297</v>
       </c>
       <c r="E869" t="s">
-        <v>2348</v>
+        <v>2349</v>
       </c>
       <c r="F869" t="s">
-        <v>2349</v>
+        <v>2350</v>
       </c>
       <c r="G869" t="s">
-        <v>2350</v>
+        <v>2351</v>
       </c>
       <c r="H869" t="s">
-        <v>2351</v>
+        <v>2352</v>
       </c>
       <c r="I869" t="s">
-        <v>2352</v>
+        <v>2353</v>
       </c>
       <c r="J869"/>
     </row>
     <row r="870" spans="1:10">
       <c r="A870" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B870" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C870" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D870" t="s">
-        <v>2296</v>
+        <v>2297</v>
       </c>
       <c r="E870" t="s">
-        <v>2348</v>
+        <v>2349</v>
       </c>
       <c r="F870" t="s">
-        <v>2353</v>
+        <v>2354</v>
       </c>
       <c r="G870" t="s">
-        <v>2350</v>
+        <v>2351</v>
       </c>
       <c r="H870" t="s">
         <v>16</v>
       </c>
       <c r="I870"/>
       <c r="J870"/>
     </row>
     <row r="871" spans="1:10">
       <c r="A871" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B871" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C871" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D871" t="s">
-        <v>2354</v>
+        <v>2355</v>
       </c>
       <c r="E871" t="s">
-        <v>2355</v>
+        <v>2356</v>
       </c>
       <c r="F871" t="s">
-        <v>2356</v>
+        <v>2357</v>
       </c>
       <c r="G871" t="s">
-        <v>2357</v>
+        <v>2358</v>
       </c>
       <c r="H871" t="s">
-        <v>2358</v>
+        <v>2359</v>
       </c>
       <c r="I871"/>
       <c r="J871"/>
     </row>
     <row r="872" spans="1:10">
       <c r="A872" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B872" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C872" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D872" t="s">
-        <v>2354</v>
+        <v>2355</v>
       </c>
       <c r="E872" t="s">
-        <v>2355</v>
+        <v>2356</v>
       </c>
       <c r="F872" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G872" t="s">
+        <v>2358</v>
+      </c>
+      <c r="H872" t="s">
         <v>2359</v>
       </c>
-      <c r="G872" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I872" t="s">
-        <v>2360</v>
+        <v>2361</v>
       </c>
       <c r="J872"/>
     </row>
     <row r="873" spans="1:10">
       <c r="A873" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B873" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C873" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D873" t="s">
-        <v>2361</v>
+        <v>2362</v>
       </c>
       <c r="E873" t="s">
-        <v>2362</v>
+        <v>2363</v>
       </c>
       <c r="F873" t="s">
-        <v>2363</v>
+        <v>2364</v>
       </c>
       <c r="G873" t="s">
-        <v>2364</v>
+        <v>2365</v>
       </c>
       <c r="H873" t="s">
         <v>16</v>
       </c>
       <c r="I873"/>
       <c r="J873"/>
     </row>
     <row r="874" spans="1:10">
       <c r="A874" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B874" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C874" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D874" t="s">
-        <v>2365</v>
+        <v>2366</v>
       </c>
       <c r="E874" t="s">
-        <v>2366</v>
+        <v>2367</v>
       </c>
       <c r="F874" t="s">
-        <v>2367</v>
+        <v>2368</v>
       </c>
       <c r="G874" t="s">
-        <v>2368</v>
+        <v>2369</v>
       </c>
       <c r="H874" t="s">
-        <v>2369</v>
+        <v>2370</v>
       </c>
       <c r="I874"/>
       <c r="J874"/>
     </row>
     <row r="875" spans="1:10">
       <c r="A875" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B875" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C875" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D875" t="s">
-        <v>2365</v>
+        <v>2366</v>
       </c>
       <c r="E875" t="s">
-        <v>2366</v>
+        <v>2367</v>
       </c>
       <c r="F875" t="s">
-        <v>2370</v>
+        <v>2371</v>
       </c>
       <c r="G875" t="s">
-        <v>2368</v>
+        <v>2369</v>
       </c>
       <c r="H875" t="s">
-        <v>2371</v>
+        <v>2372</v>
       </c>
       <c r="I875"/>
       <c r="J875"/>
     </row>
     <row r="876" spans="1:10">
       <c r="A876" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B876" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C876" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D876" t="s">
-        <v>2365</v>
+        <v>2366</v>
       </c>
       <c r="E876" t="s">
-        <v>2372</v>
+        <v>2373</v>
       </c>
       <c r="F876" t="s">
-        <v>2373</v>
+        <v>2374</v>
       </c>
       <c r="G876" t="s">
-        <v>2374</v>
+        <v>2375</v>
       </c>
       <c r="H876" t="s">
-        <v>1453</v>
+        <v>1454</v>
       </c>
       <c r="I876" t="s">
-        <v>1453</v>
+        <v>1454</v>
       </c>
       <c r="J876"/>
     </row>
     <row r="877" spans="1:10">
       <c r="A877" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B877" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C877" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D877" t="s">
-        <v>2375</v>
+        <v>2376</v>
       </c>
       <c r="E877" t="s">
-        <v>2376</v>
+        <v>2377</v>
       </c>
       <c r="F877" t="s">
-        <v>2377</v>
+        <v>2378</v>
       </c>
       <c r="G877" t="s">
-        <v>2378</v>
+        <v>2379</v>
       </c>
       <c r="H877" t="s">
-        <v>2379</v>
+        <v>2380</v>
       </c>
       <c r="I877"/>
       <c r="J877"/>
     </row>
     <row r="878" spans="1:10">
       <c r="A878" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B878" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C878" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D878" t="s">
-        <v>2375</v>
+        <v>2376</v>
       </c>
       <c r="E878" t="s">
-        <v>2376</v>
+        <v>2377</v>
       </c>
       <c r="F878" t="s">
-        <v>2380</v>
+        <v>2381</v>
       </c>
       <c r="G878" t="s">
-        <v>2378</v>
+        <v>2379</v>
       </c>
       <c r="H878" t="s">
-        <v>2381</v>
+        <v>2382</v>
       </c>
       <c r="I878"/>
       <c r="J878"/>
     </row>
     <row r="879" spans="1:10">
       <c r="A879" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B879" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C879" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D879" t="s">
-        <v>2375</v>
+        <v>2376</v>
       </c>
       <c r="E879" t="s">
-        <v>2376</v>
+        <v>2377</v>
       </c>
       <c r="F879" t="s">
-        <v>2382</v>
+        <v>2383</v>
       </c>
       <c r="G879" t="s">
-        <v>2378</v>
+        <v>2379</v>
       </c>
       <c r="H879" t="s">
-        <v>2383</v>
+        <v>2384</v>
       </c>
       <c r="I879" t="s">
-        <v>2384</v>
+        <v>2385</v>
       </c>
       <c r="J879"/>
     </row>
     <row r="880" spans="1:10">
       <c r="A880" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B880" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C880" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D880" t="s">
-        <v>2375</v>
+        <v>2376</v>
       </c>
       <c r="E880" t="s">
-        <v>2376</v>
+        <v>2377</v>
       </c>
       <c r="F880" t="s">
-        <v>2385</v>
+        <v>2386</v>
       </c>
       <c r="G880" t="s">
-        <v>2386</v>
+        <v>2387</v>
       </c>
       <c r="H880" t="s">
-        <v>2387</v>
+        <v>2388</v>
       </c>
       <c r="I880"/>
       <c r="J880"/>
     </row>
     <row r="881" spans="1:10">
       <c r="A881" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B881" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C881" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D881" t="s">
-        <v>2375</v>
+        <v>2376</v>
       </c>
       <c r="E881" t="s">
-        <v>2376</v>
+        <v>2377</v>
       </c>
       <c r="F881" t="s">
-        <v>2388</v>
+        <v>2389</v>
       </c>
       <c r="G881" t="s">
-        <v>2389</v>
+        <v>2390</v>
       </c>
       <c r="H881" t="s">
-        <v>2390</v>
+        <v>2391</v>
       </c>
       <c r="I881" t="s">
-        <v>2390</v>
+        <v>2391</v>
       </c>
       <c r="J881"/>
     </row>
     <row r="882" spans="1:10">
       <c r="A882" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B882" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C882" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D882" t="s">
-        <v>2375</v>
+        <v>2376</v>
       </c>
       <c r="E882" t="s">
-        <v>2391</v>
+        <v>2392</v>
       </c>
       <c r="F882" t="s">
-        <v>2392</v>
+        <v>2393</v>
       </c>
       <c r="G882" t="s">
-        <v>2393</v>
+        <v>2394</v>
       </c>
       <c r="H882" t="s">
-        <v>2394</v>
+        <v>2395</v>
       </c>
       <c r="I882"/>
       <c r="J882"/>
     </row>
     <row r="883" spans="1:10">
       <c r="A883" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B883" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C883" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D883" t="s">
-        <v>2375</v>
+        <v>2376</v>
       </c>
       <c r="E883" t="s">
-        <v>2391</v>
+        <v>2392</v>
       </c>
       <c r="F883" t="s">
-        <v>2395</v>
+        <v>2396</v>
       </c>
       <c r="G883" t="s">
-        <v>2396</v>
+        <v>2397</v>
       </c>
       <c r="H883" t="s">
-        <v>2397</v>
+        <v>2398</v>
       </c>
       <c r="I883" t="s">
-        <v>2398</v>
+        <v>2399</v>
       </c>
       <c r="J883"/>
     </row>
     <row r="884" spans="1:10">
       <c r="A884" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B884" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C884" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D884" t="s">
-        <v>2375</v>
+        <v>2376</v>
       </c>
       <c r="E884" t="s">
-        <v>2391</v>
+        <v>2392</v>
       </c>
       <c r="F884" t="s">
-        <v>2399</v>
+        <v>2400</v>
       </c>
       <c r="G884" t="s">
-        <v>2396</v>
+        <v>2397</v>
       </c>
       <c r="H884" t="s">
-        <v>2397</v>
+        <v>2398</v>
       </c>
       <c r="I884" t="s">
-        <v>2397</v>
+        <v>2398</v>
       </c>
       <c r="J884"/>
     </row>
     <row r="885" spans="1:10">
       <c r="A885" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B885" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C885" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D885" t="s">
-        <v>2375</v>
+        <v>2376</v>
       </c>
       <c r="E885" t="s">
-        <v>2391</v>
+        <v>2392</v>
       </c>
       <c r="F885" t="s">
-        <v>2400</v>
+        <v>2401</v>
       </c>
       <c r="G885" t="s">
-        <v>2396</v>
+        <v>2397</v>
       </c>
       <c r="H885" t="s">
-        <v>2397</v>
+        <v>2398</v>
       </c>
       <c r="I885" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="J885"/>
     </row>
     <row r="886" spans="1:10">
       <c r="A886" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B886" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C886" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D886" t="s">
-        <v>2375</v>
+        <v>2376</v>
       </c>
       <c r="E886" t="s">
-        <v>2391</v>
+        <v>2392</v>
       </c>
       <c r="F886" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="G886" t="s">
-        <v>2396</v>
+        <v>2397</v>
       </c>
       <c r="H886" t="s">
-        <v>2403</v>
+        <v>2404</v>
       </c>
       <c r="I886"/>
       <c r="J886"/>
     </row>
     <row r="887" spans="1:10">
       <c r="A887" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B887" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C887" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D887" t="s">
-        <v>2375</v>
+        <v>2376</v>
       </c>
       <c r="E887" t="s">
-        <v>2391</v>
+        <v>2392</v>
       </c>
       <c r="F887" t="s">
-        <v>2404</v>
+        <v>2405</v>
       </c>
       <c r="G887" t="s">
-        <v>2405</v>
+        <v>2406</v>
       </c>
       <c r="H887" t="s">
-        <v>2406</v>
+        <v>2407</v>
       </c>
       <c r="I887"/>
       <c r="J887"/>
     </row>
     <row r="888" spans="1:10">
       <c r="A888" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B888" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C888" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D888" t="s">
-        <v>2375</v>
+        <v>2376</v>
       </c>
       <c r="E888" t="s">
-        <v>2391</v>
+        <v>2392</v>
       </c>
       <c r="F888" t="s">
-        <v>2407</v>
+        <v>2408</v>
       </c>
       <c r="G888" t="s">
-        <v>2408</v>
+        <v>2409</v>
       </c>
       <c r="H888" t="s">
-        <v>2409</v>
+        <v>2410</v>
       </c>
       <c r="I888"/>
       <c r="J888"/>
     </row>
     <row r="889" spans="1:10">
       <c r="A889" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B889" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C889" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D889" t="s">
-        <v>2375</v>
+        <v>2376</v>
       </c>
       <c r="E889" t="s">
-        <v>2391</v>
+        <v>2392</v>
       </c>
       <c r="F889" t="s">
-        <v>2410</v>
+        <v>2411</v>
       </c>
       <c r="G889" t="s">
-        <v>2411</v>
+        <v>2412</v>
       </c>
       <c r="H889" t="s">
-        <v>2412</v>
+        <v>2413</v>
       </c>
       <c r="I889"/>
       <c r="J889"/>
     </row>
     <row r="890" spans="1:10">
       <c r="A890" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B890" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C890" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D890" t="s">
-        <v>2375</v>
+        <v>2376</v>
       </c>
       <c r="E890" t="s">
-        <v>2391</v>
+        <v>2392</v>
       </c>
       <c r="F890" t="s">
-        <v>2413</v>
+        <v>2414</v>
       </c>
       <c r="G890" t="s">
-        <v>2411</v>
+        <v>2412</v>
       </c>
       <c r="H890" t="s">
-        <v>2414</v>
+        <v>2415</v>
       </c>
       <c r="I890"/>
       <c r="J890"/>
     </row>
     <row r="891" spans="1:10">
       <c r="A891" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B891" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C891" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="D891" t="s">
-        <v>2375</v>
+        <v>2376</v>
       </c>
       <c r="E891" t="s">
-        <v>2391</v>
+        <v>2392</v>
       </c>
       <c r="F891" t="s">
+        <v>2416</v>
+      </c>
+      <c r="G891" t="s">
+        <v>2412</v>
+      </c>
+      <c r="H891" t="s">
         <v>2415</v>
       </c>
-      <c r="G891" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I891" t="s">
-        <v>2414</v>
+        <v>2415</v>
       </c>
       <c r="J891"/>
     </row>
     <row r="892" spans="1:10">
       <c r="A892" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B892" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C892" t="s">
-        <v>2416</v>
+        <v>2417</v>
       </c>
       <c r="D892" t="s">
-        <v>2417</v>
+        <v>2418</v>
       </c>
       <c r="E892" t="s">
-        <v>2418</v>
+        <v>2419</v>
       </c>
       <c r="F892" t="s">
-        <v>2419</v>
+        <v>2420</v>
       </c>
       <c r="G892" t="s">
-        <v>2420</v>
+        <v>2421</v>
       </c>
       <c r="H892" t="s">
         <v>16</v>
       </c>
       <c r="I892"/>
       <c r="J892"/>
     </row>
     <row r="893" spans="1:10">
       <c r="A893" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B893" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C893" t="s">
-        <v>2421</v>
+        <v>2422</v>
       </c>
       <c r="D893" t="s">
-        <v>2422</v>
+        <v>2423</v>
       </c>
       <c r="E893" t="s">
-        <v>2423</v>
+        <v>2424</v>
       </c>
       <c r="F893" t="s">
-        <v>2424</v>
+        <v>2425</v>
       </c>
       <c r="G893" t="s">
-        <v>2425</v>
+        <v>2426</v>
       </c>
       <c r="H893" t="s">
-        <v>2426</v>
+        <v>2427</v>
       </c>
       <c r="I893"/>
       <c r="J893" t="s">
-        <v>2426</v>
+        <v>2427</v>
       </c>
     </row>
     <row r="894" spans="1:10">
       <c r="A894" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B894" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C894" t="s">
-        <v>2421</v>
+        <v>2422</v>
       </c>
       <c r="D894" t="s">
-        <v>2422</v>
+        <v>2423</v>
       </c>
       <c r="E894" t="s">
-        <v>2423</v>
+        <v>2424</v>
       </c>
       <c r="F894" t="s">
-        <v>2427</v>
+        <v>2428</v>
       </c>
       <c r="G894" t="s">
-        <v>2425</v>
+        <v>2426</v>
       </c>
       <c r="H894" t="s">
-        <v>2428</v>
+        <v>2429</v>
       </c>
       <c r="I894"/>
       <c r="J894"/>
     </row>
     <row r="895" spans="1:10">
       <c r="A895" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B895" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C895" t="s">
-        <v>2421</v>
+        <v>2422</v>
       </c>
       <c r="D895" t="s">
-        <v>2422</v>
+        <v>2423</v>
       </c>
       <c r="E895" t="s">
-        <v>2423</v>
+        <v>2424</v>
       </c>
       <c r="F895" t="s">
-        <v>2429</v>
+        <v>2430</v>
       </c>
       <c r="G895" t="s">
-        <v>2430</v>
+        <v>2431</v>
       </c>
       <c r="H895" t="s">
-        <v>2431</v>
+        <v>2432</v>
       </c>
       <c r="I895"/>
       <c r="J895"/>
     </row>
     <row r="896" spans="1:10">
       <c r="A896" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B896" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C896" t="s">
-        <v>2421</v>
+        <v>2422</v>
       </c>
       <c r="D896" t="s">
-        <v>2422</v>
+        <v>2423</v>
       </c>
       <c r="E896" t="s">
-        <v>2423</v>
+        <v>2424</v>
       </c>
       <c r="F896" t="s">
-        <v>2432</v>
+        <v>2433</v>
       </c>
       <c r="G896" t="s">
-        <v>2430</v>
+        <v>2431</v>
       </c>
       <c r="H896" t="s">
-        <v>2433</v>
+        <v>2434</v>
       </c>
       <c r="I896"/>
       <c r="J896"/>
     </row>
     <row r="897" spans="1:10">
       <c r="A897" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B897" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C897" t="s">
-        <v>2421</v>
+        <v>2422</v>
       </c>
       <c r="D897" t="s">
-        <v>2422</v>
+        <v>2423</v>
       </c>
       <c r="E897" t="s">
-        <v>2423</v>
+        <v>2424</v>
       </c>
       <c r="F897" t="s">
+        <v>2435</v>
+      </c>
+      <c r="G897" t="s">
+        <v>2431</v>
+      </c>
+      <c r="H897" t="s">
         <v>2434</v>
       </c>
-      <c r="G897" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I897" t="s">
-        <v>2435</v>
+        <v>2436</v>
       </c>
       <c r="J897"/>
     </row>
     <row r="898" spans="1:10">
       <c r="A898" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B898" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C898" t="s">
-        <v>2421</v>
+        <v>2422</v>
       </c>
       <c r="D898" t="s">
-        <v>2422</v>
+        <v>2423</v>
       </c>
       <c r="E898" t="s">
-        <v>2423</v>
+        <v>2424</v>
       </c>
       <c r="F898" t="s">
-        <v>2436</v>
+        <v>2437</v>
       </c>
       <c r="G898" t="s">
-        <v>2430</v>
+        <v>2431</v>
       </c>
       <c r="H898" t="s">
-        <v>2437</v>
+        <v>2438</v>
       </c>
       <c r="I898"/>
       <c r="J898"/>
     </row>
     <row r="899" spans="1:10">
       <c r="A899" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B899" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C899" t="s">
-        <v>2421</v>
+        <v>2422</v>
       </c>
       <c r="D899" t="s">
-        <v>2438</v>
+        <v>2439</v>
       </c>
       <c r="E899" t="s">
-        <v>2439</v>
+        <v>2440</v>
       </c>
       <c r="F899" t="s">
-        <v>2440</v>
+        <v>2441</v>
       </c>
       <c r="G899" t="s">
-        <v>2441</v>
+        <v>2442</v>
       </c>
       <c r="H899" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="I899"/>
       <c r="J899"/>
     </row>
     <row r="900" spans="1:10">
       <c r="A900" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B900" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C900" t="s">
-        <v>2421</v>
+        <v>2422</v>
       </c>
       <c r="D900" t="s">
-        <v>2438</v>
+        <v>2439</v>
       </c>
       <c r="E900" t="s">
-        <v>2439</v>
+        <v>2440</v>
       </c>
       <c r="F900" t="s">
+        <v>2443</v>
+      </c>
+      <c r="G900" t="s">
         <v>2442</v>
       </c>
-      <c r="G900" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H900" t="s">
-        <v>2122</v>
+        <v>2123</v>
       </c>
       <c r="I900"/>
       <c r="J900"/>
     </row>
     <row r="901" spans="1:10">
       <c r="A901" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B901" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C901" t="s">
-        <v>2421</v>
+        <v>2422</v>
       </c>
       <c r="D901" t="s">
-        <v>2438</v>
+        <v>2439</v>
       </c>
       <c r="E901" t="s">
-        <v>2439</v>
+        <v>2440</v>
       </c>
       <c r="F901" t="s">
-        <v>2443</v>
+        <v>2444</v>
       </c>
       <c r="G901" t="s">
-        <v>2441</v>
+        <v>2442</v>
       </c>
       <c r="H901" t="s">
-        <v>2444</v>
+        <v>2445</v>
       </c>
       <c r="I901"/>
       <c r="J901"/>
     </row>
     <row r="902" spans="1:10">
       <c r="A902" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B902" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C902" t="s">
-        <v>2421</v>
+        <v>2422</v>
       </c>
       <c r="D902" t="s">
-        <v>2438</v>
+        <v>2439</v>
       </c>
       <c r="E902" t="s">
-        <v>2445</v>
+        <v>2446</v>
       </c>
       <c r="F902" t="s">
-        <v>2446</v>
+        <v>2447</v>
       </c>
       <c r="G902" t="s">
-        <v>2447</v>
+        <v>2448</v>
       </c>
       <c r="H902" t="s">
-        <v>2426</v>
+        <v>2427</v>
       </c>
       <c r="I902"/>
       <c r="J902" t="s">
-        <v>2448</v>
+        <v>2449</v>
       </c>
     </row>
     <row r="903" spans="1:10">
       <c r="A903" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B903" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C903" t="s">
-        <v>2421</v>
+        <v>2422</v>
       </c>
       <c r="D903" t="s">
-        <v>2438</v>
+        <v>2439</v>
       </c>
       <c r="E903" t="s">
-        <v>2445</v>
+        <v>2446</v>
       </c>
       <c r="F903" t="s">
-        <v>2449</v>
+        <v>2450</v>
       </c>
       <c r="G903" t="s">
-        <v>2447</v>
+        <v>2448</v>
       </c>
       <c r="H903" t="s">
-        <v>2450</v>
+        <v>2451</v>
       </c>
       <c r="I903"/>
       <c r="J903"/>
     </row>
     <row r="904" spans="1:10">
       <c r="A904" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B904" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C904" t="s">
-        <v>2421</v>
+        <v>2422</v>
       </c>
       <c r="D904" t="s">
-        <v>2438</v>
+        <v>2439</v>
       </c>
       <c r="E904" t="s">
-        <v>2445</v>
+        <v>2446</v>
       </c>
       <c r="F904" t="s">
-        <v>2451</v>
+        <v>2452</v>
       </c>
       <c r="G904" t="s">
-        <v>2447</v>
+        <v>2448</v>
       </c>
       <c r="H904" t="s">
-        <v>2097</v>
+        <v>2098</v>
       </c>
       <c r="I904"/>
       <c r="J904"/>
     </row>
     <row r="905" spans="1:10">
       <c r="A905" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B905" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C905" t="s">
-        <v>2421</v>
+        <v>2422</v>
       </c>
       <c r="D905" t="s">
-        <v>2438</v>
+        <v>2439</v>
       </c>
       <c r="E905" t="s">
-        <v>2445</v>
+        <v>2446</v>
       </c>
       <c r="F905" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G905" t="s">
-        <v>2447</v>
+        <v>2448</v>
       </c>
       <c r="H905" t="s">
-        <v>2453</v>
+        <v>2454</v>
       </c>
       <c r="I905"/>
       <c r="J905" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="906" spans="1:10">
       <c r="A906" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B906" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C906" t="s">
-        <v>2421</v>
+        <v>2422</v>
       </c>
       <c r="D906" t="s">
-        <v>2438</v>
+        <v>2439</v>
       </c>
       <c r="E906" t="s">
-        <v>2445</v>
+        <v>2446</v>
       </c>
       <c r="F906" t="s">
-        <v>2454</v>
+        <v>2455</v>
       </c>
       <c r="G906" t="s">
-        <v>2447</v>
+        <v>2448</v>
       </c>
       <c r="H906" t="s">
-        <v>2455</v>
+        <v>2456</v>
       </c>
       <c r="I906"/>
       <c r="J906"/>
     </row>
     <row r="907" spans="1:10">
       <c r="A907" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B907" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C907" t="s">
-        <v>2421</v>
+        <v>2422</v>
       </c>
       <c r="D907" t="s">
-        <v>2438</v>
+        <v>2439</v>
       </c>
       <c r="E907" t="s">
-        <v>2456</v>
+        <v>2457</v>
       </c>
       <c r="F907" t="s">
-        <v>2457</v>
+        <v>2458</v>
       </c>
       <c r="G907" t="s">
-        <v>2458</v>
+        <v>2459</v>
       </c>
       <c r="H907" t="s">
-        <v>2459</v>
+        <v>2460</v>
       </c>
       <c r="I907"/>
       <c r="J907"/>
     </row>
     <row r="908" spans="1:10">
       <c r="A908" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B908" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C908" t="s">
-        <v>2421</v>
+        <v>2422</v>
       </c>
       <c r="D908" t="s">
-        <v>2438</v>
+        <v>2439</v>
       </c>
       <c r="E908" t="s">
-        <v>2460</v>
+        <v>2461</v>
       </c>
       <c r="F908" t="s">
-        <v>2461</v>
+        <v>2462</v>
       </c>
       <c r="G908" t="s">
-        <v>2462</v>
+        <v>2463</v>
       </c>
       <c r="H908" t="s">
-        <v>2463</v>
+        <v>2464</v>
       </c>
       <c r="I908"/>
       <c r="J908"/>
     </row>
     <row r="909" spans="1:10">
       <c r="A909" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B909" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C909" t="s">
-        <v>2421</v>
+        <v>2422</v>
       </c>
       <c r="D909" t="s">
-        <v>2438</v>
+        <v>2439</v>
       </c>
       <c r="E909" t="s">
-        <v>2460</v>
+        <v>2461</v>
       </c>
       <c r="F909" t="s">
-        <v>2464</v>
+        <v>2465</v>
       </c>
       <c r="G909" t="s">
-        <v>2462</v>
+        <v>2463</v>
       </c>
       <c r="H909" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
       <c r="I909"/>
       <c r="J909"/>
     </row>
     <row r="910" spans="1:10">
       <c r="A910" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B910" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C910" t="s">
-        <v>2421</v>
+        <v>2422</v>
       </c>
       <c r="D910" t="s">
-        <v>2438</v>
+        <v>2439</v>
       </c>
       <c r="E910" t="s">
-        <v>2460</v>
+        <v>2461</v>
       </c>
       <c r="F910" t="s">
-        <v>2465</v>
+        <v>2466</v>
       </c>
       <c r="G910" t="s">
-        <v>2462</v>
+        <v>2463</v>
       </c>
       <c r="H910" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
       <c r="I910" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
       <c r="J910"/>
     </row>
     <row r="911" spans="1:10">
       <c r="A911" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B911" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C911" t="s">
-        <v>2421</v>
+        <v>2422</v>
       </c>
       <c r="D911" t="s">
-        <v>2438</v>
+        <v>2439</v>
       </c>
       <c r="E911" t="s">
-        <v>2460</v>
+        <v>2461</v>
       </c>
       <c r="F911" t="s">
-        <v>2466</v>
+        <v>2467</v>
       </c>
       <c r="G911" t="s">
-        <v>2462</v>
+        <v>2463</v>
       </c>
       <c r="H911" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
       <c r="I911" t="s">
-        <v>2467</v>
+        <v>2468</v>
       </c>
       <c r="J911"/>
     </row>
     <row r="912" spans="1:10">
       <c r="A912" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B912" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C912" t="s">
-        <v>2421</v>
+        <v>2422</v>
       </c>
       <c r="D912" t="s">
-        <v>2438</v>
+        <v>2439</v>
       </c>
       <c r="E912" t="s">
-        <v>2468</v>
+        <v>2469</v>
       </c>
       <c r="F912" t="s">
-        <v>2469</v>
+        <v>2470</v>
       </c>
       <c r="G912" t="s">
-        <v>2470</v>
+        <v>2471</v>
       </c>
       <c r="H912" t="s">
-        <v>1494</v>
+        <v>1495</v>
       </c>
       <c r="I912"/>
       <c r="J912"/>
     </row>
     <row r="913" spans="1:10">
       <c r="A913" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B913" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C913" t="s">
-        <v>2421</v>
+        <v>2422</v>
       </c>
       <c r="D913" t="s">
-        <v>2438</v>
+        <v>2439</v>
       </c>
       <c r="E913" t="s">
-        <v>2471</v>
+        <v>2472</v>
       </c>
       <c r="F913" t="s">
-        <v>2472</v>
+        <v>2473</v>
       </c>
       <c r="G913" t="s">
-        <v>2473</v>
+        <v>2474</v>
       </c>
       <c r="H913" t="s">
-        <v>1258</v>
+        <v>1259</v>
       </c>
       <c r="I913"/>
       <c r="J913"/>
     </row>
     <row r="914" spans="1:10">
       <c r="A914" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B914" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C914" t="s">
-        <v>2421</v>
+        <v>2422</v>
       </c>
       <c r="D914" t="s">
-        <v>2438</v>
+        <v>2439</v>
       </c>
       <c r="E914" t="s">
-        <v>2471</v>
+        <v>2472</v>
       </c>
       <c r="F914" t="s">
+        <v>2475</v>
+      </c>
+      <c r="G914" t="s">
         <v>2474</v>
       </c>
-      <c r="G914" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H914" t="s">
-        <v>2475</v>
+        <v>2476</v>
       </c>
       <c r="I914"/>
       <c r="J914"/>
     </row>
     <row r="915" spans="1:10">
       <c r="A915" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B915" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C915" t="s">
-        <v>2421</v>
+        <v>2422</v>
       </c>
       <c r="D915" t="s">
-        <v>2438</v>
+        <v>2439</v>
       </c>
       <c r="E915" t="s">
-        <v>2476</v>
+        <v>2477</v>
       </c>
       <c r="F915" t="s">
-        <v>2477</v>
+        <v>2478</v>
       </c>
       <c r="G915" t="s">
-        <v>2478</v>
+        <v>2479</v>
       </c>
       <c r="H915" t="s">
-        <v>2479</v>
+        <v>2480</v>
       </c>
       <c r="I915"/>
       <c r="J915"/>
     </row>
     <row r="916" spans="1:10">
       <c r="A916" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B916" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C916" t="s">
-        <v>2421</v>
+        <v>2422</v>
       </c>
       <c r="D916" t="s">
-        <v>2438</v>
+        <v>2439</v>
       </c>
       <c r="E916" t="s">
-        <v>2476</v>
+        <v>2477</v>
       </c>
       <c r="F916" t="s">
-        <v>2480</v>
+        <v>2481</v>
       </c>
       <c r="G916" t="s">
-        <v>2478</v>
+        <v>2479</v>
       </c>
       <c r="H916" t="s">
-        <v>2481</v>
+        <v>2482</v>
       </c>
       <c r="I916"/>
       <c r="J916"/>
     </row>
     <row r="917" spans="1:10">
       <c r="A917" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B917" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C917" t="s">
-        <v>2421</v>
+        <v>2422</v>
       </c>
       <c r="D917" t="s">
-        <v>2438</v>
+        <v>2439</v>
       </c>
       <c r="E917" t="s">
-        <v>2476</v>
+        <v>2477</v>
       </c>
       <c r="F917" t="s">
-        <v>2482</v>
+        <v>2483</v>
       </c>
       <c r="G917" t="s">
-        <v>2483</v>
+        <v>2484</v>
       </c>
       <c r="H917" t="s">
-        <v>1905</v>
+        <v>1906</v>
       </c>
       <c r="I917"/>
       <c r="J917"/>
     </row>
     <row r="918" spans="1:10">
       <c r="A918" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B918" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C918" t="s">
-        <v>2421</v>
+        <v>2422</v>
       </c>
       <c r="D918" t="s">
-        <v>2438</v>
+        <v>2439</v>
       </c>
       <c r="E918" t="s">
-        <v>2476</v>
+        <v>2477</v>
       </c>
       <c r="F918" t="s">
+        <v>2485</v>
+      </c>
+      <c r="G918" t="s">
         <v>2484</v>
       </c>
-      <c r="G918" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H918" t="s">
-        <v>2485</v>
+        <v>2486</v>
       </c>
       <c r="I918"/>
       <c r="J918"/>
     </row>
     <row r="919" spans="1:10">
       <c r="A919" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B919" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C919" t="s">
-        <v>2421</v>
+        <v>2422</v>
       </c>
       <c r="D919" t="s">
-        <v>2438</v>
+        <v>2439</v>
       </c>
       <c r="E919" t="s">
-        <v>2486</v>
+        <v>2487</v>
       </c>
       <c r="F919" t="s">
-        <v>2487</v>
+        <v>2488</v>
       </c>
       <c r="G919" t="s">
-        <v>2488</v>
+        <v>2489</v>
       </c>
       <c r="H919" t="s">
-        <v>2489</v>
+        <v>2490</v>
       </c>
       <c r="I919"/>
       <c r="J919"/>
     </row>
     <row r="920" spans="1:10">
       <c r="A920" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B920" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C920" t="s">
-        <v>2421</v>
+        <v>2422</v>
       </c>
       <c r="D920" t="s">
-        <v>2438</v>
+        <v>2439</v>
       </c>
       <c r="E920" t="s">
-        <v>2486</v>
+        <v>2487</v>
       </c>
       <c r="F920" t="s">
-        <v>2490</v>
+        <v>2491</v>
       </c>
       <c r="G920" t="s">
-        <v>2491</v>
+        <v>2492</v>
       </c>
       <c r="H920" t="s">
-        <v>2492</v>
+        <v>2493</v>
       </c>
       <c r="I920" t="s">
-        <v>2492</v>
+        <v>2493</v>
       </c>
       <c r="J920"/>
     </row>
     <row r="921" spans="1:10">
       <c r="A921" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B921" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C921" t="s">
-        <v>2421</v>
+        <v>2422</v>
       </c>
       <c r="D921" t="s">
-        <v>2438</v>
+        <v>2439</v>
       </c>
       <c r="E921" t="s">
-        <v>2486</v>
+        <v>2487</v>
       </c>
       <c r="F921" t="s">
-        <v>2493</v>
+        <v>2494</v>
       </c>
       <c r="G921" t="s">
-        <v>2491</v>
+        <v>2492</v>
       </c>
       <c r="H921" t="s">
-        <v>2494</v>
+        <v>2495</v>
       </c>
       <c r="I921"/>
       <c r="J921"/>
     </row>
     <row r="922" spans="1:10">
       <c r="A922" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B922" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C922" t="s">
-        <v>2421</v>
+        <v>2422</v>
       </c>
       <c r="D922" t="s">
-        <v>2438</v>
+        <v>2439</v>
       </c>
       <c r="E922" t="s">
-        <v>2486</v>
+        <v>2487</v>
       </c>
       <c r="F922" t="s">
-        <v>2495</v>
+        <v>2496</v>
       </c>
       <c r="G922" t="s">
-        <v>2496</v>
+        <v>2497</v>
       </c>
       <c r="H922" t="s">
         <v>539</v>
       </c>
       <c r="I922"/>
       <c r="J922"/>
     </row>
     <row r="923" spans="1:10">
       <c r="A923" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B923" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C923" t="s">
-        <v>2421</v>
+        <v>2422</v>
       </c>
       <c r="D923" t="s">
-        <v>2438</v>
+        <v>2439</v>
       </c>
       <c r="E923" t="s">
-        <v>2486</v>
+        <v>2487</v>
       </c>
       <c r="F923" t="s">
+        <v>2498</v>
+      </c>
+      <c r="G923" t="s">
         <v>2497</v>
       </c>
-      <c r="G923" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H923" t="s">
-        <v>2306</v>
+        <v>2307</v>
       </c>
       <c r="I923"/>
       <c r="J923"/>
     </row>
     <row r="924" spans="1:10">
       <c r="A924" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B924" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C924" t="s">
-        <v>2421</v>
+        <v>2422</v>
       </c>
       <c r="D924" t="s">
-        <v>2438</v>
+        <v>2439</v>
       </c>
       <c r="E924" t="s">
-        <v>2486</v>
+        <v>2487</v>
       </c>
       <c r="F924" t="s">
-        <v>2498</v>
+        <v>2499</v>
       </c>
       <c r="G924" t="s">
-        <v>2496</v>
+        <v>2497</v>
       </c>
       <c r="H924" t="s">
-        <v>2499</v>
+        <v>2500</v>
       </c>
       <c r="I924"/>
       <c r="J924"/>
     </row>
     <row r="925" spans="1:10">
       <c r="A925" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B925" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C925" t="s">
-        <v>2421</v>
+        <v>2422</v>
       </c>
       <c r="D925" t="s">
-        <v>2438</v>
+        <v>2439</v>
       </c>
       <c r="E925" t="s">
-        <v>2486</v>
+        <v>2487</v>
       </c>
       <c r="F925" t="s">
-        <v>2500</v>
+        <v>2501</v>
       </c>
       <c r="G925" t="s">
-        <v>2496</v>
+        <v>2497</v>
       </c>
       <c r="H925" t="s">
-        <v>2501</v>
+        <v>2502</v>
       </c>
       <c r="I925"/>
       <c r="J925"/>
     </row>
     <row r="926" spans="1:10">
       <c r="A926" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B926" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C926" t="s">
-        <v>2421</v>
+        <v>2422</v>
       </c>
       <c r="D926" t="s">
-        <v>2438</v>
+        <v>2439</v>
       </c>
       <c r="E926" t="s">
-        <v>2486</v>
+        <v>2487</v>
       </c>
       <c r="F926" t="s">
-        <v>2502</v>
+        <v>2503</v>
       </c>
       <c r="G926" t="s">
-        <v>2503</v>
+        <v>2504</v>
       </c>
       <c r="H926" t="s">
-        <v>2504</v>
+        <v>2505</v>
       </c>
       <c r="I926"/>
       <c r="J926"/>
     </row>
     <row r="927" spans="1:10">
       <c r="A927" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B927" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C927" t="s">
-        <v>2421</v>
+        <v>2422</v>
       </c>
       <c r="D927" t="s">
-        <v>2438</v>
+        <v>2439</v>
       </c>
       <c r="E927" t="s">
-        <v>2486</v>
+        <v>2487</v>
       </c>
       <c r="F927" t="s">
-        <v>2505</v>
+        <v>2506</v>
       </c>
       <c r="G927" t="s">
-        <v>2503</v>
+        <v>2504</v>
       </c>
       <c r="H927" t="s">
-        <v>2506</v>
+        <v>2507</v>
       </c>
       <c r="I927"/>
       <c r="J927"/>
     </row>
     <row r="928" spans="1:10">
       <c r="A928" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B928" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C928" t="s">
-        <v>2421</v>
+        <v>2422</v>
       </c>
       <c r="D928" t="s">
-        <v>2438</v>
+        <v>2439</v>
       </c>
       <c r="E928" t="s">
-        <v>2507</v>
+        <v>2508</v>
       </c>
       <c r="F928" t="s">
-        <v>2508</v>
+        <v>2509</v>
       </c>
       <c r="G928" t="s">
-        <v>2509</v>
+        <v>2510</v>
       </c>
       <c r="H928" t="s">
-        <v>2510</v>
+        <v>2511</v>
       </c>
       <c r="I928"/>
       <c r="J928"/>
     </row>
     <row r="929" spans="1:10">
       <c r="A929" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B929" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C929" t="s">
-        <v>2421</v>
+        <v>2422</v>
       </c>
       <c r="D929" t="s">
-        <v>2438</v>
+        <v>2439</v>
       </c>
       <c r="E929" t="s">
-        <v>2507</v>
+        <v>2508</v>
       </c>
       <c r="F929" t="s">
-        <v>2511</v>
+        <v>2512</v>
       </c>
       <c r="G929" t="s">
-        <v>2512</v>
+        <v>2513</v>
       </c>
       <c r="H929" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
       <c r="I929"/>
       <c r="J929"/>
     </row>
     <row r="930" spans="1:10">
       <c r="A930" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B930" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C930" t="s">
-        <v>2421</v>
+        <v>2422</v>
       </c>
       <c r="D930" t="s">
-        <v>2513</v>
+        <v>2514</v>
       </c>
       <c r="E930" t="s">
-        <v>2514</v>
+        <v>2515</v>
       </c>
       <c r="F930" t="s">
-        <v>2515</v>
+        <v>2516</v>
       </c>
       <c r="G930" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="H930" t="s">
-        <v>2165</v>
+        <v>2166</v>
       </c>
       <c r="I930"/>
       <c r="J930"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>