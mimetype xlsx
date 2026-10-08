--- v0 (2026-06-15)
+++ v1 (2026-10-08)
@@ -2762,57 +2762,57 @@
   <si>
     <t>Spheniscus</t>
   </si>
   <si>
     <t>STRIGIFORMES</t>
   </si>
   <si>
     <t>Strigidae</t>
   </si>
   <si>
     <t>Asio flammeus</t>
   </si>
   <si>
     <t>Asio</t>
   </si>
   <si>
     <t>flammeus</t>
   </si>
   <si>
     <t>Athene cunicularia</t>
   </si>
   <si>
     <t>Athene</t>
   </si>
   <si>
-    <t>Bubo virginianus</t>
+    <t>Bubo nacurutu</t>
   </si>
   <si>
     <t>Bubo</t>
   </si>
   <si>
-    <t>virginianus</t>
+    <t>nacurutu</t>
   </si>
   <si>
     <t>Megascops choliba</t>
   </si>
   <si>
     <t>Megascops</t>
   </si>
   <si>
     <t>choliba</t>
   </si>
   <si>
     <t>Tytonidae</t>
   </si>
   <si>
     <t>Tyto furcata</t>
   </si>
   <si>
     <t>Tyto</t>
   </si>
   <si>
     <t>furcata</t>
   </si>
   <si>
     <t>SULIFORMES</t>
   </si>
@@ -2903,50 +2903,149 @@
   <si>
     <t>Arhynchobatidae</t>
   </si>
   <si>
     <t>Psammobatis extenta</t>
   </si>
   <si>
     <t>Psammobatis</t>
   </si>
   <si>
     <t>extenta</t>
   </si>
   <si>
     <t xml:space="preserve">Sympterygia bonapartii </t>
   </si>
   <si>
     <t>Sympterygia</t>
   </si>
   <si>
     <t xml:space="preserve">bonapartii </t>
   </si>
   <si>
     <t>MAMMALIA</t>
   </si>
   <si>
+    <t>ARTIODACTYLA</t>
+  </si>
+  <si>
+    <t>Balaenidae</t>
+  </si>
+  <si>
+    <t>Eubalaena australis</t>
+  </si>
+  <si>
+    <t>Eubalaena</t>
+  </si>
+  <si>
+    <t>australis</t>
+  </si>
+  <si>
+    <t>Cervidae</t>
+  </si>
+  <si>
+    <t>Axis axis</t>
+  </si>
+  <si>
+    <t>Axis</t>
+  </si>
+  <si>
+    <t>axis</t>
+  </si>
+  <si>
+    <t>Ozotoceros bezoarticus</t>
+  </si>
+  <si>
+    <t>Ozotoceros</t>
+  </si>
+  <si>
+    <t>bezoarticus</t>
+  </si>
+  <si>
+    <t>Ozotoceros bezoarticus subsp. celer</t>
+  </si>
+  <si>
+    <t>celer</t>
+  </si>
+  <si>
+    <t>Delphinidae</t>
+  </si>
+  <si>
+    <t>Globicephala melas</t>
+  </si>
+  <si>
+    <t>Globicephala</t>
+  </si>
+  <si>
+    <t>melas</t>
+  </si>
+  <si>
+    <t>Tursiops truncatus</t>
+  </si>
+  <si>
+    <t>Tursiops</t>
+  </si>
+  <si>
+    <t>truncatus</t>
+  </si>
+  <si>
+    <t>Phocoenidae</t>
+  </si>
+  <si>
+    <t>Phocoena spinipinnis</t>
+  </si>
+  <si>
+    <t>Phocoena</t>
+  </si>
+  <si>
+    <t>spinipinnis</t>
+  </si>
+  <si>
+    <t>Pontoporiidae</t>
+  </si>
+  <si>
+    <t>Pontoporia blainvillei</t>
+  </si>
+  <si>
+    <t>Pontoporia</t>
+  </si>
+  <si>
+    <t>blainvillei</t>
+  </si>
+  <si>
+    <t>Suidae</t>
+  </si>
+  <si>
+    <t>Sus scrofa</t>
+  </si>
+  <si>
+    <t>Sus</t>
+  </si>
+  <si>
+    <t>scrofa</t>
+  </si>
+  <si>
     <t>CARNIVORA</t>
   </si>
   <si>
     <t>Canidae</t>
   </si>
   <si>
     <t>Lycalopex griseus</t>
   </si>
   <si>
     <t>Lycalopex</t>
   </si>
   <si>
     <t>Lycalopex gymnocercus</t>
   </si>
   <si>
     <t>gymnocercus</t>
   </si>
   <si>
     <t>Felidae</t>
   </si>
   <si>
     <t>Leopardus geoffroyi</t>
   </si>
   <si>
     <t>Leopardus</t>
@@ -2966,170 +3065,71 @@
   <si>
     <t>chinga</t>
   </si>
   <si>
     <t>Mustelidae</t>
   </si>
   <si>
     <t>Galictis cuja</t>
   </si>
   <si>
     <t>Galictis</t>
   </si>
   <si>
     <t>cuja</t>
   </si>
   <si>
     <t>Otariidae</t>
   </si>
   <si>
     <t>Arctocephalus australis</t>
   </si>
   <si>
     <t>Arctocephalus</t>
   </si>
   <si>
-    <t>australis</t>
-[...1 lines deleted...]
-  <si>
     <t>Otaria flavescens</t>
   </si>
   <si>
     <t>Otaria</t>
   </si>
   <si>
     <t>flavescens</t>
   </si>
   <si>
     <t>Phocidae</t>
   </si>
   <si>
     <t>Mirounga leonina</t>
   </si>
   <si>
     <t>Mirounga</t>
   </si>
   <si>
     <t>leonina</t>
   </si>
   <si>
-    <t>CETARTIODACTYLA</t>
-[...94 lines deleted...]
-  <si>
     <t>CHIROPTERA</t>
   </si>
   <si>
     <t>Molossidae</t>
   </si>
   <si>
     <t>Tadarida brasiliensis</t>
   </si>
   <si>
     <t>Tadarida</t>
   </si>
   <si>
     <t>Vespertilionidae</t>
   </si>
   <si>
     <t>Aeorestes villosissimus</t>
   </si>
   <si>
     <t>Aeorestes</t>
   </si>
   <si>
     <t>villosissimus</t>
   </si>
   <si>
     <t>Lasiurus blossevillii</t>
@@ -3158,57 +3158,57 @@
   <si>
     <t>Chaetophractus</t>
   </si>
   <si>
     <t>villosus</t>
   </si>
   <si>
     <t>Dasypodidae</t>
   </si>
   <si>
     <t>Dasypus hybridus</t>
   </si>
   <si>
     <t>Dasypus</t>
   </si>
   <si>
     <t>hybridus</t>
   </si>
   <si>
     <t>DIDELPHIMORPHIA</t>
   </si>
   <si>
     <t>Didelphidae</t>
   </si>
   <si>
-    <t>Didelphis albiventris</t>
+    <t>Didelphis poecilotis</t>
   </si>
   <si>
     <t>Didelphis</t>
   </si>
   <si>
-    <t>albiventris</t>
+    <t>poecilotis</t>
   </si>
   <si>
     <t>Lutreolina crassicaudata</t>
   </si>
   <si>
     <t>Lutreolina</t>
   </si>
   <si>
     <t>crassicaudata</t>
   </si>
   <si>
     <t>LAGOMORPHA</t>
   </si>
   <si>
     <t>Leporidae</t>
   </si>
   <si>
     <t>Lepus europaeus</t>
   </si>
   <si>
     <t>Lepus</t>
   </si>
   <si>
     <t>europaeus</t>
   </si>
@@ -14172,210 +14172,212 @@
       <c r="J304"/>
     </row>
     <row r="305" spans="1:10">
       <c r="A305" t="s">
         <v>9</v>
       </c>
       <c r="B305" t="s">
         <v>23</v>
       </c>
       <c r="C305" t="s">
         <v>962</v>
       </c>
       <c r="D305" t="s">
         <v>963</v>
       </c>
       <c r="E305" t="s">
         <v>964</v>
       </c>
       <c r="F305" t="s">
         <v>965</v>
       </c>
       <c r="G305" t="s">
         <v>966</v>
       </c>
       <c r="H305" t="s">
-        <v>446</v>
+        <v>967</v>
       </c>
       <c r="I305"/>
       <c r="J305"/>
     </row>
     <row r="306" spans="1:10">
       <c r="A306" t="s">
         <v>9</v>
       </c>
       <c r="B306" t="s">
         <v>23</v>
       </c>
       <c r="C306" t="s">
         <v>962</v>
       </c>
       <c r="D306" t="s">
         <v>963</v>
       </c>
       <c r="E306" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="F306" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="G306" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
       <c r="H306" t="s">
-        <v>968</v>
+        <v>971</v>
       </c>
       <c r="I306"/>
       <c r="J306"/>
     </row>
     <row r="307" spans="1:10">
       <c r="A307" t="s">
         <v>9</v>
       </c>
       <c r="B307" t="s">
         <v>23</v>
       </c>
       <c r="C307" t="s">
         <v>962</v>
       </c>
       <c r="D307" t="s">
         <v>963</v>
       </c>
       <c r="E307" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
       <c r="F307" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="G307" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="H307" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
       <c r="I307"/>
       <c r="J307"/>
     </row>
     <row r="308" spans="1:10">
       <c r="A308" t="s">
         <v>9</v>
       </c>
       <c r="B308" t="s">
         <v>23</v>
       </c>
       <c r="C308" t="s">
         <v>962</v>
       </c>
       <c r="D308" t="s">
         <v>963</v>
       </c>
       <c r="E308" t="s">
+        <v>968</v>
+      </c>
+      <c r="F308" t="s">
+        <v>975</v>
+      </c>
+      <c r="G308" t="s">
         <v>973</v>
       </c>
-      <c r="F308" t="s">
+      <c r="H308" t="s">
         <v>974</v>
       </c>
-      <c r="G308" t="s">
-[...2 lines deleted...]
-      <c r="H308" t="s">
+      <c r="I308"/>
+      <c r="J308" t="s">
         <v>976</v>
       </c>
-      <c r="I308"/>
-      <c r="J308"/>
     </row>
     <row r="309" spans="1:10">
       <c r="A309" t="s">
         <v>9</v>
       </c>
       <c r="B309" t="s">
         <v>23</v>
       </c>
       <c r="C309" t="s">
         <v>962</v>
       </c>
       <c r="D309" t="s">
         <v>963</v>
       </c>
       <c r="E309" t="s">
         <v>977</v>
       </c>
       <c r="F309" t="s">
         <v>978</v>
       </c>
       <c r="G309" t="s">
         <v>979</v>
       </c>
       <c r="H309" t="s">
         <v>980</v>
       </c>
       <c r="I309"/>
       <c r="J309"/>
     </row>
     <row r="310" spans="1:10">
       <c r="A310" t="s">
         <v>9</v>
       </c>
       <c r="B310" t="s">
         <v>23</v>
       </c>
       <c r="C310" t="s">
         <v>962</v>
       </c>
       <c r="D310" t="s">
         <v>963</v>
       </c>
       <c r="E310" t="s">
+        <v>977</v>
+      </c>
+      <c r="F310" t="s">
         <v>981</v>
       </c>
-      <c r="F310" t="s">
+      <c r="G310" t="s">
         <v>982</v>
       </c>
-      <c r="G310" t="s">
+      <c r="H310" t="s">
         <v>983</v>
-      </c>
-[...1 lines deleted...]
-        <v>984</v>
       </c>
       <c r="I310"/>
       <c r="J310"/>
     </row>
     <row r="311" spans="1:10">
       <c r="A311" t="s">
         <v>9</v>
       </c>
       <c r="B311" t="s">
         <v>23</v>
       </c>
       <c r="C311" t="s">
         <v>962</v>
       </c>
       <c r="D311" t="s">
         <v>963</v>
       </c>
       <c r="E311" t="s">
-        <v>981</v>
+        <v>984</v>
       </c>
       <c r="F311" t="s">
         <v>985</v>
       </c>
       <c r="G311" t="s">
         <v>986</v>
       </c>
       <c r="H311" t="s">
         <v>987</v>
       </c>
       <c r="I311"/>
       <c r="J311"/>
     </row>
     <row r="312" spans="1:10">
       <c r="A312" t="s">
         <v>9</v>
       </c>
       <c r="B312" t="s">
         <v>23</v>
       </c>
       <c r="C312" t="s">
         <v>962</v>
       </c>
       <c r="D312" t="s">
         <v>963</v>
@@ -14384,277 +14386,275 @@
         <v>988</v>
       </c>
       <c r="F312" t="s">
         <v>989</v>
       </c>
       <c r="G312" t="s">
         <v>990</v>
       </c>
       <c r="H312" t="s">
         <v>991</v>
       </c>
       <c r="I312"/>
       <c r="J312"/>
     </row>
     <row r="313" spans="1:10">
       <c r="A313" t="s">
         <v>9</v>
       </c>
       <c r="B313" t="s">
         <v>23</v>
       </c>
       <c r="C313" t="s">
         <v>962</v>
       </c>
       <c r="D313" t="s">
+        <v>963</v>
+      </c>
+      <c r="E313" t="s">
         <v>992</v>
       </c>
-      <c r="E313" t="s">
+      <c r="F313" t="s">
         <v>993</v>
       </c>
-      <c r="F313" t="s">
+      <c r="G313" t="s">
         <v>994</v>
       </c>
-      <c r="G313" t="s">
+      <c r="H313" t="s">
         <v>995</v>
-      </c>
-[...1 lines deleted...]
-        <v>984</v>
       </c>
       <c r="I313"/>
       <c r="J313"/>
     </row>
     <row r="314" spans="1:10">
       <c r="A314" t="s">
         <v>9</v>
       </c>
       <c r="B314" t="s">
         <v>23</v>
       </c>
       <c r="C314" t="s">
         <v>962</v>
       </c>
       <c r="D314" t="s">
-        <v>992</v>
+        <v>996</v>
       </c>
       <c r="E314" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="F314" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="G314" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="H314" t="s">
-        <v>999</v>
+        <v>446</v>
       </c>
       <c r="I314"/>
       <c r="J314"/>
     </row>
     <row r="315" spans="1:10">
       <c r="A315" t="s">
         <v>9</v>
       </c>
       <c r="B315" t="s">
         <v>23</v>
       </c>
       <c r="C315" t="s">
         <v>962</v>
       </c>
       <c r="D315" t="s">
-        <v>992</v>
+        <v>996</v>
       </c>
       <c r="E315" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="F315" t="s">
         <v>1000</v>
       </c>
       <c r="G315" t="s">
+        <v>999</v>
+      </c>
+      <c r="H315" t="s">
         <v>1001</v>
-      </c>
-[...1 lines deleted...]
-        <v>1002</v>
       </c>
       <c r="I315"/>
       <c r="J315"/>
     </row>
     <row r="316" spans="1:10">
       <c r="A316" t="s">
         <v>9</v>
       </c>
       <c r="B316" t="s">
         <v>23</v>
       </c>
       <c r="C316" t="s">
         <v>962</v>
       </c>
       <c r="D316" t="s">
-        <v>992</v>
+        <v>996</v>
       </c>
       <c r="E316" t="s">
-        <v>996</v>
+        <v>1002</v>
       </c>
       <c r="F316" t="s">
         <v>1003</v>
       </c>
       <c r="G316" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
       <c r="H316" t="s">
-        <v>1002</v>
+        <v>1005</v>
       </c>
       <c r="I316"/>
-      <c r="J316" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J316"/>
     </row>
     <row r="317" spans="1:10">
       <c r="A317" t="s">
         <v>9</v>
       </c>
       <c r="B317" t="s">
         <v>23</v>
       </c>
       <c r="C317" t="s">
         <v>962</v>
       </c>
       <c r="D317" t="s">
-        <v>992</v>
+        <v>996</v>
       </c>
       <c r="E317" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="F317" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="G317" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="H317" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="I317"/>
       <c r="J317"/>
     </row>
     <row r="318" spans="1:10">
       <c r="A318" t="s">
         <v>9</v>
       </c>
       <c r="B318" t="s">
         <v>23</v>
       </c>
       <c r="C318" t="s">
         <v>962</v>
       </c>
       <c r="D318" t="s">
-        <v>992</v>
+        <v>996</v>
       </c>
       <c r="E318" t="s">
-        <v>1005</v>
+        <v>1010</v>
       </c>
       <c r="F318" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
       <c r="G318" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
       <c r="H318" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
       <c r="I318"/>
       <c r="J318"/>
     </row>
     <row r="319" spans="1:10">
       <c r="A319" t="s">
         <v>9</v>
       </c>
       <c r="B319" t="s">
         <v>23</v>
       </c>
       <c r="C319" t="s">
         <v>962</v>
       </c>
       <c r="D319" t="s">
-        <v>992</v>
+        <v>996</v>
       </c>
       <c r="E319" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
       <c r="F319" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="G319" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="H319" t="s">
-        <v>1015</v>
+        <v>967</v>
       </c>
       <c r="I319"/>
       <c r="J319"/>
     </row>
     <row r="320" spans="1:10">
       <c r="A320" t="s">
         <v>9</v>
       </c>
       <c r="B320" t="s">
         <v>23</v>
       </c>
       <c r="C320" t="s">
         <v>962</v>
       </c>
       <c r="D320" t="s">
-        <v>992</v>
+        <v>996</v>
       </c>
       <c r="E320" t="s">
-        <v>1016</v>
+        <v>1014</v>
       </c>
       <c r="F320" t="s">
         <v>1017</v>
       </c>
       <c r="G320" t="s">
         <v>1018</v>
       </c>
       <c r="H320" t="s">
         <v>1019</v>
       </c>
       <c r="I320"/>
       <c r="J320"/>
     </row>
     <row r="321" spans="1:10">
       <c r="A321" t="s">
         <v>9</v>
       </c>
       <c r="B321" t="s">
         <v>23</v>
       </c>
       <c r="C321" t="s">
         <v>962</v>
       </c>
       <c r="D321" t="s">
-        <v>992</v>
+        <v>996</v>
       </c>
       <c r="E321" t="s">
         <v>1020</v>
       </c>
       <c r="F321" t="s">
         <v>1021</v>
       </c>
       <c r="G321" t="s">
         <v>1022</v>
       </c>
       <c r="H321" t="s">
         <v>1023</v>
       </c>
       <c r="I321"/>
       <c r="J321"/>
     </row>
     <row r="322" spans="1:10">
       <c r="A322" t="s">
         <v>9</v>
       </c>
       <c r="B322" t="s">
         <v>23</v>
       </c>
       <c r="C322" t="s">
         <v>962</v>
@@ -14986,51 +14986,51 @@
       <c r="J333"/>
     </row>
     <row r="334" spans="1:10">
       <c r="A334" t="s">
         <v>9</v>
       </c>
       <c r="B334" t="s">
         <v>23</v>
       </c>
       <c r="C334" t="s">
         <v>962</v>
       </c>
       <c r="D334" t="s">
         <v>1059</v>
       </c>
       <c r="E334" t="s">
         <v>1067</v>
       </c>
       <c r="F334" t="s">
         <v>1071</v>
       </c>
       <c r="G334" t="s">
         <v>1072</v>
       </c>
       <c r="H334" t="s">
-        <v>987</v>
+        <v>1019</v>
       </c>
       <c r="I334"/>
       <c r="J334"/>
     </row>
     <row r="335" spans="1:10">
       <c r="A335" t="s">
         <v>9</v>
       </c>
       <c r="B335" t="s">
         <v>23</v>
       </c>
       <c r="C335" t="s">
         <v>962</v>
       </c>
       <c r="D335" t="s">
         <v>1059</v>
       </c>
       <c r="E335" t="s">
         <v>1067</v>
       </c>
       <c r="F335" t="s">
         <v>1073</v>
       </c>
       <c r="G335" t="s">
         <v>1074</v>
@@ -16930,51 +16930,51 @@
       <c r="J402"/>
     </row>
     <row r="403" spans="1:10">
       <c r="A403" t="s">
         <v>1131</v>
       </c>
       <c r="B403" t="s">
         <v>1132</v>
       </c>
       <c r="C403" t="s">
         <v>1133</v>
       </c>
       <c r="D403" t="s">
         <v>1166</v>
       </c>
       <c r="E403" t="s">
         <v>1202</v>
       </c>
       <c r="F403" t="s">
         <v>1288</v>
       </c>
       <c r="G403" t="s">
         <v>1289</v>
       </c>
       <c r="H403" t="s">
-        <v>984</v>
+        <v>967</v>
       </c>
       <c r="I403"/>
       <c r="J403"/>
     </row>
     <row r="404" spans="1:10">
       <c r="A404" t="s">
         <v>1131</v>
       </c>
       <c r="B404" t="s">
         <v>1132</v>
       </c>
       <c r="C404" t="s">
         <v>1133</v>
       </c>
       <c r="D404" t="s">
         <v>1166</v>
       </c>
       <c r="E404" t="s">
         <v>1202</v>
       </c>
       <c r="F404" t="s">
         <v>1290</v>
       </c>
       <c r="G404" t="s">
         <v>1291</v>
@@ -19342,51 +19342,51 @@
       <c r="J488"/>
     </row>
     <row r="489" spans="1:10">
       <c r="A489" t="s">
         <v>1131</v>
       </c>
       <c r="B489" t="s">
         <v>1132</v>
       </c>
       <c r="C489" t="s">
         <v>1320</v>
       </c>
       <c r="D489" t="s">
         <v>1533</v>
       </c>
       <c r="E489" t="s">
         <v>1534</v>
       </c>
       <c r="F489" t="s">
         <v>1535</v>
       </c>
       <c r="G489" t="s">
         <v>1536</v>
       </c>
       <c r="H489" t="s">
-        <v>984</v>
+        <v>967</v>
       </c>
       <c r="I489"/>
       <c r="J489"/>
     </row>
     <row r="490" spans="1:10">
       <c r="A490" t="s">
         <v>1131</v>
       </c>
       <c r="B490" t="s">
         <v>1132</v>
       </c>
       <c r="C490" t="s">
         <v>1320</v>
       </c>
       <c r="D490" t="s">
         <v>1533</v>
       </c>
       <c r="E490" t="s">
         <v>1537</v>
       </c>
       <c r="F490" t="s">
         <v>1538</v>
       </c>
       <c r="G490" t="s">
         <v>1539</v>