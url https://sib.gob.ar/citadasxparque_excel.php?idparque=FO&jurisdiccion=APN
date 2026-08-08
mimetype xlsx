--- v0 (2026-05-28)
+++ v1 (2026-08-08)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1643">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1641">
   <si>
     <t>Reino</t>
   </si>
   <si>
     <t>Phylum/Division</t>
   </si>
   <si>
     <t>Clase</t>
   </si>
   <si>
     <t>Orden</t>
   </si>
   <si>
     <t>Familia</t>
   </si>
   <si>
     <t>Especie</t>
   </si>
   <si>
     <t>Genero</t>
   </si>
   <si>
     <t>Variedad</t>
   </si>
   <si>
@@ -4836,56 +4836,50 @@
     <t>liga</t>
   </si>
   <si>
     <t>Ximeniaceae</t>
   </si>
   <si>
     <t>Ximenia americana</t>
   </si>
   <si>
     <t>Ximenia</t>
   </si>
   <si>
     <t>SAPINDALES</t>
   </si>
   <si>
     <t>Anacardiaceae</t>
   </si>
   <si>
     <t>Schinopsis lorentzii</t>
   </si>
   <si>
     <t>Schinopsis</t>
   </si>
   <si>
     <t>lorentzii</t>
-  </si>
-[...4 lines deleted...]
-    <t>quebracho-colorado</t>
   </si>
   <si>
     <t>Schinus fasciculatus</t>
   </si>
   <si>
     <t>Schinus</t>
   </si>
   <si>
     <t>fasciculatus</t>
   </si>
   <si>
     <t>Sapindaceae</t>
   </si>
   <si>
     <t>Sapindus saponaria</t>
   </si>
   <si>
     <t>Sapindus</t>
   </si>
   <si>
     <t>saponaria</t>
   </si>
   <si>
     <t>Simaroubaceae</t>
   </si>
@@ -5287,51 +5281,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J522"/>
+  <dimension ref="A1:J521"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -19649,337 +19643,309 @@
         <v>1607</v>
       </c>
       <c r="I511"/>
       <c r="J511"/>
     </row>
     <row r="512" spans="1:10">
       <c r="A512" t="s">
         <v>1283</v>
       </c>
       <c r="B512" t="s">
         <v>1284</v>
       </c>
       <c r="C512" t="s">
         <v>1348</v>
       </c>
       <c r="D512" t="s">
         <v>1603</v>
       </c>
       <c r="E512" t="s">
         <v>1604</v>
       </c>
       <c r="F512" t="s">
         <v>1608</v>
       </c>
       <c r="G512" t="s">
-        <v>1606</v>
+        <v>1609</v>
       </c>
       <c r="H512" t="s">
-        <v>1609</v>
+        <v>1610</v>
       </c>
       <c r="I512"/>
       <c r="J512"/>
     </row>
     <row r="513" spans="1:10">
       <c r="A513" t="s">
         <v>1283</v>
       </c>
       <c r="B513" t="s">
         <v>1284</v>
       </c>
       <c r="C513" t="s">
         <v>1348</v>
       </c>
       <c r="D513" t="s">
         <v>1603</v>
       </c>
       <c r="E513" t="s">
-        <v>1604</v>
+        <v>1611</v>
       </c>
       <c r="F513" t="s">
-        <v>1610</v>
+        <v>1612</v>
       </c>
       <c r="G513" t="s">
-        <v>1611</v>
+        <v>1613</v>
       </c>
       <c r="H513" t="s">
-        <v>1612</v>
+        <v>1614</v>
       </c>
       <c r="I513"/>
       <c r="J513"/>
     </row>
     <row r="514" spans="1:10">
       <c r="A514" t="s">
         <v>1283</v>
       </c>
       <c r="B514" t="s">
         <v>1284</v>
       </c>
       <c r="C514" t="s">
         <v>1348</v>
       </c>
       <c r="D514" t="s">
         <v>1603</v>
       </c>
       <c r="E514" t="s">
-        <v>1613</v>
+        <v>1615</v>
       </c>
       <c r="F514" t="s">
-        <v>1614</v>
+        <v>1616</v>
       </c>
       <c r="G514" t="s">
-        <v>1615</v>
+        <v>1617</v>
       </c>
       <c r="H514" t="s">
-        <v>1616</v>
+        <v>1618</v>
       </c>
       <c r="I514"/>
       <c r="J514"/>
     </row>
     <row r="515" spans="1:10">
       <c r="A515" t="s">
         <v>1283</v>
       </c>
       <c r="B515" t="s">
         <v>1284</v>
       </c>
       <c r="C515" t="s">
         <v>1348</v>
       </c>
       <c r="D515" t="s">
-        <v>1603</v>
+        <v>1619</v>
       </c>
       <c r="E515" t="s">
-        <v>1617</v>
+        <v>1620</v>
       </c>
       <c r="F515" t="s">
-        <v>1618</v>
+        <v>1621</v>
       </c>
       <c r="G515" t="s">
-        <v>1619</v>
+        <v>1622</v>
       </c>
       <c r="H515" t="s">
-        <v>1620</v>
+        <v>1623</v>
       </c>
       <c r="I515"/>
       <c r="J515"/>
     </row>
     <row r="516" spans="1:10">
       <c r="A516" t="s">
         <v>1283</v>
       </c>
       <c r="B516" t="s">
         <v>1284</v>
       </c>
       <c r="C516" t="s">
         <v>1348</v>
       </c>
       <c r="D516" t="s">
-        <v>1621</v>
+        <v>1619</v>
       </c>
       <c r="E516" t="s">
+        <v>1620</v>
+      </c>
+      <c r="F516" t="s">
+        <v>1624</v>
+      </c>
+      <c r="G516" t="s">
         <v>1622</v>
       </c>
-      <c r="F516" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H516" t="s">
-        <v>1625</v>
+        <v>91</v>
       </c>
       <c r="I516"/>
       <c r="J516"/>
     </row>
     <row r="517" spans="1:10">
       <c r="A517" t="s">
         <v>1283</v>
       </c>
       <c r="B517" t="s">
         <v>1284</v>
       </c>
       <c r="C517" t="s">
         <v>1348</v>
       </c>
       <c r="D517" t="s">
-        <v>1621</v>
+        <v>1619</v>
       </c>
       <c r="E517" t="s">
-        <v>1622</v>
+        <v>1620</v>
       </c>
       <c r="F517" t="s">
+        <v>1625</v>
+      </c>
+      <c r="G517" t="s">
         <v>1626</v>
       </c>
-      <c r="G517" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H517" t="s">
-        <v>91</v>
+        <v>1627</v>
       </c>
       <c r="I517"/>
       <c r="J517"/>
     </row>
     <row r="518" spans="1:10">
       <c r="A518" t="s">
         <v>1283</v>
       </c>
       <c r="B518" t="s">
         <v>1284</v>
       </c>
       <c r="C518" t="s">
         <v>1348</v>
       </c>
       <c r="D518" t="s">
-        <v>1621</v>
+        <v>1619</v>
       </c>
       <c r="E518" t="s">
-        <v>1622</v>
+        <v>1620</v>
       </c>
       <c r="F518" t="s">
-        <v>1627</v>
+        <v>1628</v>
       </c>
       <c r="G518" t="s">
-        <v>1628</v>
+        <v>1626</v>
       </c>
       <c r="H518" t="s">
         <v>1629</v>
       </c>
       <c r="I518"/>
       <c r="J518"/>
     </row>
     <row r="519" spans="1:10">
       <c r="A519" t="s">
         <v>1283</v>
       </c>
       <c r="B519" t="s">
         <v>1284</v>
       </c>
       <c r="C519" t="s">
         <v>1348</v>
       </c>
       <c r="D519" t="s">
-        <v>1621</v>
+        <v>1619</v>
       </c>
       <c r="E519" t="s">
-        <v>1622</v>
+        <v>1620</v>
       </c>
       <c r="F519" t="s">
         <v>1630</v>
       </c>
       <c r="G519" t="s">
-        <v>1628</v>
+        <v>1626</v>
       </c>
       <c r="H519" t="s">
         <v>1631</v>
       </c>
       <c r="I519"/>
       <c r="J519"/>
     </row>
     <row r="520" spans="1:10">
       <c r="A520" t="s">
         <v>1283</v>
       </c>
       <c r="B520" t="s">
         <v>1284</v>
       </c>
       <c r="C520" t="s">
         <v>1348</v>
       </c>
       <c r="D520" t="s">
-        <v>1621</v>
+        <v>1632</v>
       </c>
       <c r="E520" t="s">
-        <v>1622</v>
+        <v>1633</v>
       </c>
       <c r="F520" t="s">
-        <v>1632</v>
+        <v>1634</v>
       </c>
       <c r="G520" t="s">
-        <v>1628</v>
+        <v>1635</v>
       </c>
       <c r="H520" t="s">
-        <v>1633</v>
+        <v>827</v>
       </c>
       <c r="I520"/>
       <c r="J520"/>
     </row>
     <row r="521" spans="1:10">
       <c r="A521" t="s">
         <v>1283</v>
       </c>
       <c r="B521" t="s">
         <v>1284</v>
       </c>
       <c r="C521" t="s">
         <v>1348</v>
       </c>
       <c r="D521" t="s">
-        <v>1634</v>
+        <v>1636</v>
       </c>
       <c r="E521" t="s">
-        <v>1635</v>
+        <v>1637</v>
       </c>
       <c r="F521" t="s">
-        <v>1636</v>
+        <v>1638</v>
       </c>
       <c r="G521" t="s">
-        <v>1637</v>
+        <v>1639</v>
       </c>
       <c r="H521" t="s">
-        <v>827</v>
+        <v>1640</v>
       </c>
       <c r="I521"/>
       <c r="J521"/>
-    </row>
-[...26 lines deleted...]
-      <c r="J522"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>