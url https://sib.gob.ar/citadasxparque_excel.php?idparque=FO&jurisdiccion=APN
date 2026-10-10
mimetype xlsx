--- v1 (2026-08-08)
+++ v2 (2026-10-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1641">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1643">
   <si>
     <t>Reino</t>
   </si>
   <si>
     <t>Phylum/Division</t>
   </si>
   <si>
     <t>Clase</t>
   </si>
   <si>
     <t>Orden</t>
   </si>
   <si>
     <t>Familia</t>
   </si>
   <si>
     <t>Especie</t>
   </si>
   <si>
     <t>Genero</t>
   </si>
   <si>
     <t>Variedad</t>
   </si>
   <si>
@@ -2732,57 +2732,57 @@
   <si>
     <t>Rheidae</t>
   </si>
   <si>
     <t>Rhea americana</t>
   </si>
   <si>
     <t>Rhea</t>
   </si>
   <si>
     <t>STRIGIFORMES</t>
   </si>
   <si>
     <t>Strigidae</t>
   </si>
   <si>
     <t>Athene cunicularia</t>
   </si>
   <si>
     <t>Athene</t>
   </si>
   <si>
     <t>cunicularia</t>
   </si>
   <si>
-    <t>Bubo virginianus</t>
+    <t>Bubo nacurutu</t>
   </si>
   <si>
     <t>Bubo</t>
   </si>
   <si>
-    <t>virginianus</t>
+    <t>nacurutu</t>
   </si>
   <si>
     <t>Glaucidium brasilianum</t>
   </si>
   <si>
     <t>Glaucidium</t>
   </si>
   <si>
     <t>brasilianum</t>
   </si>
   <si>
     <t>Megascops choliba</t>
   </si>
   <si>
     <t>Megascops</t>
   </si>
   <si>
     <t>choliba</t>
   </si>
   <si>
     <t>Strix chacoensis</t>
   </si>
   <si>
     <t>Strix</t>
   </si>
@@ -2888,50 +2888,107 @@
   <si>
     <t>Trogon</t>
   </si>
   <si>
     <t>curucui</t>
   </si>
   <si>
     <t>CHONDRICHTHYES</t>
   </si>
   <si>
     <t>MYLIOBATIFORMES</t>
   </si>
   <si>
     <t>Potamotrygonidae</t>
   </si>
   <si>
     <t>Potamotrygon sp.</t>
   </si>
   <si>
     <t>Potamotrygon</t>
   </si>
   <si>
     <t>MAMMALIA</t>
   </si>
   <si>
+    <t>ARTIODACTYLA</t>
+  </si>
+  <si>
+    <t>Bovidae</t>
+  </si>
+  <si>
+    <t>Bos taurus</t>
+  </si>
+  <si>
+    <t>Bos</t>
+  </si>
+  <si>
+    <t>taurus</t>
+  </si>
+  <si>
+    <t>Cervidae</t>
+  </si>
+  <si>
+    <t>Subulo gouazoubira</t>
+  </si>
+  <si>
+    <t>Subulo</t>
+  </si>
+  <si>
+    <t>gouazoubira</t>
+  </si>
+  <si>
+    <t>Tayassuidae</t>
+  </si>
+  <si>
+    <t>Dicotyles tajacu</t>
+  </si>
+  <si>
+    <t>Dicotyles</t>
+  </si>
+  <si>
+    <t>tajacu</t>
+  </si>
+  <si>
+    <t>Parachoerus wagneri</t>
+  </si>
+  <si>
+    <t>Parachoerus</t>
+  </si>
+  <si>
+    <t>wagneri</t>
+  </si>
+  <si>
+    <t>Tayassu pecari</t>
+  </si>
+  <si>
+    <t>Tayassu</t>
+  </si>
+  <si>
+    <t>pecari</t>
+  </si>
+  <si>
     <t>CARNIVORA</t>
   </si>
   <si>
     <t>Canidae</t>
   </si>
   <si>
     <t>Cerdocyon thous</t>
   </si>
   <si>
     <t>Cerdocyon</t>
   </si>
   <si>
     <t>thous</t>
   </si>
   <si>
     <t>Lycalopex gymnocercus</t>
   </si>
   <si>
     <t>Lycalopex</t>
   </si>
   <si>
     <t>gymnocercus</t>
   </si>
   <si>
     <t>Felidae</t>
@@ -2996,143 +3053,89 @@
   <si>
     <t>longicaudis</t>
   </si>
   <si>
     <t>Procyonidae</t>
   </si>
   <si>
     <t>Nasua nasua</t>
   </si>
   <si>
     <t>Nasua</t>
   </si>
   <si>
     <t>nasua</t>
   </si>
   <si>
     <t>Procyon cancrivorus</t>
   </si>
   <si>
     <t>Procyon</t>
   </si>
   <si>
     <t>cancrivorus</t>
   </si>
   <si>
-    <t>CETARTIODACTYLA</t>
-[...55 lines deleted...]
-  <si>
     <t>CHIROPTERA</t>
   </si>
   <si>
     <t>Molossidae</t>
   </si>
   <si>
     <t>Eumops patagonicus</t>
   </si>
   <si>
     <t>Eumops</t>
   </si>
   <si>
     <t>patagonicus</t>
   </si>
   <si>
     <t>Molossops temminckii</t>
   </si>
   <si>
     <t>Molossops</t>
   </si>
   <si>
     <t>temminckii</t>
   </si>
   <si>
+    <t>Molossus fluminensis</t>
+  </si>
+  <si>
+    <t>Molossus</t>
+  </si>
+  <si>
+    <t>fluminensis</t>
+  </si>
+  <si>
     <t>Molossus molossus</t>
   </si>
   <si>
-    <t>Molossus</t>
-[...1 lines deleted...]
-  <si>
     <t>molossus</t>
   </si>
   <si>
-    <t>Molossus rufus</t>
-[...1 lines deleted...]
-  <si>
     <t>Noctilionidae</t>
   </si>
   <si>
     <t>Noctilio leporinus</t>
   </si>
   <si>
     <t>Noctilio</t>
   </si>
   <si>
     <t>leporinus</t>
   </si>
   <si>
     <t>Phyllostomidae</t>
   </si>
   <si>
     <t>Desmodus rotundus</t>
   </si>
   <si>
     <t>Desmodus</t>
   </si>
   <si>
     <t>rotundus</t>
   </si>
   <si>
     <t>Vespertilionidae</t>
@@ -3215,57 +3218,57 @@
   <si>
     <t>Tolypeutes</t>
   </si>
   <si>
     <t>matacus</t>
   </si>
   <si>
     <t>Dasypodidae</t>
   </si>
   <si>
     <t>Dasypus novemcinctus</t>
   </si>
   <si>
     <t>Dasypus</t>
   </si>
   <si>
     <t>novemcinctus</t>
   </si>
   <si>
     <t>DIDELPHIMORPHIA</t>
   </si>
   <si>
     <t>Didelphidae</t>
   </si>
   <si>
-    <t>Didelphis albiventris</t>
+    <t>Didelphis poecilotis</t>
   </si>
   <si>
     <t>Didelphis</t>
   </si>
   <si>
-    <t>albiventris</t>
+    <t>poecilotis</t>
   </si>
   <si>
     <t>Monodelphis domestica</t>
   </si>
   <si>
     <t>Monodelphis</t>
   </si>
   <si>
     <t>domestica</t>
   </si>
   <si>
     <t>LAGOMORPHA</t>
   </si>
   <si>
     <t>Leporidae</t>
   </si>
   <si>
     <t>Sylvilagus paraguensis</t>
   </si>
   <si>
     <t>Sylvilagus</t>
   </si>
   <si>
     <t>paraguensis</t>
   </si>
@@ -3848,63 +3851,66 @@
   <si>
     <t>Acanthochelys</t>
   </si>
   <si>
     <t>pallidipectoris</t>
   </si>
   <si>
     <t>Testudinidae</t>
   </si>
   <si>
     <t>Chelonoidis chilensis</t>
   </si>
   <si>
     <t>Chelonoidis</t>
   </si>
   <si>
     <t>FUNGI</t>
   </si>
   <si>
     <t>ASCOMYCOTA</t>
   </si>
   <si>
     <t>LECANOROMYCETES</t>
   </si>
   <si>
+    <t>CALICIALES</t>
+  </si>
+  <si>
+    <t>Physciaceae</t>
+  </si>
+  <si>
+    <t>Heterodermia neocomosa</t>
+  </si>
+  <si>
+    <t>Heterodermia</t>
+  </si>
+  <si>
+    <t>neocomosa</t>
+  </si>
+  <si>
     <t>TELOSCHISTALES</t>
-  </si>
-[...10 lines deleted...]
-    <t>neocomosa</t>
   </si>
   <si>
     <t>PLANTAE</t>
   </si>
   <si>
     <t>TRACHEOPHYTA</t>
   </si>
   <si>
     <t>LILIOPSIDA</t>
   </si>
   <si>
     <t>ASPARAGALES</t>
   </si>
   <si>
     <t>Orchidaceae</t>
   </si>
   <si>
     <t>Cyclopogon elatus</t>
   </si>
   <si>
     <t>Cyclopogon</t>
   </si>
   <si>
     <t>elatus</t>
   </si>
@@ -5281,51 +5287,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J521"/>
+  <dimension ref="A1:J522"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -13989,415 +13995,415 @@
         <v>960</v>
       </c>
       <c r="G310" t="s">
         <v>961</v>
       </c>
       <c r="H310" t="s">
         <v>962</v>
       </c>
       <c r="I310"/>
       <c r="J310"/>
     </row>
     <row r="311" spans="1:10">
       <c r="A311" t="s">
         <v>9</v>
       </c>
       <c r="B311" t="s">
         <v>53</v>
       </c>
       <c r="C311" t="s">
         <v>957</v>
       </c>
       <c r="D311" t="s">
         <v>958</v>
       </c>
       <c r="E311" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F311" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="G311" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="H311" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="I311"/>
       <c r="J311"/>
     </row>
     <row r="312" spans="1:10">
       <c r="A312" t="s">
         <v>9</v>
       </c>
       <c r="B312" t="s">
         <v>53</v>
       </c>
       <c r="C312" t="s">
         <v>957</v>
       </c>
       <c r="D312" t="s">
         <v>958</v>
       </c>
       <c r="E312" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="F312" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="G312" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="H312" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="I312"/>
       <c r="J312"/>
     </row>
     <row r="313" spans="1:10">
       <c r="A313" t="s">
         <v>9</v>
       </c>
       <c r="B313" t="s">
         <v>53</v>
       </c>
       <c r="C313" t="s">
         <v>957</v>
       </c>
       <c r="D313" t="s">
         <v>958</v>
       </c>
       <c r="E313" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="F313" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="G313" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="H313" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="I313"/>
       <c r="J313"/>
     </row>
     <row r="314" spans="1:10">
       <c r="A314" t="s">
         <v>9</v>
       </c>
       <c r="B314" t="s">
         <v>53</v>
       </c>
       <c r="C314" t="s">
         <v>957</v>
       </c>
       <c r="D314" t="s">
         <v>958</v>
       </c>
       <c r="E314" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="F314" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="G314" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="H314" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="I314"/>
       <c r="J314"/>
     </row>
     <row r="315" spans="1:10">
       <c r="A315" t="s">
         <v>9</v>
       </c>
       <c r="B315" t="s">
         <v>53</v>
       </c>
       <c r="C315" t="s">
         <v>957</v>
       </c>
       <c r="D315" t="s">
-        <v>958</v>
+        <v>977</v>
       </c>
       <c r="E315" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="F315" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="G315" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="H315" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="I315"/>
       <c r="J315"/>
     </row>
     <row r="316" spans="1:10">
       <c r="A316" t="s">
         <v>9</v>
       </c>
       <c r="B316" t="s">
         <v>53</v>
       </c>
       <c r="C316" t="s">
         <v>957</v>
       </c>
       <c r="D316" t="s">
-        <v>958</v>
+        <v>977</v>
       </c>
       <c r="E316" t="s">
-        <v>980</v>
+        <v>978</v>
       </c>
       <c r="F316" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="G316" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="H316" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="I316"/>
       <c r="J316"/>
     </row>
     <row r="317" spans="1:10">
       <c r="A317" t="s">
         <v>9</v>
       </c>
       <c r="B317" t="s">
         <v>53</v>
       </c>
       <c r="C317" t="s">
         <v>957</v>
       </c>
       <c r="D317" t="s">
-        <v>958</v>
+        <v>977</v>
       </c>
       <c r="E317" t="s">
-        <v>980</v>
+        <v>985</v>
       </c>
       <c r="F317" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
       <c r="G317" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="H317" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="I317"/>
       <c r="J317"/>
     </row>
     <row r="318" spans="1:10">
       <c r="A318" t="s">
         <v>9</v>
       </c>
       <c r="B318" t="s">
         <v>53</v>
       </c>
       <c r="C318" t="s">
         <v>957</v>
       </c>
       <c r="D318" t="s">
-        <v>958</v>
+        <v>977</v>
       </c>
       <c r="E318" t="s">
-        <v>987</v>
+        <v>985</v>
       </c>
       <c r="F318" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="G318" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="H318" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="I318"/>
       <c r="J318"/>
     </row>
     <row r="319" spans="1:10">
       <c r="A319" t="s">
         <v>9</v>
       </c>
       <c r="B319" t="s">
         <v>53</v>
       </c>
       <c r="C319" t="s">
         <v>957</v>
       </c>
       <c r="D319" t="s">
-        <v>958</v>
+        <v>977</v>
       </c>
       <c r="E319" t="s">
-        <v>987</v>
+        <v>985</v>
       </c>
       <c r="F319" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="G319" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="H319" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="I319"/>
       <c r="J319"/>
     </row>
     <row r="320" spans="1:10">
       <c r="A320" t="s">
         <v>9</v>
       </c>
       <c r="B320" t="s">
         <v>53</v>
       </c>
       <c r="C320" t="s">
         <v>957</v>
       </c>
       <c r="D320" t="s">
-        <v>994</v>
+        <v>977</v>
       </c>
       <c r="E320" t="s">
         <v>995</v>
       </c>
       <c r="F320" t="s">
         <v>996</v>
       </c>
       <c r="G320" t="s">
         <v>997</v>
       </c>
       <c r="H320" t="s">
         <v>998</v>
       </c>
       <c r="I320"/>
       <c r="J320"/>
     </row>
     <row r="321" spans="1:10">
       <c r="A321" t="s">
         <v>9</v>
       </c>
       <c r="B321" t="s">
         <v>53</v>
       </c>
       <c r="C321" t="s">
         <v>957</v>
       </c>
       <c r="D321" t="s">
-        <v>994</v>
+        <v>977</v>
       </c>
       <c r="E321" t="s">
         <v>999</v>
       </c>
       <c r="F321" t="s">
         <v>1000</v>
       </c>
       <c r="G321" t="s">
         <v>1001</v>
       </c>
       <c r="H321" t="s">
         <v>1002</v>
       </c>
       <c r="I321"/>
       <c r="J321"/>
     </row>
     <row r="322" spans="1:10">
       <c r="A322" t="s">
         <v>9</v>
       </c>
       <c r="B322" t="s">
         <v>53</v>
       </c>
       <c r="C322" t="s">
         <v>957</v>
       </c>
       <c r="D322" t="s">
-        <v>994</v>
+        <v>977</v>
       </c>
       <c r="E322" t="s">
+        <v>999</v>
+      </c>
+      <c r="F322" t="s">
         <v>1003</v>
       </c>
-      <c r="F322" t="s">
+      <c r="G322" t="s">
         <v>1004</v>
       </c>
-      <c r="G322" t="s">
+      <c r="H322" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="I322"/>
       <c r="J322"/>
     </row>
     <row r="323" spans="1:10">
       <c r="A323" t="s">
         <v>9</v>
       </c>
       <c r="B323" t="s">
         <v>53</v>
       </c>
       <c r="C323" t="s">
         <v>957</v>
       </c>
       <c r="D323" t="s">
-        <v>994</v>
+        <v>977</v>
       </c>
       <c r="E323" t="s">
-        <v>1003</v>
+        <v>1006</v>
       </c>
       <c r="F323" t="s">
         <v>1007</v>
       </c>
       <c r="G323" t="s">
         <v>1008</v>
       </c>
       <c r="H323" t="s">
         <v>1009</v>
       </c>
       <c r="I323"/>
       <c r="J323"/>
     </row>
     <row r="324" spans="1:10">
       <c r="A324" t="s">
         <v>9</v>
       </c>
       <c r="B324" t="s">
         <v>53</v>
       </c>
       <c r="C324" t="s">
         <v>957</v>
       </c>
       <c r="D324" t="s">
-        <v>994</v>
+        <v>977</v>
       </c>
       <c r="E324" t="s">
-        <v>1003</v>
+        <v>1006</v>
       </c>
       <c r="F324" t="s">
         <v>1010</v>
       </c>
       <c r="G324" t="s">
         <v>1011</v>
       </c>
       <c r="H324" t="s">
         <v>1012</v>
       </c>
       <c r="I324"/>
       <c r="J324"/>
     </row>
     <row r="325" spans="1:10">
       <c r="A325" t="s">
         <v>9</v>
       </c>
       <c r="B325" t="s">
         <v>53</v>
       </c>
       <c r="C325" t="s">
         <v>957</v>
       </c>
       <c r="D325" t="s">
         <v>1013</v>
@@ -14474,5478 +14480,5506 @@
       <c r="J327"/>
     </row>
     <row r="328" spans="1:10">
       <c r="A328" t="s">
         <v>9</v>
       </c>
       <c r="B328" t="s">
         <v>53</v>
       </c>
       <c r="C328" t="s">
         <v>957</v>
       </c>
       <c r="D328" t="s">
         <v>1013</v>
       </c>
       <c r="E328" t="s">
         <v>1014</v>
       </c>
       <c r="F328" t="s">
         <v>1024</v>
       </c>
       <c r="G328" t="s">
         <v>1022</v>
       </c>
       <c r="H328" t="s">
-        <v>551</v>
+        <v>1025</v>
       </c>
       <c r="I328"/>
       <c r="J328"/>
     </row>
     <row r="329" spans="1:10">
       <c r="A329" t="s">
         <v>9</v>
       </c>
       <c r="B329" t="s">
         <v>53</v>
       </c>
       <c r="C329" t="s">
         <v>957</v>
       </c>
       <c r="D329" t="s">
         <v>1013</v>
       </c>
       <c r="E329" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="F329" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="G329" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="H329" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="I329"/>
       <c r="J329"/>
     </row>
     <row r="330" spans="1:10">
       <c r="A330" t="s">
         <v>9</v>
       </c>
       <c r="B330" t="s">
         <v>53</v>
       </c>
       <c r="C330" t="s">
         <v>957</v>
       </c>
       <c r="D330" t="s">
         <v>1013</v>
       </c>
       <c r="E330" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="F330" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="G330" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="H330" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="I330"/>
       <c r="J330"/>
     </row>
     <row r="331" spans="1:10">
       <c r="A331" t="s">
         <v>9</v>
       </c>
       <c r="B331" t="s">
         <v>53</v>
       </c>
       <c r="C331" t="s">
         <v>957</v>
       </c>
       <c r="D331" t="s">
         <v>1013</v>
       </c>
       <c r="E331" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="F331" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="G331" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="H331" t="s">
         <v>569</v>
       </c>
       <c r="I331"/>
       <c r="J331"/>
     </row>
     <row r="332" spans="1:10">
       <c r="A332" t="s">
         <v>9</v>
       </c>
       <c r="B332" t="s">
         <v>53</v>
       </c>
       <c r="C332" t="s">
         <v>957</v>
       </c>
       <c r="D332" t="s">
         <v>1013</v>
       </c>
       <c r="E332" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="F332" t="s">
+        <v>1037</v>
+      </c>
+      <c r="G332" t="s">
         <v>1036</v>
       </c>
-      <c r="G332" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H332" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="I332"/>
       <c r="J332"/>
     </row>
     <row r="333" spans="1:10">
       <c r="A333" t="s">
         <v>9</v>
       </c>
       <c r="B333" t="s">
         <v>53</v>
       </c>
       <c r="C333" t="s">
         <v>957</v>
       </c>
       <c r="D333" t="s">
         <v>1013</v>
       </c>
       <c r="E333" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="F333" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="G333" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="H333" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="I333"/>
       <c r="J333"/>
     </row>
     <row r="334" spans="1:10">
       <c r="A334" t="s">
         <v>9</v>
       </c>
       <c r="B334" t="s">
         <v>53</v>
       </c>
       <c r="C334" t="s">
         <v>957</v>
       </c>
       <c r="D334" t="s">
         <v>1013</v>
       </c>
       <c r="E334" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="F334" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="G334" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="H334" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="I334"/>
       <c r="J334"/>
     </row>
     <row r="335" spans="1:10">
       <c r="A335" t="s">
         <v>9</v>
       </c>
       <c r="B335" t="s">
         <v>53</v>
       </c>
       <c r="C335" t="s">
         <v>957</v>
       </c>
       <c r="D335" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="E335" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="F335" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="G335" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="H335" t="s">
         <v>917</v>
       </c>
       <c r="I335"/>
       <c r="J335"/>
     </row>
     <row r="336" spans="1:10">
       <c r="A336" t="s">
         <v>9</v>
       </c>
       <c r="B336" t="s">
         <v>53</v>
       </c>
       <c r="C336" t="s">
         <v>957</v>
       </c>
       <c r="D336" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="E336" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="F336" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="G336" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="H336" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="I336"/>
       <c r="J336"/>
     </row>
     <row r="337" spans="1:10">
       <c r="A337" t="s">
         <v>9</v>
       </c>
       <c r="B337" t="s">
         <v>53</v>
       </c>
       <c r="C337" t="s">
         <v>957</v>
       </c>
       <c r="D337" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="E337" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="F337" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="G337" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="H337" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="I337"/>
       <c r="J337"/>
     </row>
     <row r="338" spans="1:10">
       <c r="A338" t="s">
         <v>9</v>
       </c>
       <c r="B338" t="s">
         <v>53</v>
       </c>
       <c r="C338" t="s">
         <v>957</v>
       </c>
       <c r="D338" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="E338" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="F338" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="G338" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="H338" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="I338"/>
       <c r="J338"/>
     </row>
     <row r="339" spans="1:10">
       <c r="A339" t="s">
         <v>9</v>
       </c>
       <c r="B339" t="s">
         <v>53</v>
       </c>
       <c r="C339" t="s">
         <v>957</v>
       </c>
       <c r="D339" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="E339" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="F339" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="G339" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
       <c r="H339" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="I339"/>
       <c r="J339"/>
     </row>
     <row r="340" spans="1:10">
       <c r="A340" t="s">
         <v>9</v>
       </c>
       <c r="B340" t="s">
         <v>53</v>
       </c>
       <c r="C340" t="s">
         <v>957</v>
       </c>
       <c r="D340" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="E340" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="F340" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="G340" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="H340" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="I340"/>
       <c r="J340"/>
     </row>
     <row r="341" spans="1:10">
       <c r="A341" t="s">
         <v>9</v>
       </c>
       <c r="B341" t="s">
         <v>53</v>
       </c>
       <c r="C341" t="s">
         <v>957</v>
       </c>
       <c r="D341" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="E341" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="F341" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="G341" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="H341" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="I341"/>
       <c r="J341"/>
     </row>
     <row r="342" spans="1:10">
       <c r="A342" t="s">
         <v>9</v>
       </c>
       <c r="B342" t="s">
         <v>53</v>
       </c>
       <c r="C342" t="s">
         <v>957</v>
       </c>
       <c r="D342" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="E342" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="F342" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="G342" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="H342" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="I342"/>
       <c r="J342"/>
     </row>
     <row r="343" spans="1:10">
       <c r="A343" t="s">
         <v>9</v>
       </c>
       <c r="B343" t="s">
         <v>53</v>
       </c>
       <c r="C343" t="s">
         <v>957</v>
       </c>
       <c r="D343" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="E343" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="F343" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="G343" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="H343" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="I343"/>
       <c r="J343"/>
     </row>
     <row r="344" spans="1:10">
       <c r="A344" t="s">
         <v>9</v>
       </c>
       <c r="B344" t="s">
         <v>53</v>
       </c>
       <c r="C344" t="s">
         <v>957</v>
       </c>
       <c r="D344" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="E344" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="F344" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="G344" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="H344" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="I344"/>
       <c r="J344"/>
     </row>
     <row r="345" spans="1:10">
       <c r="A345" t="s">
         <v>9</v>
       </c>
       <c r="B345" t="s">
         <v>53</v>
       </c>
       <c r="C345" t="s">
         <v>957</v>
       </c>
       <c r="D345" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="E345" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="F345" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="G345" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="H345" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="I345"/>
       <c r="J345"/>
     </row>
     <row r="346" spans="1:10">
       <c r="A346" t="s">
         <v>9</v>
       </c>
       <c r="B346" t="s">
         <v>53</v>
       </c>
       <c r="C346" t="s">
         <v>957</v>
       </c>
       <c r="D346" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="E346" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="F346" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="G346" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="H346" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="I346"/>
       <c r="J346"/>
     </row>
     <row r="347" spans="1:10">
       <c r="A347" t="s">
         <v>9</v>
       </c>
       <c r="B347" t="s">
         <v>53</v>
       </c>
       <c r="C347" t="s">
         <v>957</v>
       </c>
       <c r="D347" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="E347" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="F347" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="G347" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="H347" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="I347"/>
       <c r="J347"/>
     </row>
     <row r="348" spans="1:10">
       <c r="A348" t="s">
         <v>9</v>
       </c>
       <c r="B348" t="s">
         <v>53</v>
       </c>
       <c r="C348" t="s">
         <v>957</v>
       </c>
       <c r="D348" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="E348" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="F348" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="G348" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
       <c r="H348" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="I348"/>
       <c r="J348"/>
     </row>
     <row r="349" spans="1:10">
       <c r="A349" t="s">
         <v>9</v>
       </c>
       <c r="B349" t="s">
         <v>53</v>
       </c>
       <c r="C349" t="s">
         <v>957</v>
       </c>
       <c r="D349" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="E349" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="F349" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="G349" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="H349" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
       <c r="I349"/>
       <c r="J349"/>
     </row>
     <row r="350" spans="1:10">
       <c r="A350" t="s">
         <v>9</v>
       </c>
       <c r="B350" t="s">
         <v>53</v>
       </c>
       <c r="C350" t="s">
         <v>957</v>
       </c>
       <c r="D350" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="E350" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="F350" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="G350" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="H350" t="s">
         <v>615</v>
       </c>
       <c r="I350"/>
       <c r="J350"/>
     </row>
     <row r="351" spans="1:10">
       <c r="A351" t="s">
         <v>9</v>
       </c>
       <c r="B351" t="s">
         <v>53</v>
       </c>
       <c r="C351" t="s">
         <v>957</v>
       </c>
       <c r="D351" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="E351" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="F351" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="G351" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="H351" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
       <c r="I351"/>
       <c r="J351"/>
     </row>
     <row r="352" spans="1:10">
       <c r="A352" t="s">
         <v>9</v>
       </c>
       <c r="B352" t="s">
         <v>53</v>
       </c>
       <c r="C352" t="s">
         <v>957</v>
       </c>
       <c r="D352" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="E352" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="F352" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="G352" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="H352" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="I352"/>
       <c r="J352"/>
     </row>
     <row r="353" spans="1:10">
       <c r="A353" t="s">
         <v>9</v>
       </c>
       <c r="B353" t="s">
         <v>53</v>
       </c>
       <c r="C353" t="s">
         <v>957</v>
       </c>
       <c r="D353" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="E353" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="F353" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="G353" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="H353" t="s">
         <v>715</v>
       </c>
       <c r="I353"/>
       <c r="J353"/>
     </row>
     <row r="354" spans="1:10">
       <c r="A354" t="s">
         <v>9</v>
       </c>
       <c r="B354" t="s">
         <v>53</v>
       </c>
       <c r="C354" t="s">
         <v>957</v>
       </c>
       <c r="D354" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="E354" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="F354" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
       <c r="G354" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
       <c r="H354" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
       <c r="I354"/>
       <c r="J354"/>
     </row>
     <row r="355" spans="1:10">
       <c r="A355" t="s">
         <v>9</v>
       </c>
       <c r="B355" t="s">
         <v>53</v>
       </c>
       <c r="C355" t="s">
         <v>957</v>
       </c>
       <c r="D355" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="E355" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="F355" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
       <c r="G355" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
       <c r="H355" t="s">
         <v>917</v>
       </c>
       <c r="I355"/>
       <c r="J355"/>
     </row>
     <row r="356" spans="1:10">
       <c r="A356" t="s">
         <v>9</v>
       </c>
       <c r="B356" t="s">
         <v>53</v>
       </c>
       <c r="C356" t="s">
         <v>957</v>
       </c>
       <c r="D356" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="E356" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
       <c r="F356" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="G356" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
       <c r="H356" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="I356"/>
       <c r="J356"/>
     </row>
     <row r="357" spans="1:10">
       <c r="A357" t="s">
         <v>9</v>
       </c>
       <c r="B357" t="s">
         <v>53</v>
       </c>
       <c r="C357" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="D357" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="E357" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="F357" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="G357" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="H357" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="I357"/>
       <c r="J357"/>
     </row>
     <row r="358" spans="1:10">
       <c r="A358" t="s">
         <v>9</v>
       </c>
       <c r="B358" t="s">
         <v>53</v>
       </c>
       <c r="C358" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="D358" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="E358" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="F358" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="G358" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="H358" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="I358"/>
       <c r="J358"/>
     </row>
     <row r="359" spans="1:10">
       <c r="A359" t="s">
         <v>9</v>
       </c>
       <c r="B359" t="s">
         <v>53</v>
       </c>
       <c r="C359" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="D359" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="E359" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="F359" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="G359" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="H359" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="I359"/>
       <c r="J359"/>
     </row>
     <row r="360" spans="1:10">
       <c r="A360" t="s">
         <v>9</v>
       </c>
       <c r="B360" t="s">
         <v>53</v>
       </c>
       <c r="C360" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="D360" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="E360" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="F360" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="G360" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
       <c r="H360" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="I360"/>
       <c r="J360" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="361" spans="1:10">
       <c r="A361" t="s">
         <v>9</v>
       </c>
       <c r="B361" t="s">
         <v>53</v>
       </c>
       <c r="C361" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="D361" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="E361" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="F361" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="G361" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
       <c r="H361" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="I361"/>
       <c r="J361"/>
     </row>
     <row r="362" spans="1:10">
       <c r="A362" t="s">
         <v>9</v>
       </c>
       <c r="B362" t="s">
         <v>53</v>
       </c>
       <c r="C362" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="D362" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="E362" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="F362" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
       <c r="G362" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
       <c r="H362" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
       <c r="I362"/>
       <c r="J362"/>
     </row>
     <row r="363" spans="1:10">
       <c r="A363" t="s">
         <v>9</v>
       </c>
       <c r="B363" t="s">
         <v>53</v>
       </c>
       <c r="C363" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="D363" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="E363" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="F363" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
       <c r="G363" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="H363" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="I363"/>
       <c r="J363"/>
     </row>
     <row r="364" spans="1:10">
       <c r="A364" t="s">
         <v>9</v>
       </c>
       <c r="B364" t="s">
         <v>53</v>
       </c>
       <c r="C364" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="D364" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="E364" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="F364" t="s">
+        <v>1149</v>
+      </c>
+      <c r="G364" t="s">
+        <v>1147</v>
+      </c>
+      <c r="H364" t="s">
         <v>1148</v>
-      </c>
-[...4 lines deleted...]
-        <v>1147</v>
       </c>
       <c r="I364"/>
       <c r="J364" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="365" spans="1:10">
       <c r="A365" t="s">
         <v>9</v>
       </c>
       <c r="B365" t="s">
         <v>53</v>
       </c>
       <c r="C365" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="D365" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="E365" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="F365" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="G365" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="H365" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="I365"/>
       <c r="J365"/>
     </row>
     <row r="366" spans="1:10">
       <c r="A366" t="s">
         <v>9</v>
       </c>
       <c r="B366" t="s">
         <v>53</v>
       </c>
       <c r="C366" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="D366" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="E366" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="F366" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="G366" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="H366" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="I366"/>
       <c r="J366"/>
     </row>
     <row r="367" spans="1:10">
       <c r="A367" t="s">
         <v>9</v>
       </c>
       <c r="B367" t="s">
         <v>53</v>
       </c>
       <c r="C367" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="D367" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="E367" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="F367" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="G367" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="H367" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
       <c r="I367"/>
       <c r="J367"/>
     </row>
     <row r="368" spans="1:10">
       <c r="A368" t="s">
         <v>9</v>
       </c>
       <c r="B368" t="s">
         <v>53</v>
       </c>
       <c r="C368" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="D368" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="E368" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="F368" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
       <c r="G368" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
       <c r="H368" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="I368"/>
       <c r="J368"/>
     </row>
     <row r="369" spans="1:10">
       <c r="A369" t="s">
         <v>9</v>
       </c>
       <c r="B369" t="s">
         <v>53</v>
       </c>
       <c r="C369" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="D369" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="E369" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="F369" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="G369" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
       <c r="H369" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
       <c r="I369"/>
       <c r="J369"/>
     </row>
     <row r="370" spans="1:10">
       <c r="A370" t="s">
         <v>9</v>
       </c>
       <c r="B370" t="s">
         <v>53</v>
       </c>
       <c r="C370" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="D370" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="E370" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="F370" t="s">
+        <v>1163</v>
+      </c>
+      <c r="G370" t="s">
+        <v>1161</v>
+      </c>
+      <c r="H370" t="s">
         <v>1162</v>
-      </c>
-[...4 lines deleted...]
-        <v>1161</v>
       </c>
       <c r="I370"/>
       <c r="J370" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="371" spans="1:10">
       <c r="A371" t="s">
         <v>9</v>
       </c>
       <c r="B371" t="s">
         <v>53</v>
       </c>
       <c r="C371" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="D371" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="E371" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="F371" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="G371" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="H371" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
       <c r="I371"/>
       <c r="J371"/>
     </row>
     <row r="372" spans="1:10">
       <c r="A372" t="s">
         <v>9</v>
       </c>
       <c r="B372" t="s">
         <v>53</v>
       </c>
       <c r="C372" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="D372" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="E372" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="F372" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
       <c r="G372" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
       <c r="H372" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
       <c r="I372"/>
       <c r="J372"/>
     </row>
     <row r="373" spans="1:10">
       <c r="A373" t="s">
         <v>9</v>
       </c>
       <c r="B373" t="s">
         <v>53</v>
       </c>
       <c r="C373" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="D373" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="E373" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="F373" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="G373" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
       <c r="H373" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="I373"/>
       <c r="J373"/>
     </row>
     <row r="374" spans="1:10">
       <c r="A374" t="s">
         <v>9</v>
       </c>
       <c r="B374" t="s">
         <v>53</v>
       </c>
       <c r="C374" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="D374" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="E374" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="F374" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
       <c r="G374" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
       <c r="H374" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="I374"/>
       <c r="J374"/>
     </row>
     <row r="375" spans="1:10">
       <c r="A375" t="s">
         <v>9</v>
       </c>
       <c r="B375" t="s">
         <v>53</v>
       </c>
       <c r="C375" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="D375" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="E375" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="F375" t="s">
+        <v>1175</v>
+      </c>
+      <c r="G375" t="s">
+        <v>1169</v>
+      </c>
+      <c r="H375" t="s">
         <v>1174</v>
-      </c>
-[...4 lines deleted...]
-        <v>1173</v>
       </c>
       <c r="I375"/>
       <c r="J375" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="376" spans="1:10">
       <c r="A376" t="s">
         <v>9</v>
       </c>
       <c r="B376" t="s">
         <v>53</v>
       </c>
       <c r="C376" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="D376" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="E376" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="F376" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="G376" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="H376" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="I376"/>
       <c r="J376"/>
     </row>
     <row r="377" spans="1:10">
       <c r="A377" t="s">
         <v>9</v>
       </c>
       <c r="B377" t="s">
         <v>53</v>
       </c>
       <c r="C377" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="D377" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="E377" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="F377" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
       <c r="G377" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
       <c r="H377" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="I377"/>
       <c r="J377"/>
     </row>
     <row r="378" spans="1:10">
       <c r="A378" t="s">
         <v>9</v>
       </c>
       <c r="B378" t="s">
         <v>53</v>
       </c>
       <c r="C378" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="D378" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="E378" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="F378" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="G378" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="H378" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
       <c r="I378"/>
       <c r="J378"/>
     </row>
     <row r="379" spans="1:10">
       <c r="A379" t="s">
         <v>9</v>
       </c>
       <c r="B379" t="s">
         <v>53</v>
       </c>
       <c r="C379" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="D379" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="E379" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="F379" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="G379" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="H379" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="I379"/>
       <c r="J379"/>
     </row>
     <row r="380" spans="1:10">
       <c r="A380" t="s">
         <v>9</v>
       </c>
       <c r="B380" t="s">
         <v>53</v>
       </c>
       <c r="C380" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="D380" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="E380" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="F380" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="G380" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="H380" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="I380"/>
       <c r="J380"/>
     </row>
     <row r="381" spans="1:10">
       <c r="A381" t="s">
         <v>9</v>
       </c>
       <c r="B381" t="s">
         <v>53</v>
       </c>
       <c r="C381" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="D381" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="E381" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="F381" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="G381" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="H381" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
       <c r="I381"/>
       <c r="J381"/>
     </row>
     <row r="382" spans="1:10">
       <c r="A382" t="s">
         <v>9</v>
       </c>
       <c r="B382" t="s">
         <v>53</v>
       </c>
       <c r="C382" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="D382" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="E382" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="F382" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="G382" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="H382" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="I382"/>
       <c r="J382"/>
     </row>
     <row r="383" spans="1:10">
       <c r="A383" t="s">
         <v>9</v>
       </c>
       <c r="B383" t="s">
         <v>53</v>
       </c>
       <c r="C383" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="D383" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="E383" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="F383" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
       <c r="G383" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="H383" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
       <c r="I383"/>
       <c r="J383"/>
     </row>
     <row r="384" spans="1:10">
       <c r="A384" t="s">
         <v>9</v>
       </c>
       <c r="B384" t="s">
         <v>53</v>
       </c>
       <c r="C384" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="D384" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="E384" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="F384" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="G384" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="H384" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="I384"/>
       <c r="J384"/>
     </row>
     <row r="385" spans="1:10">
       <c r="A385" t="s">
         <v>9</v>
       </c>
       <c r="B385" t="s">
         <v>53</v>
       </c>
       <c r="C385" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="D385" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="E385" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="F385" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="G385" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="H385" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="I385"/>
       <c r="J385"/>
     </row>
     <row r="386" spans="1:10">
       <c r="A386" t="s">
         <v>9</v>
       </c>
       <c r="B386" t="s">
         <v>53</v>
       </c>
       <c r="C386" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="D386" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="E386" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="F386" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
       <c r="G386" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="H386" t="s">
         <v>917</v>
       </c>
       <c r="I386"/>
       <c r="J386"/>
     </row>
     <row r="387" spans="1:10">
       <c r="A387" t="s">
         <v>9</v>
       </c>
       <c r="B387" t="s">
         <v>53</v>
       </c>
       <c r="C387" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="D387" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="E387" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="F387" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="G387" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
       <c r="H387" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="I387"/>
       <c r="J387"/>
     </row>
     <row r="388" spans="1:10">
       <c r="A388" t="s">
         <v>9</v>
       </c>
       <c r="B388" t="s">
         <v>53</v>
       </c>
       <c r="C388" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="D388" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="E388" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="F388" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="G388" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="H388" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
       <c r="I388"/>
       <c r="J388"/>
     </row>
     <row r="389" spans="1:10">
       <c r="A389" t="s">
         <v>9</v>
       </c>
       <c r="B389" t="s">
         <v>53</v>
       </c>
       <c r="C389" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="D389" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="E389" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
       <c r="F389" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="G389" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="H389" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
       <c r="I389"/>
       <c r="J389"/>
     </row>
     <row r="390" spans="1:10">
       <c r="A390" t="s">
         <v>9</v>
       </c>
       <c r="B390" t="s">
         <v>53</v>
       </c>
       <c r="C390" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="D390" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="E390" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="F390" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="G390" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
       <c r="H390" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
       <c r="I390"/>
       <c r="J390"/>
     </row>
     <row r="391" spans="1:10">
       <c r="A391" t="s">
         <v>9</v>
       </c>
       <c r="B391" t="s">
         <v>53</v>
       </c>
       <c r="C391" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="D391" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="E391" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="F391" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
       <c r="G391" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="H391" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="I391"/>
       <c r="J391"/>
     </row>
     <row r="392" spans="1:10">
       <c r="A392" t="s">
         <v>9</v>
       </c>
       <c r="B392" t="s">
         <v>53</v>
       </c>
       <c r="C392" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="D392" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="E392" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
       <c r="F392" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
       <c r="G392" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="H392" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="I392"/>
       <c r="J392"/>
     </row>
     <row r="393" spans="1:10">
       <c r="A393" t="s">
         <v>9</v>
       </c>
       <c r="B393" t="s">
         <v>53</v>
       </c>
       <c r="C393" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="D393" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="E393" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
       <c r="F393" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
       <c r="G393" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="H393" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="I393"/>
       <c r="J393"/>
     </row>
     <row r="394" spans="1:10">
       <c r="A394" t="s">
         <v>9</v>
       </c>
       <c r="B394" t="s">
         <v>53</v>
       </c>
       <c r="C394" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="D394" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="E394" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
       <c r="F394" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="G394" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="H394" t="s">
         <v>946</v>
       </c>
       <c r="I394"/>
       <c r="J394"/>
     </row>
     <row r="395" spans="1:10">
       <c r="A395" t="s">
         <v>9</v>
       </c>
       <c r="B395" t="s">
         <v>53</v>
       </c>
       <c r="C395" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="D395" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="E395" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
       <c r="F395" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="G395" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="H395" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="I395"/>
       <c r="J395"/>
     </row>
     <row r="396" spans="1:10">
       <c r="A396" t="s">
         <v>9</v>
       </c>
       <c r="B396" t="s">
         <v>53</v>
       </c>
       <c r="C396" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="D396" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="E396" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="F396" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="G396" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
       <c r="H396" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
       <c r="I396"/>
       <c r="J396"/>
     </row>
     <row r="397" spans="1:10">
       <c r="A397" t="s">
         <v>9</v>
       </c>
       <c r="B397" t="s">
         <v>53</v>
       </c>
       <c r="C397" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="D397" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="E397" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="F397" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
       <c r="G397" t="s">
-        <v>1244</v>
+        <v>1245</v>
       </c>
       <c r="H397" t="s">
-        <v>1245</v>
+        <v>1246</v>
       </c>
       <c r="I397"/>
       <c r="J397"/>
     </row>
     <row r="398" spans="1:10">
       <c r="A398" t="s">
         <v>9</v>
       </c>
       <c r="B398" t="s">
         <v>53</v>
       </c>
       <c r="C398" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="D398" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="E398" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="F398" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="G398" t="s">
-        <v>1244</v>
+        <v>1245</v>
       </c>
       <c r="H398" t="s">
-        <v>1247</v>
+        <v>1248</v>
       </c>
       <c r="I398"/>
       <c r="J398"/>
     </row>
     <row r="399" spans="1:10">
       <c r="A399" t="s">
         <v>9</v>
       </c>
       <c r="B399" t="s">
         <v>53</v>
       </c>
       <c r="C399" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="D399" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="E399" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
       <c r="F399" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
       <c r="G399" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
       <c r="H399" t="s">
-        <v>1251</v>
+        <v>1252</v>
       </c>
       <c r="I399"/>
       <c r="J399"/>
     </row>
     <row r="400" spans="1:10">
       <c r="A400" t="s">
         <v>9</v>
       </c>
       <c r="B400" t="s">
         <v>53</v>
       </c>
       <c r="C400" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="D400" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="E400" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
       <c r="F400" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="G400" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
       <c r="H400" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
       <c r="I400"/>
       <c r="J400"/>
     </row>
     <row r="401" spans="1:10">
       <c r="A401" t="s">
         <v>9</v>
       </c>
       <c r="B401" t="s">
         <v>53</v>
       </c>
       <c r="C401" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="D401" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="E401" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
       <c r="F401" t="s">
-        <v>1254</v>
+        <v>1255</v>
       </c>
       <c r="G401" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
       <c r="H401" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
       <c r="I401"/>
       <c r="J401"/>
     </row>
     <row r="402" spans="1:10">
       <c r="A402" t="s">
         <v>9</v>
       </c>
       <c r="B402" t="s">
         <v>53</v>
       </c>
       <c r="C402" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="D402" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="E402" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
       <c r="F402" t="s">
-        <v>1256</v>
+        <v>1257</v>
       </c>
       <c r="G402" t="s">
-        <v>1257</v>
+        <v>1258</v>
       </c>
       <c r="H402" t="s">
-        <v>1258</v>
+        <v>1259</v>
       </c>
       <c r="I402"/>
       <c r="J402"/>
     </row>
     <row r="403" spans="1:10">
       <c r="A403" t="s">
         <v>9</v>
       </c>
       <c r="B403" t="s">
         <v>53</v>
       </c>
       <c r="C403" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="D403" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="E403" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
       <c r="F403" t="s">
+        <v>1260</v>
+      </c>
+      <c r="G403" t="s">
+        <v>1258</v>
+      </c>
+      <c r="H403" t="s">
         <v>1259</v>
-      </c>
-[...4 lines deleted...]
-        <v>1258</v>
       </c>
       <c r="I403"/>
       <c r="J403" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="404" spans="1:10">
       <c r="A404" t="s">
         <v>9</v>
       </c>
       <c r="B404" t="s">
         <v>53</v>
       </c>
       <c r="C404" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="D404" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="E404" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="F404" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="G404" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="H404" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="I404"/>
       <c r="J404"/>
     </row>
     <row r="405" spans="1:10">
       <c r="A405" t="s">
         <v>9</v>
       </c>
       <c r="B405" t="s">
         <v>53</v>
       </c>
       <c r="C405" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="D405" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="E405" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="F405" t="s">
+        <v>1267</v>
+      </c>
+      <c r="G405" t="s">
+        <v>1265</v>
+      </c>
+      <c r="H405" t="s">
         <v>1266</v>
-      </c>
-[...4 lines deleted...]
-        <v>1265</v>
       </c>
       <c r="I405"/>
       <c r="J405" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="406" spans="1:10">
       <c r="A406" t="s">
         <v>9</v>
       </c>
       <c r="B406" t="s">
         <v>53</v>
       </c>
       <c r="C406" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="D406" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
       <c r="E406" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="F406" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
       <c r="G406" t="s">
-        <v>1270</v>
+        <v>1271</v>
       </c>
       <c r="H406" t="s">
-        <v>1271</v>
+        <v>1272</v>
       </c>
       <c r="I406"/>
       <c r="J406"/>
     </row>
     <row r="407" spans="1:10">
       <c r="A407" t="s">
         <v>9</v>
       </c>
       <c r="B407" t="s">
         <v>53</v>
       </c>
       <c r="C407" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="D407" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
       <c r="E407" t="s">
-        <v>1272</v>
+        <v>1273</v>
       </c>
       <c r="F407" t="s">
-        <v>1273</v>
+        <v>1274</v>
       </c>
       <c r="G407" t="s">
-        <v>1274</v>
+        <v>1275</v>
       </c>
       <c r="H407" t="s">
         <v>341</v>
       </c>
       <c r="I407"/>
       <c r="J407"/>
     </row>
     <row r="408" spans="1:10">
       <c r="A408" t="s">
-        <v>1275</v>
+        <v>1276</v>
       </c>
       <c r="B408" t="s">
-        <v>1276</v>
+        <v>1277</v>
       </c>
       <c r="C408" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="D408" t="s">
-        <v>1278</v>
+        <v>1279</v>
       </c>
       <c r="E408" t="s">
-        <v>1279</v>
+        <v>1280</v>
       </c>
       <c r="F408" t="s">
-        <v>1280</v>
+        <v>1281</v>
       </c>
       <c r="G408" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="H408" t="s">
-        <v>1282</v>
+        <v>1283</v>
       </c>
       <c r="I408"/>
       <c r="J408"/>
     </row>
     <row r="409" spans="1:10">
       <c r="A409" t="s">
+        <v>1276</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D409" t="s">
+        <v>1284</v>
+      </c>
+      <c r="E409" t="s">
+        <v>1280</v>
+      </c>
+      <c r="F409" t="s">
+        <v>1281</v>
+      </c>
+      <c r="G409" t="s">
+        <v>1282</v>
+      </c>
+      <c r="H409" t="s">
         <v>1283</v>
-      </c>
-[...19 lines deleted...]
-        <v>1290</v>
       </c>
       <c r="I409"/>
       <c r="J409"/>
     </row>
     <row r="410" spans="1:10">
       <c r="A410" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B410" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C410" t="s">
-        <v>1285</v>
+        <v>1287</v>
       </c>
       <c r="D410" t="s">
-        <v>1286</v>
+        <v>1288</v>
       </c>
       <c r="E410" t="s">
-        <v>1287</v>
+        <v>1289</v>
       </c>
       <c r="F410" t="s">
+        <v>1290</v>
+      </c>
+      <c r="G410" t="s">
         <v>1291</v>
       </c>
-      <c r="G410" t="s">
+      <c r="H410" t="s">
         <v>1292</v>
-      </c>
-[...1 lines deleted...]
-        <v>1293</v>
       </c>
       <c r="I410"/>
       <c r="J410"/>
     </row>
     <row r="411" spans="1:10">
       <c r="A411" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B411" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C411" t="s">
-        <v>1285</v>
+        <v>1287</v>
       </c>
       <c r="D411" t="s">
+        <v>1288</v>
+      </c>
+      <c r="E411" t="s">
+        <v>1289</v>
+      </c>
+      <c r="F411" t="s">
+        <v>1293</v>
+      </c>
+      <c r="G411" t="s">
         <v>1294</v>
       </c>
-      <c r="E411" t="s">
+      <c r="H411" t="s">
         <v>1295</v>
-      </c>
-[...7 lines deleted...]
-        <v>860</v>
       </c>
       <c r="I411"/>
       <c r="J411"/>
     </row>
     <row r="412" spans="1:10">
       <c r="A412" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B412" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C412" t="s">
-        <v>1285</v>
+        <v>1287</v>
       </c>
       <c r="D412" t="s">
-        <v>1294</v>
+        <v>1296</v>
       </c>
       <c r="E412" t="s">
-        <v>1295</v>
+        <v>1297</v>
       </c>
       <c r="F412" t="s">
         <v>1298</v>
       </c>
       <c r="G412" t="s">
-        <v>1297</v>
+        <v>1299</v>
       </c>
       <c r="H412" t="s">
-        <v>91</v>
+        <v>860</v>
       </c>
       <c r="I412"/>
       <c r="J412"/>
     </row>
     <row r="413" spans="1:10">
       <c r="A413" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B413" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C413" t="s">
-        <v>1285</v>
+        <v>1287</v>
       </c>
       <c r="D413" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E413" t="s">
+        <v>1297</v>
+      </c>
+      <c r="F413" t="s">
+        <v>1300</v>
+      </c>
+      <c r="G413" t="s">
         <v>1299</v>
       </c>
-      <c r="E413" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H413" t="s">
-        <v>1303</v>
+        <v>91</v>
       </c>
       <c r="I413"/>
       <c r="J413"/>
     </row>
     <row r="414" spans="1:10">
       <c r="A414" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B414" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C414" t="s">
-        <v>1285</v>
+        <v>1287</v>
       </c>
       <c r="D414" t="s">
-        <v>1299</v>
+        <v>1301</v>
       </c>
       <c r="E414" t="s">
-        <v>1300</v>
+        <v>1302</v>
       </c>
       <c r="F414" t="s">
+        <v>1303</v>
+      </c>
+      <c r="G414" t="s">
         <v>1304</v>
-      </c>
-[...1 lines deleted...]
-        <v>1302</v>
       </c>
       <c r="H414" t="s">
         <v>1305</v>
       </c>
       <c r="I414"/>
       <c r="J414"/>
     </row>
     <row r="415" spans="1:10">
       <c r="A415" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B415" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C415" t="s">
-        <v>1285</v>
+        <v>1287</v>
       </c>
       <c r="D415" t="s">
-        <v>1299</v>
+        <v>1301</v>
       </c>
       <c r="E415" t="s">
-        <v>1300</v>
+        <v>1302</v>
       </c>
       <c r="F415" t="s">
         <v>1306</v>
       </c>
       <c r="G415" t="s">
+        <v>1304</v>
+      </c>
+      <c r="H415" t="s">
         <v>1307</v>
-      </c>
-[...1 lines deleted...]
-        <v>1308</v>
       </c>
       <c r="I415"/>
       <c r="J415"/>
     </row>
     <row r="416" spans="1:10">
       <c r="A416" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B416" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C416" t="s">
-        <v>1285</v>
+        <v>1287</v>
       </c>
       <c r="D416" t="s">
-        <v>1299</v>
+        <v>1301</v>
       </c>
       <c r="E416" t="s">
-        <v>1300</v>
+        <v>1302</v>
       </c>
       <c r="F416" t="s">
+        <v>1308</v>
+      </c>
+      <c r="G416" t="s">
         <v>1309</v>
       </c>
-      <c r="G416" t="s">
+      <c r="H416" t="s">
         <v>1310</v>
-      </c>
-[...1 lines deleted...]
-        <v>1311</v>
       </c>
       <c r="I416"/>
       <c r="J416"/>
     </row>
     <row r="417" spans="1:10">
       <c r="A417" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B417" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C417" t="s">
-        <v>1285</v>
+        <v>1287</v>
       </c>
       <c r="D417" t="s">
-        <v>1299</v>
+        <v>1301</v>
       </c>
       <c r="E417" t="s">
-        <v>1300</v>
+        <v>1302</v>
       </c>
       <c r="F417" t="s">
+        <v>1311</v>
+      </c>
+      <c r="G417" t="s">
         <v>1312</v>
       </c>
-      <c r="G417" t="s">
+      <c r="H417" t="s">
         <v>1313</v>
-      </c>
-[...1 lines deleted...]
-        <v>1314</v>
       </c>
       <c r="I417"/>
       <c r="J417"/>
     </row>
     <row r="418" spans="1:10">
       <c r="A418" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B418" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C418" t="s">
-        <v>1285</v>
+        <v>1287</v>
       </c>
       <c r="D418" t="s">
-        <v>1299</v>
+        <v>1301</v>
       </c>
       <c r="E418" t="s">
-        <v>1300</v>
+        <v>1302</v>
       </c>
       <c r="F418" t="s">
+        <v>1314</v>
+      </c>
+      <c r="G418" t="s">
         <v>1315</v>
       </c>
-      <c r="G418" t="s">
+      <c r="H418" t="s">
         <v>1316</v>
-      </c>
-[...1 lines deleted...]
-        <v>1317</v>
       </c>
       <c r="I418"/>
       <c r="J418"/>
     </row>
     <row r="419" spans="1:10">
       <c r="A419" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B419" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C419" t="s">
-        <v>1285</v>
+        <v>1287</v>
       </c>
       <c r="D419" t="s">
-        <v>1299</v>
+        <v>1301</v>
       </c>
       <c r="E419" t="s">
-        <v>1300</v>
+        <v>1302</v>
       </c>
       <c r="F419" t="s">
+        <v>1317</v>
+      </c>
+      <c r="G419" t="s">
         <v>1318</v>
-      </c>
-[...1 lines deleted...]
-        <v>1316</v>
       </c>
       <c r="H419" t="s">
         <v>1319</v>
       </c>
       <c r="I419"/>
       <c r="J419"/>
     </row>
     <row r="420" spans="1:10">
       <c r="A420" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B420" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C420" t="s">
-        <v>1285</v>
+        <v>1287</v>
       </c>
       <c r="D420" t="s">
-        <v>1299</v>
+        <v>1301</v>
       </c>
       <c r="E420" t="s">
-        <v>1300</v>
+        <v>1302</v>
       </c>
       <c r="F420" t="s">
         <v>1320</v>
       </c>
       <c r="G420" t="s">
-        <v>1316</v>
+        <v>1318</v>
       </c>
       <c r="H420" t="s">
-        <v>240</v>
+        <v>1321</v>
       </c>
       <c r="I420"/>
       <c r="J420"/>
     </row>
     <row r="421" spans="1:10">
       <c r="A421" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B421" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C421" t="s">
-        <v>1285</v>
+        <v>1287</v>
       </c>
       <c r="D421" t="s">
-        <v>1299</v>
+        <v>1301</v>
       </c>
       <c r="E421" t="s">
-        <v>1300</v>
+        <v>1302</v>
       </c>
       <c r="F421" t="s">
-        <v>1321</v>
+        <v>1322</v>
       </c>
       <c r="G421" t="s">
-        <v>1316</v>
+        <v>1318</v>
       </c>
       <c r="H421" t="s">
-        <v>1322</v>
+        <v>240</v>
       </c>
       <c r="I421"/>
       <c r="J421"/>
     </row>
     <row r="422" spans="1:10">
       <c r="A422" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B422" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C422" t="s">
-        <v>1285</v>
+        <v>1287</v>
       </c>
       <c r="D422" t="s">
-        <v>1299</v>
+        <v>1301</v>
       </c>
       <c r="E422" t="s">
-        <v>1300</v>
+        <v>1302</v>
       </c>
       <c r="F422" t="s">
         <v>1323</v>
       </c>
       <c r="G422" t="s">
-        <v>1316</v>
+        <v>1318</v>
       </c>
       <c r="H422" t="s">
         <v>1324</v>
       </c>
       <c r="I422"/>
       <c r="J422"/>
     </row>
     <row r="423" spans="1:10">
       <c r="A423" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B423" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C423" t="s">
-        <v>1285</v>
+        <v>1287</v>
       </c>
       <c r="D423" t="s">
-        <v>1299</v>
+        <v>1301</v>
       </c>
       <c r="E423" t="s">
-        <v>1300</v>
+        <v>1302</v>
       </c>
       <c r="F423" t="s">
         <v>1325</v>
       </c>
       <c r="G423" t="s">
-        <v>1316</v>
+        <v>1318</v>
       </c>
       <c r="H423" t="s">
-        <v>91</v>
+        <v>1326</v>
       </c>
       <c r="I423"/>
       <c r="J423"/>
     </row>
     <row r="424" spans="1:10">
       <c r="A424" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B424" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C424" t="s">
-        <v>1285</v>
+        <v>1287</v>
       </c>
       <c r="D424" t="s">
-        <v>1299</v>
+        <v>1301</v>
       </c>
       <c r="E424" t="s">
-        <v>1326</v>
+        <v>1302</v>
       </c>
       <c r="F424" t="s">
         <v>1327</v>
       </c>
       <c r="G424" t="s">
-        <v>1328</v>
+        <v>1318</v>
       </c>
       <c r="H424" t="s">
-        <v>1329</v>
+        <v>91</v>
       </c>
       <c r="I424"/>
       <c r="J424"/>
     </row>
     <row r="425" spans="1:10">
       <c r="A425" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B425" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C425" t="s">
-        <v>1285</v>
+        <v>1287</v>
       </c>
       <c r="D425" t="s">
-        <v>1299</v>
+        <v>1301</v>
       </c>
       <c r="E425" t="s">
-        <v>1326</v>
+        <v>1328</v>
       </c>
       <c r="F425" t="s">
+        <v>1329</v>
+      </c>
+      <c r="G425" t="s">
         <v>1330</v>
       </c>
-      <c r="G425" t="s">
+      <c r="H425" t="s">
         <v>1331</v>
       </c>
-      <c r="H425" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I425"/>
-      <c r="J425" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J425"/>
     </row>
     <row r="426" spans="1:10">
       <c r="A426" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B426" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C426" t="s">
-        <v>1285</v>
+        <v>1287</v>
       </c>
       <c r="D426" t="s">
-        <v>1299</v>
+        <v>1301</v>
       </c>
       <c r="E426" t="s">
-        <v>1326</v>
+        <v>1328</v>
       </c>
       <c r="F426" t="s">
+        <v>1332</v>
+      </c>
+      <c r="G426" t="s">
+        <v>1333</v>
+      </c>
+      <c r="H426" t="s">
         <v>1334</v>
       </c>
-      <c r="G426" t="s">
+      <c r="I426"/>
+      <c r="J426" t="s">
         <v>1335</v>
       </c>
-      <c r="H426" t="s">
-[...3 lines deleted...]
-      <c r="J426"/>
     </row>
     <row r="427" spans="1:10">
       <c r="A427" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B427" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C427" t="s">
-        <v>1285</v>
+        <v>1287</v>
       </c>
       <c r="D427" t="s">
-        <v>1299</v>
+        <v>1301</v>
       </c>
       <c r="E427" t="s">
-        <v>1326</v>
+        <v>1328</v>
       </c>
       <c r="F427" t="s">
+        <v>1336</v>
+      </c>
+      <c r="G427" t="s">
         <v>1337</v>
       </c>
-      <c r="G427" t="s">
+      <c r="H427" t="s">
         <v>1338</v>
-      </c>
-[...1 lines deleted...]
-        <v>1339</v>
       </c>
       <c r="I427"/>
       <c r="J427"/>
     </row>
     <row r="428" spans="1:10">
       <c r="A428" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B428" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C428" t="s">
-        <v>1285</v>
+        <v>1287</v>
       </c>
       <c r="D428" t="s">
-        <v>1299</v>
+        <v>1301</v>
       </c>
       <c r="E428" t="s">
-        <v>1326</v>
+        <v>1328</v>
       </c>
       <c r="F428" t="s">
+        <v>1339</v>
+      </c>
+      <c r="G428" t="s">
         <v>1340</v>
       </c>
-      <c r="G428" t="s">
+      <c r="H428" t="s">
         <v>1341</v>
-      </c>
-[...1 lines deleted...]
-        <v>1342</v>
       </c>
       <c r="I428"/>
       <c r="J428"/>
     </row>
     <row r="429" spans="1:10">
       <c r="A429" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B429" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C429" t="s">
-        <v>1285</v>
+        <v>1287</v>
       </c>
       <c r="D429" t="s">
+        <v>1301</v>
+      </c>
+      <c r="E429" t="s">
+        <v>1328</v>
+      </c>
+      <c r="F429" t="s">
+        <v>1342</v>
+      </c>
+      <c r="G429" t="s">
         <v>1343</v>
       </c>
-      <c r="E429" t="s">
+      <c r="H429" t="s">
         <v>1344</v>
-      </c>
-[...7 lines deleted...]
-        <v>1347</v>
       </c>
       <c r="I429"/>
       <c r="J429"/>
     </row>
     <row r="430" spans="1:10">
       <c r="A430" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B430" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C430" t="s">
+        <v>1287</v>
+      </c>
+      <c r="D430" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E430" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F430" t="s">
+        <v>1347</v>
+      </c>
+      <c r="G430" t="s">
         <v>1348</v>
       </c>
-      <c r="D430" t="s">
+      <c r="H430" t="s">
         <v>1349</v>
-      </c>
-[...10 lines deleted...]
-        <v>1353</v>
       </c>
       <c r="I430"/>
       <c r="J430"/>
     </row>
     <row r="431" spans="1:10">
       <c r="A431" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B431" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C431" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D431" t="s">
-        <v>1349</v>
+        <v>1351</v>
       </c>
       <c r="E431" t="s">
-        <v>1350</v>
+        <v>1352</v>
       </c>
       <c r="F431" t="s">
+        <v>1353</v>
+      </c>
+      <c r="G431" t="s">
         <v>1354</v>
       </c>
-      <c r="G431" t="s">
+      <c r="H431" t="s">
         <v>1355</v>
       </c>
-      <c r="H431" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I431"/>
       <c r="J431"/>
     </row>
     <row r="432" spans="1:10">
       <c r="A432" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B432" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C432" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D432" t="s">
-        <v>1349</v>
+        <v>1351</v>
       </c>
       <c r="E432" t="s">
-        <v>1350</v>
+        <v>1352</v>
       </c>
       <c r="F432" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G432" t="s">
         <v>1357</v>
       </c>
-      <c r="G432" t="s">
+      <c r="H432" t="s">
         <v>1358</v>
       </c>
-      <c r="H432" t="s">
-[...2 lines deleted...]
-      <c r="I432"/>
+      <c r="I432" t="s">
+        <v>1358</v>
+      </c>
       <c r="J432"/>
     </row>
     <row r="433" spans="1:10">
       <c r="A433" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B433" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C433" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D433" t="s">
-        <v>1349</v>
+        <v>1351</v>
       </c>
       <c r="E433" t="s">
-        <v>1350</v>
+        <v>1352</v>
       </c>
       <c r="F433" t="s">
+        <v>1359</v>
+      </c>
+      <c r="G433" t="s">
         <v>1360</v>
       </c>
-      <c r="G433" t="s">
+      <c r="H433" t="s">
         <v>1361</v>
-      </c>
-[...1 lines deleted...]
-        <v>1362</v>
       </c>
       <c r="I433"/>
       <c r="J433"/>
     </row>
     <row r="434" spans="1:10">
       <c r="A434" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B434" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C434" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D434" t="s">
-        <v>1349</v>
+        <v>1351</v>
       </c>
       <c r="E434" t="s">
-        <v>1350</v>
+        <v>1352</v>
       </c>
       <c r="F434" t="s">
+        <v>1362</v>
+      </c>
+      <c r="G434" t="s">
         <v>1363</v>
       </c>
-      <c r="G434" t="s">
+      <c r="H434" t="s">
         <v>1364</v>
-      </c>
-[...1 lines deleted...]
-        <v>1365</v>
       </c>
       <c r="I434"/>
       <c r="J434"/>
     </row>
     <row r="435" spans="1:10">
       <c r="A435" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B435" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C435" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D435" t="s">
-        <v>1349</v>
+        <v>1351</v>
       </c>
       <c r="E435" t="s">
-        <v>1350</v>
+        <v>1352</v>
       </c>
       <c r="F435" t="s">
+        <v>1365</v>
+      </c>
+      <c r="G435" t="s">
         <v>1366</v>
       </c>
-      <c r="G435" t="s">
+      <c r="H435" t="s">
         <v>1367</v>
-      </c>
-[...1 lines deleted...]
-        <v>1368</v>
       </c>
       <c r="I435"/>
       <c r="J435"/>
     </row>
     <row r="436" spans="1:10">
       <c r="A436" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B436" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C436" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D436" t="s">
-        <v>1349</v>
+        <v>1351</v>
       </c>
       <c r="E436" t="s">
-        <v>1350</v>
+        <v>1352</v>
       </c>
       <c r="F436" t="s">
+        <v>1368</v>
+      </c>
+      <c r="G436" t="s">
         <v>1369</v>
       </c>
-      <c r="G436" t="s">
+      <c r="H436" t="s">
         <v>1370</v>
-      </c>
-[...1 lines deleted...]
-        <v>1371</v>
       </c>
       <c r="I436"/>
       <c r="J436"/>
     </row>
     <row r="437" spans="1:10">
       <c r="A437" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B437" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C437" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D437" t="s">
-        <v>1349</v>
+        <v>1351</v>
       </c>
       <c r="E437" t="s">
-        <v>1350</v>
+        <v>1352</v>
       </c>
       <c r="F437" t="s">
+        <v>1371</v>
+      </c>
+      <c r="G437" t="s">
         <v>1372</v>
       </c>
-      <c r="G437" t="s">
+      <c r="H437" t="s">
         <v>1373</v>
-      </c>
-[...1 lines deleted...]
-        <v>1374</v>
       </c>
       <c r="I437"/>
       <c r="J437"/>
     </row>
     <row r="438" spans="1:10">
       <c r="A438" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B438" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C438" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D438" t="s">
-        <v>1349</v>
+        <v>1351</v>
       </c>
       <c r="E438" t="s">
-        <v>1350</v>
+        <v>1352</v>
       </c>
       <c r="F438" t="s">
+        <v>1374</v>
+      </c>
+      <c r="G438" t="s">
         <v>1375</v>
       </c>
-      <c r="G438" t="s">
+      <c r="H438" t="s">
         <v>1376</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="I438"/>
       <c r="J438"/>
     </row>
     <row r="439" spans="1:10">
       <c r="A439" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B439" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C439" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D439" t="s">
+        <v>1351</v>
+      </c>
+      <c r="E439" t="s">
+        <v>1352</v>
+      </c>
+      <c r="F439" t="s">
         <v>1377</v>
       </c>
-      <c r="E439" t="s">
+      <c r="G439" t="s">
         <v>1378</v>
       </c>
-      <c r="F439" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H439" t="s">
-        <v>385</v>
+        <v>91</v>
       </c>
       <c r="I439"/>
       <c r="J439"/>
     </row>
     <row r="440" spans="1:10">
       <c r="A440" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B440" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C440" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D440" t="s">
+        <v>1379</v>
+      </c>
+      <c r="E440" t="s">
+        <v>1380</v>
+      </c>
+      <c r="F440" t="s">
         <v>1381</v>
       </c>
-      <c r="E440" t="s">
+      <c r="G440" t="s">
         <v>1382</v>
       </c>
-      <c r="F440" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H440" t="s">
-        <v>1385</v>
+        <v>385</v>
       </c>
       <c r="I440"/>
       <c r="J440"/>
     </row>
     <row r="441" spans="1:10">
       <c r="A441" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B441" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C441" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D441" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="E441" t="s">
-        <v>1382</v>
+        <v>1384</v>
       </c>
       <c r="F441" t="s">
+        <v>1385</v>
+      </c>
+      <c r="G441" t="s">
         <v>1386</v>
       </c>
-      <c r="G441" t="s">
+      <c r="H441" t="s">
         <v>1387</v>
-      </c>
-[...1 lines deleted...]
-        <v>1388</v>
       </c>
       <c r="I441"/>
       <c r="J441"/>
     </row>
     <row r="442" spans="1:10">
       <c r="A442" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B442" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C442" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D442" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="E442" t="s">
-        <v>1382</v>
+        <v>1384</v>
       </c>
       <c r="F442" t="s">
+        <v>1388</v>
+      </c>
+      <c r="G442" t="s">
         <v>1389</v>
       </c>
-      <c r="G442" t="s">
+      <c r="H442" t="s">
         <v>1390</v>
-      </c>
-[...1 lines deleted...]
-        <v>1391</v>
       </c>
       <c r="I442"/>
       <c r="J442"/>
     </row>
     <row r="443" spans="1:10">
       <c r="A443" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B443" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C443" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D443" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="E443" t="s">
-        <v>1382</v>
+        <v>1384</v>
       </c>
       <c r="F443" t="s">
+        <v>1391</v>
+      </c>
+      <c r="G443" t="s">
         <v>1392</v>
       </c>
-      <c r="G443" t="s">
+      <c r="H443" t="s">
         <v>1393</v>
-      </c>
-[...1 lines deleted...]
-        <v>1394</v>
       </c>
       <c r="I443"/>
       <c r="J443"/>
     </row>
     <row r="444" spans="1:10">
       <c r="A444" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B444" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C444" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D444" t="s">
+        <v>1383</v>
+      </c>
+      <c r="E444" t="s">
+        <v>1384</v>
+      </c>
+      <c r="F444" t="s">
+        <v>1394</v>
+      </c>
+      <c r="G444" t="s">
         <v>1395</v>
       </c>
-      <c r="E444" t="s">
+      <c r="H444" t="s">
         <v>1396</v>
-      </c>
-[...7 lines deleted...]
-        <v>1399</v>
       </c>
       <c r="I444"/>
       <c r="J444"/>
     </row>
     <row r="445" spans="1:10">
       <c r="A445" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B445" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C445" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D445" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="E445" t="s">
+        <v>1398</v>
+      </c>
+      <c r="F445" t="s">
+        <v>1399</v>
+      </c>
+      <c r="G445" t="s">
         <v>1400</v>
       </c>
-      <c r="F445" t="s">
+      <c r="H445" t="s">
         <v>1401</v>
-      </c>
-[...4 lines deleted...]
-        <v>1403</v>
       </c>
       <c r="I445"/>
       <c r="J445"/>
     </row>
     <row r="446" spans="1:10">
       <c r="A446" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B446" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C446" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D446" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="E446" t="s">
-        <v>1400</v>
+        <v>1402</v>
       </c>
       <c r="F446" t="s">
+        <v>1403</v>
+      </c>
+      <c r="G446" t="s">
         <v>1404</v>
       </c>
-      <c r="G446" t="s">
+      <c r="H446" t="s">
         <v>1405</v>
-      </c>
-[...1 lines deleted...]
-        <v>1406</v>
       </c>
       <c r="I446"/>
       <c r="J446"/>
     </row>
     <row r="447" spans="1:10">
       <c r="A447" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B447" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C447" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D447" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="E447" t="s">
-        <v>1400</v>
+        <v>1402</v>
       </c>
       <c r="F447" t="s">
+        <v>1406</v>
+      </c>
+      <c r="G447" t="s">
         <v>1407</v>
       </c>
-      <c r="G447" t="s">
+      <c r="H447" t="s">
         <v>1408</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="I447"/>
       <c r="J447"/>
     </row>
     <row r="448" spans="1:10">
       <c r="A448" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B448" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C448" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D448" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="E448" t="s">
-        <v>1400</v>
+        <v>1402</v>
       </c>
       <c r="F448" t="s">
         <v>1409</v>
       </c>
       <c r="G448" t="s">
         <v>1410</v>
       </c>
       <c r="H448" t="s">
-        <v>1411</v>
+        <v>91</v>
       </c>
       <c r="I448"/>
       <c r="J448"/>
     </row>
     <row r="449" spans="1:10">
       <c r="A449" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B449" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C449" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D449" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="E449" t="s">
-        <v>1400</v>
+        <v>1402</v>
       </c>
       <c r="F449" t="s">
+        <v>1411</v>
+      </c>
+      <c r="G449" t="s">
         <v>1412</v>
       </c>
-      <c r="G449" t="s">
+      <c r="H449" t="s">
         <v>1413</v>
-      </c>
-[...1 lines deleted...]
-        <v>1414</v>
       </c>
       <c r="I449"/>
       <c r="J449"/>
     </row>
     <row r="450" spans="1:10">
       <c r="A450" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B450" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C450" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D450" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="E450" t="s">
-        <v>1400</v>
+        <v>1402</v>
       </c>
       <c r="F450" t="s">
+        <v>1414</v>
+      </c>
+      <c r="G450" t="s">
         <v>1415</v>
-      </c>
-[...1 lines deleted...]
-        <v>1413</v>
       </c>
       <c r="H450" t="s">
         <v>1416</v>
       </c>
       <c r="I450"/>
       <c r="J450"/>
     </row>
     <row r="451" spans="1:10">
       <c r="A451" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B451" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C451" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D451" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="E451" t="s">
-        <v>1400</v>
+        <v>1402</v>
       </c>
       <c r="F451" t="s">
         <v>1417</v>
       </c>
       <c r="G451" t="s">
-        <v>1413</v>
+        <v>1415</v>
       </c>
       <c r="H451" t="s">
-        <v>91</v>
+        <v>1418</v>
       </c>
       <c r="I451"/>
       <c r="J451"/>
     </row>
     <row r="452" spans="1:10">
       <c r="A452" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B452" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C452" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D452" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="E452" t="s">
-        <v>1400</v>
+        <v>1402</v>
       </c>
       <c r="F452" t="s">
-        <v>1418</v>
+        <v>1419</v>
       </c>
       <c r="G452" t="s">
-        <v>1413</v>
+        <v>1415</v>
       </c>
       <c r="H452" t="s">
-        <v>1419</v>
+        <v>91</v>
       </c>
       <c r="I452"/>
       <c r="J452"/>
     </row>
     <row r="453" spans="1:10">
       <c r="A453" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B453" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C453" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D453" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="E453" t="s">
-        <v>1400</v>
+        <v>1402</v>
       </c>
       <c r="F453" t="s">
         <v>1420</v>
       </c>
       <c r="G453" t="s">
-        <v>1413</v>
+        <v>1415</v>
       </c>
       <c r="H453" t="s">
-        <v>1419</v>
-[...1 lines deleted...]
-      <c r="I453" t="s">
         <v>1421</v>
       </c>
+      <c r="I453"/>
       <c r="J453"/>
     </row>
     <row r="454" spans="1:10">
       <c r="A454" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B454" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C454" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D454" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="E454" t="s">
-        <v>1400</v>
+        <v>1402</v>
       </c>
       <c r="F454" t="s">
         <v>1422</v>
       </c>
       <c r="G454" t="s">
+        <v>1415</v>
+      </c>
+      <c r="H454" t="s">
+        <v>1421</v>
+      </c>
+      <c r="I454" t="s">
         <v>1423</v>
       </c>
-      <c r="H454" t="s">
-[...2 lines deleted...]
-      <c r="I454"/>
       <c r="J454"/>
     </row>
     <row r="455" spans="1:10">
       <c r="A455" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B455" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C455" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D455" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="E455" t="s">
-        <v>1400</v>
+        <v>1402</v>
       </c>
       <c r="F455" t="s">
+        <v>1424</v>
+      </c>
+      <c r="G455" t="s">
         <v>1425</v>
       </c>
-      <c r="G455" t="s">
+      <c r="H455" t="s">
         <v>1426</v>
-      </c>
-[...1 lines deleted...]
-        <v>1427</v>
       </c>
       <c r="I455"/>
       <c r="J455"/>
     </row>
     <row r="456" spans="1:10">
       <c r="A456" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B456" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C456" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D456" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="E456" t="s">
+        <v>1402</v>
+      </c>
+      <c r="F456" t="s">
+        <v>1427</v>
+      </c>
+      <c r="G456" t="s">
         <v>1428</v>
       </c>
-      <c r="F456" t="s">
+      <c r="H456" t="s">
         <v>1429</v>
-      </c>
-[...4 lines deleted...]
-        <v>1431</v>
       </c>
       <c r="I456"/>
       <c r="J456"/>
     </row>
     <row r="457" spans="1:10">
       <c r="A457" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B457" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C457" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D457" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="E457" t="s">
-        <v>1428</v>
+        <v>1430</v>
       </c>
       <c r="F457" t="s">
+        <v>1431</v>
+      </c>
+      <c r="G457" t="s">
         <v>1432</v>
       </c>
-      <c r="G457" t="s">
+      <c r="H457" t="s">
         <v>1433</v>
-      </c>
-[...1 lines deleted...]
-        <v>1434</v>
       </c>
       <c r="I457"/>
       <c r="J457"/>
     </row>
     <row r="458" spans="1:10">
       <c r="A458" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B458" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C458" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D458" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="E458" t="s">
+        <v>1430</v>
+      </c>
+      <c r="F458" t="s">
+        <v>1434</v>
+      </c>
+      <c r="G458" t="s">
         <v>1435</v>
       </c>
-      <c r="F458" t="s">
+      <c r="H458" t="s">
         <v>1436</v>
-      </c>
-[...4 lines deleted...]
-        <v>1438</v>
       </c>
       <c r="I458"/>
       <c r="J458"/>
     </row>
     <row r="459" spans="1:10">
       <c r="A459" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B459" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C459" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D459" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="E459" t="s">
-        <v>1435</v>
+        <v>1437</v>
       </c>
       <c r="F459" t="s">
+        <v>1438</v>
+      </c>
+      <c r="G459" t="s">
         <v>1439</v>
       </c>
-      <c r="G459" t="s">
+      <c r="H459" t="s">
         <v>1440</v>
-      </c>
-[...1 lines deleted...]
-        <v>1441</v>
       </c>
       <c r="I459"/>
       <c r="J459"/>
     </row>
     <row r="460" spans="1:10">
       <c r="A460" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B460" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C460" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D460" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="E460" t="s">
-        <v>1435</v>
+        <v>1437</v>
       </c>
       <c r="F460" t="s">
+        <v>1441</v>
+      </c>
+      <c r="G460" t="s">
         <v>1442</v>
       </c>
-      <c r="G460" t="s">
+      <c r="H460" t="s">
         <v>1443</v>
-      </c>
-[...1 lines deleted...]
-        <v>1444</v>
       </c>
       <c r="I460"/>
       <c r="J460"/>
     </row>
     <row r="461" spans="1:10">
       <c r="A461" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B461" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C461" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D461" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="E461" t="s">
+        <v>1437</v>
+      </c>
+      <c r="F461" t="s">
+        <v>1444</v>
+      </c>
+      <c r="G461" t="s">
         <v>1445</v>
       </c>
-      <c r="F461" t="s">
+      <c r="H461" t="s">
         <v>1446</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="I461"/>
       <c r="J461"/>
     </row>
     <row r="462" spans="1:10">
       <c r="A462" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B462" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C462" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D462" t="s">
+        <v>1397</v>
+      </c>
+      <c r="E462" t="s">
+        <v>1447</v>
+      </c>
+      <c r="F462" t="s">
         <v>1448</v>
       </c>
-      <c r="E462" t="s">
+      <c r="G462" t="s">
         <v>1449</v>
       </c>
-      <c r="F462" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H462" t="s">
-        <v>1452</v>
+        <v>91</v>
       </c>
       <c r="I462"/>
       <c r="J462"/>
     </row>
     <row r="463" spans="1:10">
       <c r="A463" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B463" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C463" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D463" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E463" t="s">
+        <v>1451</v>
+      </c>
+      <c r="F463" t="s">
+        <v>1452</v>
+      </c>
+      <c r="G463" t="s">
         <v>1453</v>
       </c>
-      <c r="E463" t="s">
+      <c r="H463" t="s">
         <v>1454</v>
-      </c>
-[...7 lines deleted...]
-        <v>1457</v>
       </c>
       <c r="I463"/>
       <c r="J463"/>
     </row>
     <row r="464" spans="1:10">
       <c r="A464" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B464" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C464" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D464" t="s">
+        <v>1455</v>
+      </c>
+      <c r="E464" t="s">
+        <v>1456</v>
+      </c>
+      <c r="F464" t="s">
+        <v>1457</v>
+      </c>
+      <c r="G464" t="s">
         <v>1458</v>
       </c>
-      <c r="E464" t="s">
+      <c r="H464" t="s">
         <v>1459</v>
-      </c>
-[...7 lines deleted...]
-        <v>91</v>
       </c>
       <c r="I464"/>
       <c r="J464"/>
     </row>
     <row r="465" spans="1:10">
       <c r="A465" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B465" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C465" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D465" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="E465" t="s">
-        <v>1459</v>
+        <v>1461</v>
       </c>
       <c r="F465" t="s">
         <v>1462</v>
       </c>
       <c r="G465" t="s">
         <v>1463</v>
       </c>
       <c r="H465" t="s">
-        <v>1464</v>
+        <v>91</v>
       </c>
       <c r="I465"/>
       <c r="J465"/>
     </row>
     <row r="466" spans="1:10">
       <c r="A466" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B466" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C466" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D466" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="E466" t="s">
-        <v>1459</v>
+        <v>1461</v>
       </c>
       <c r="F466" t="s">
+        <v>1464</v>
+      </c>
+      <c r="G466" t="s">
         <v>1465</v>
       </c>
-      <c r="G466" t="s">
+      <c r="H466" t="s">
         <v>1466</v>
-      </c>
-[...1 lines deleted...]
-        <v>1467</v>
       </c>
       <c r="I466"/>
       <c r="J466"/>
     </row>
     <row r="467" spans="1:10">
       <c r="A467" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B467" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C467" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D467" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="E467" t="s">
-        <v>1459</v>
+        <v>1461</v>
       </c>
       <c r="F467" t="s">
+        <v>1467</v>
+      </c>
+      <c r="G467" t="s">
         <v>1468</v>
       </c>
-      <c r="G467" t="s">
+      <c r="H467" t="s">
         <v>1469</v>
-      </c>
-[...1 lines deleted...]
-        <v>1470</v>
       </c>
       <c r="I467"/>
       <c r="J467"/>
     </row>
     <row r="468" spans="1:10">
       <c r="A468" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B468" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C468" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D468" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="E468" t="s">
-        <v>1459</v>
+        <v>1461</v>
       </c>
       <c r="F468" t="s">
+        <v>1470</v>
+      </c>
+      <c r="G468" t="s">
         <v>1471</v>
       </c>
-      <c r="G468" t="s">
+      <c r="H468" t="s">
         <v>1472</v>
-      </c>
-[...1 lines deleted...]
-        <v>1473</v>
       </c>
       <c r="I468"/>
       <c r="J468"/>
     </row>
     <row r="469" spans="1:10">
       <c r="A469" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B469" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C469" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D469" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="E469" t="s">
-        <v>1459</v>
+        <v>1461</v>
       </c>
       <c r="F469" t="s">
+        <v>1473</v>
+      </c>
+      <c r="G469" t="s">
         <v>1474</v>
       </c>
-      <c r="G469" t="s">
+      <c r="H469" t="s">
         <v>1475</v>
-      </c>
-[...1 lines deleted...]
-        <v>1476</v>
       </c>
       <c r="I469"/>
       <c r="J469"/>
     </row>
     <row r="470" spans="1:10">
       <c r="A470" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B470" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C470" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D470" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="E470" t="s">
-        <v>1459</v>
+        <v>1461</v>
       </c>
       <c r="F470" t="s">
+        <v>1476</v>
+      </c>
+      <c r="G470" t="s">
         <v>1477</v>
       </c>
-      <c r="G470" t="s">
+      <c r="H470" t="s">
         <v>1478</v>
-      </c>
-[...1 lines deleted...]
-        <v>1479</v>
       </c>
       <c r="I470"/>
       <c r="J470"/>
     </row>
     <row r="471" spans="1:10">
       <c r="A471" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B471" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C471" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D471" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="E471" t="s">
-        <v>1459</v>
+        <v>1461</v>
       </c>
       <c r="F471" t="s">
+        <v>1479</v>
+      </c>
+      <c r="G471" t="s">
         <v>1480</v>
       </c>
-      <c r="G471" t="s">
+      <c r="H471" t="s">
         <v>1481</v>
-      </c>
-[...1 lines deleted...]
-        <v>819</v>
       </c>
       <c r="I471"/>
       <c r="J471"/>
     </row>
     <row r="472" spans="1:10">
       <c r="A472" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B472" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C472" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D472" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="E472" t="s">
-        <v>1459</v>
+        <v>1461</v>
       </c>
       <c r="F472" t="s">
         <v>1482</v>
       </c>
       <c r="G472" t="s">
-        <v>1481</v>
+        <v>1483</v>
       </c>
       <c r="H472" t="s">
-        <v>1483</v>
+        <v>819</v>
       </c>
       <c r="I472"/>
       <c r="J472"/>
     </row>
     <row r="473" spans="1:10">
       <c r="A473" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B473" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C473" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D473" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="E473" t="s">
-        <v>1459</v>
+        <v>1461</v>
       </c>
       <c r="F473" t="s">
         <v>1484</v>
       </c>
       <c r="G473" t="s">
-        <v>1481</v>
+        <v>1483</v>
       </c>
       <c r="H473" t="s">
         <v>1485</v>
       </c>
       <c r="I473"/>
       <c r="J473"/>
     </row>
     <row r="474" spans="1:10">
       <c r="A474" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B474" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C474" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D474" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="E474" t="s">
-        <v>1459</v>
+        <v>1461</v>
       </c>
       <c r="F474" t="s">
         <v>1486</v>
       </c>
       <c r="G474" t="s">
-        <v>1481</v>
+        <v>1483</v>
       </c>
       <c r="H474" t="s">
         <v>1487</v>
       </c>
       <c r="I474"/>
       <c r="J474"/>
     </row>
     <row r="475" spans="1:10">
       <c r="A475" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B475" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C475" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D475" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="E475" t="s">
-        <v>1459</v>
+        <v>1461</v>
       </c>
       <c r="F475" t="s">
         <v>1488</v>
       </c>
       <c r="G475" t="s">
-        <v>1481</v>
+        <v>1483</v>
       </c>
       <c r="H475" t="s">
         <v>1489</v>
       </c>
       <c r="I475"/>
       <c r="J475"/>
     </row>
     <row r="476" spans="1:10">
       <c r="A476" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B476" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C476" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D476" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="E476" t="s">
-        <v>1459</v>
+        <v>1461</v>
       </c>
       <c r="F476" t="s">
         <v>1490</v>
       </c>
       <c r="G476" t="s">
-        <v>1481</v>
+        <v>1483</v>
       </c>
       <c r="H476" t="s">
         <v>1491</v>
       </c>
       <c r="I476"/>
       <c r="J476"/>
     </row>
     <row r="477" spans="1:10">
       <c r="A477" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B477" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C477" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D477" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="E477" t="s">
-        <v>1459</v>
+        <v>1461</v>
       </c>
       <c r="F477" t="s">
         <v>1492</v>
       </c>
       <c r="G477" t="s">
+        <v>1483</v>
+      </c>
+      <c r="H477" t="s">
         <v>1493</v>
-      </c>
-[...1 lines deleted...]
-        <v>1399</v>
       </c>
       <c r="I477"/>
       <c r="J477"/>
     </row>
     <row r="478" spans="1:10">
       <c r="A478" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B478" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C478" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D478" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="E478" t="s">
-        <v>1459</v>
+        <v>1461</v>
       </c>
       <c r="F478" t="s">
         <v>1494</v>
       </c>
       <c r="G478" t="s">
         <v>1495</v>
       </c>
       <c r="H478" t="s">
-        <v>1496</v>
+        <v>1401</v>
       </c>
       <c r="I478"/>
       <c r="J478"/>
     </row>
     <row r="479" spans="1:10">
       <c r="A479" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B479" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C479" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D479" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="E479" t="s">
-        <v>1459</v>
+        <v>1461</v>
       </c>
       <c r="F479" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G479" t="s">
         <v>1497</v>
       </c>
-      <c r="G479" t="s">
+      <c r="H479" t="s">
         <v>1498</v>
-      </c>
-[...1 lines deleted...]
-        <v>1499</v>
       </c>
       <c r="I479"/>
       <c r="J479"/>
     </row>
     <row r="480" spans="1:10">
       <c r="A480" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B480" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C480" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D480" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="E480" t="s">
-        <v>1459</v>
+        <v>1461</v>
       </c>
       <c r="F480" t="s">
+        <v>1499</v>
+      </c>
+      <c r="G480" t="s">
         <v>1500</v>
       </c>
-      <c r="G480" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H480" t="s">
-        <v>1399</v>
+        <v>1501</v>
       </c>
       <c r="I480"/>
       <c r="J480"/>
     </row>
     <row r="481" spans="1:10">
       <c r="A481" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B481" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C481" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D481" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="E481" t="s">
-        <v>1459</v>
+        <v>1461</v>
       </c>
       <c r="F481" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
       <c r="G481" t="s">
-        <v>1502</v>
+        <v>1500</v>
       </c>
       <c r="H481" t="s">
-        <v>1503</v>
+        <v>1401</v>
       </c>
       <c r="I481"/>
       <c r="J481"/>
     </row>
     <row r="482" spans="1:10">
       <c r="A482" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B482" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C482" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D482" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="E482" t="s">
-        <v>1459</v>
+        <v>1461</v>
       </c>
       <c r="F482" t="s">
+        <v>1503</v>
+      </c>
+      <c r="G482" t="s">
         <v>1504</v>
       </c>
-      <c r="G482" t="s">
+      <c r="H482" t="s">
         <v>1505</v>
-      </c>
-[...1 lines deleted...]
-        <v>1506</v>
       </c>
       <c r="I482"/>
       <c r="J482"/>
     </row>
     <row r="483" spans="1:10">
       <c r="A483" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B483" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C483" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D483" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="E483" t="s">
-        <v>1459</v>
+        <v>1461</v>
       </c>
       <c r="F483" t="s">
+        <v>1506</v>
+      </c>
+      <c r="G483" t="s">
         <v>1507</v>
       </c>
-      <c r="G483" t="s">
+      <c r="H483" t="s">
         <v>1508</v>
-      </c>
-[...1 lines deleted...]
-        <v>1509</v>
       </c>
       <c r="I483"/>
       <c r="J483"/>
     </row>
     <row r="484" spans="1:10">
       <c r="A484" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B484" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C484" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D484" t="s">
+        <v>1460</v>
+      </c>
+      <c r="E484" t="s">
+        <v>1461</v>
+      </c>
+      <c r="F484" t="s">
+        <v>1509</v>
+      </c>
+      <c r="G484" t="s">
         <v>1510</v>
       </c>
-      <c r="E484" t="s">
+      <c r="H484" t="s">
         <v>1511</v>
-      </c>
-[...7 lines deleted...]
-        <v>1514</v>
       </c>
       <c r="I484"/>
       <c r="J484"/>
     </row>
     <row r="485" spans="1:10">
       <c r="A485" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B485" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C485" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D485" t="s">
-        <v>1510</v>
+        <v>1512</v>
       </c>
       <c r="E485" t="s">
-        <v>1511</v>
+        <v>1513</v>
       </c>
       <c r="F485" t="s">
+        <v>1514</v>
+      </c>
+      <c r="G485" t="s">
         <v>1515</v>
-      </c>
-[...1 lines deleted...]
-        <v>1513</v>
       </c>
       <c r="H485" t="s">
         <v>1516</v>
       </c>
       <c r="I485"/>
       <c r="J485"/>
     </row>
     <row r="486" spans="1:10">
       <c r="A486" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B486" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C486" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D486" t="s">
-        <v>1510</v>
+        <v>1512</v>
       </c>
       <c r="E486" t="s">
-        <v>1511</v>
+        <v>1513</v>
       </c>
       <c r="F486" t="s">
         <v>1517</v>
       </c>
       <c r="G486" t="s">
+        <v>1515</v>
+      </c>
+      <c r="H486" t="s">
         <v>1518</v>
-      </c>
-[...1 lines deleted...]
-        <v>1519</v>
       </c>
       <c r="I486"/>
       <c r="J486"/>
     </row>
     <row r="487" spans="1:10">
       <c r="A487" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B487" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C487" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D487" t="s">
-        <v>1510</v>
+        <v>1512</v>
       </c>
       <c r="E487" t="s">
+        <v>1513</v>
+      </c>
+      <c r="F487" t="s">
+        <v>1519</v>
+      </c>
+      <c r="G487" t="s">
         <v>1520</v>
       </c>
-      <c r="F487" t="s">
+      <c r="H487" t="s">
         <v>1521</v>
-      </c>
-[...4 lines deleted...]
-        <v>1523</v>
       </c>
       <c r="I487"/>
       <c r="J487"/>
     </row>
     <row r="488" spans="1:10">
       <c r="A488" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B488" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C488" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D488" t="s">
+        <v>1512</v>
+      </c>
+      <c r="E488" t="s">
+        <v>1522</v>
+      </c>
+      <c r="F488" t="s">
+        <v>1523</v>
+      </c>
+      <c r="G488" t="s">
         <v>1524</v>
       </c>
-      <c r="E488" t="s">
+      <c r="H488" t="s">
         <v>1525</v>
-      </c>
-[...7 lines deleted...]
-        <v>1528</v>
       </c>
       <c r="I488"/>
       <c r="J488"/>
     </row>
     <row r="489" spans="1:10">
       <c r="A489" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B489" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C489" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D489" t="s">
-        <v>1524</v>
+        <v>1526</v>
       </c>
       <c r="E489" t="s">
-        <v>1525</v>
+        <v>1527</v>
       </c>
       <c r="F489" t="s">
+        <v>1528</v>
+      </c>
+      <c r="G489" t="s">
         <v>1529</v>
       </c>
-      <c r="G489" t="s">
+      <c r="H489" t="s">
         <v>1530</v>
-      </c>
-[...1 lines deleted...]
-        <v>1531</v>
       </c>
       <c r="I489"/>
       <c r="J489"/>
     </row>
     <row r="490" spans="1:10">
       <c r="A490" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B490" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C490" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D490" t="s">
-        <v>1524</v>
+        <v>1526</v>
       </c>
       <c r="E490" t="s">
-        <v>1525</v>
+        <v>1527</v>
       </c>
       <c r="F490" t="s">
+        <v>1531</v>
+      </c>
+      <c r="G490" t="s">
         <v>1532</v>
       </c>
-      <c r="G490" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H490" t="s">
-        <v>91</v>
+        <v>1533</v>
       </c>
       <c r="I490"/>
       <c r="J490"/>
     </row>
     <row r="491" spans="1:10">
       <c r="A491" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B491" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C491" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D491" t="s">
-        <v>1524</v>
+        <v>1526</v>
       </c>
       <c r="E491" t="s">
-        <v>1533</v>
+        <v>1527</v>
       </c>
       <c r="F491" t="s">
         <v>1534</v>
       </c>
       <c r="G491" t="s">
-        <v>1535</v>
+        <v>1532</v>
       </c>
       <c r="H491" t="s">
-        <v>1536</v>
+        <v>91</v>
       </c>
       <c r="I491"/>
       <c r="J491"/>
     </row>
     <row r="492" spans="1:10">
       <c r="A492" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B492" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C492" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D492" t="s">
-        <v>1524</v>
+        <v>1526</v>
       </c>
       <c r="E492" t="s">
-        <v>1533</v>
+        <v>1535</v>
       </c>
       <c r="F492" t="s">
+        <v>1536</v>
+      </c>
+      <c r="G492" t="s">
         <v>1537</v>
       </c>
-      <c r="G492" t="s">
+      <c r="H492" t="s">
         <v>1538</v>
-      </c>
-[...1 lines deleted...]
-        <v>1539</v>
       </c>
       <c r="I492"/>
       <c r="J492"/>
     </row>
     <row r="493" spans="1:10">
       <c r="A493" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B493" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C493" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D493" t="s">
+        <v>1526</v>
+      </c>
+      <c r="E493" t="s">
+        <v>1535</v>
+      </c>
+      <c r="F493" t="s">
+        <v>1539</v>
+      </c>
+      <c r="G493" t="s">
         <v>1540</v>
       </c>
-      <c r="E493" t="s">
+      <c r="H493" t="s">
         <v>1541</v>
-      </c>
-[...7 lines deleted...]
-        <v>1544</v>
       </c>
       <c r="I493"/>
       <c r="J493"/>
     </row>
     <row r="494" spans="1:10">
       <c r="A494" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B494" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C494" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D494" t="s">
-        <v>1540</v>
+        <v>1542</v>
       </c>
       <c r="E494" t="s">
-        <v>1541</v>
+        <v>1543</v>
       </c>
       <c r="F494" t="s">
+        <v>1544</v>
+      </c>
+      <c r="G494" t="s">
         <v>1545</v>
       </c>
-      <c r="G494" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H494" t="s">
-        <v>91</v>
+        <v>1546</v>
       </c>
       <c r="I494"/>
       <c r="J494"/>
     </row>
     <row r="495" spans="1:10">
       <c r="A495" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B495" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C495" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D495" t="s">
-        <v>1540</v>
+        <v>1542</v>
       </c>
       <c r="E495" t="s">
-        <v>1541</v>
+        <v>1543</v>
       </c>
       <c r="F495" t="s">
-        <v>1546</v>
+        <v>1547</v>
       </c>
       <c r="G495" t="s">
-        <v>1547</v>
+        <v>1545</v>
       </c>
       <c r="H495" t="s">
-        <v>1548</v>
+        <v>91</v>
       </c>
       <c r="I495"/>
       <c r="J495"/>
     </row>
     <row r="496" spans="1:10">
       <c r="A496" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B496" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C496" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D496" t="s">
-        <v>1540</v>
+        <v>1542</v>
       </c>
       <c r="E496" t="s">
+        <v>1543</v>
+      </c>
+      <c r="F496" t="s">
+        <v>1548</v>
+      </c>
+      <c r="G496" t="s">
         <v>1549</v>
       </c>
-      <c r="F496" t="s">
+      <c r="H496" t="s">
         <v>1550</v>
-      </c>
-[...4 lines deleted...]
-        <v>1552</v>
       </c>
       <c r="I496"/>
       <c r="J496"/>
     </row>
     <row r="497" spans="1:10">
       <c r="A497" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B497" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C497" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D497" t="s">
+        <v>1542</v>
+      </c>
+      <c r="E497" t="s">
+        <v>1551</v>
+      </c>
+      <c r="F497" t="s">
+        <v>1552</v>
+      </c>
+      <c r="G497" t="s">
         <v>1553</v>
       </c>
-      <c r="E497" t="s">
+      <c r="H497" t="s">
         <v>1554</v>
-      </c>
-[...7 lines deleted...]
-        <v>1557</v>
       </c>
       <c r="I497"/>
       <c r="J497"/>
     </row>
     <row r="498" spans="1:10">
       <c r="A498" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B498" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C498" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D498" t="s">
+        <v>1555</v>
+      </c>
+      <c r="E498" t="s">
+        <v>1556</v>
+      </c>
+      <c r="F498" t="s">
+        <v>1557</v>
+      </c>
+      <c r="G498" t="s">
         <v>1558</v>
       </c>
-      <c r="E498" t="s">
+      <c r="H498" t="s">
         <v>1559</v>
-      </c>
-[...7 lines deleted...]
-        <v>1562</v>
       </c>
       <c r="I498"/>
       <c r="J498"/>
     </row>
     <row r="499" spans="1:10">
       <c r="A499" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B499" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C499" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D499" t="s">
+        <v>1560</v>
+      </c>
+      <c r="E499" t="s">
+        <v>1561</v>
+      </c>
+      <c r="F499" t="s">
+        <v>1562</v>
+      </c>
+      <c r="G499" t="s">
         <v>1563</v>
       </c>
-      <c r="E499" t="s">
+      <c r="H499" t="s">
         <v>1564</v>
-      </c>
-[...7 lines deleted...]
-        <v>1567</v>
       </c>
       <c r="I499"/>
       <c r="J499"/>
     </row>
     <row r="500" spans="1:10">
       <c r="A500" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B500" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C500" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D500" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E500" t="s">
+        <v>1566</v>
+      </c>
+      <c r="F500" t="s">
+        <v>1567</v>
+      </c>
+      <c r="G500" t="s">
         <v>1568</v>
       </c>
-      <c r="E500" t="s">
+      <c r="H500" t="s">
         <v>1569</v>
-      </c>
-[...7 lines deleted...]
-        <v>1572</v>
       </c>
       <c r="I500"/>
       <c r="J500"/>
     </row>
     <row r="501" spans="1:10">
       <c r="A501" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B501" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C501" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D501" t="s">
-        <v>1568</v>
+        <v>1570</v>
       </c>
       <c r="E501" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="F501" t="s">
+        <v>1572</v>
+      </c>
+      <c r="G501" t="s">
         <v>1573</v>
-      </c>
-[...1 lines deleted...]
-        <v>1571</v>
       </c>
       <c r="H501" t="s">
         <v>1574</v>
       </c>
       <c r="I501"/>
       <c r="J501"/>
     </row>
     <row r="502" spans="1:10">
       <c r="A502" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B502" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C502" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D502" t="s">
-        <v>1568</v>
+        <v>1570</v>
       </c>
       <c r="E502" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
       <c r="F502" t="s">
         <v>1575</v>
       </c>
       <c r="G502" t="s">
-        <v>1571</v>
+        <v>1573</v>
       </c>
       <c r="H502" t="s">
-        <v>91</v>
+        <v>1576</v>
       </c>
       <c r="I502"/>
       <c r="J502"/>
     </row>
     <row r="503" spans="1:10">
       <c r="A503" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B503" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C503" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D503" t="s">
-        <v>1568</v>
+        <v>1570</v>
       </c>
       <c r="E503" t="s">
-        <v>1576</v>
+        <v>1571</v>
       </c>
       <c r="F503" t="s">
         <v>1577</v>
       </c>
       <c r="G503" t="s">
-        <v>1578</v>
+        <v>1573</v>
       </c>
       <c r="H503" t="s">
-        <v>1579</v>
+        <v>91</v>
       </c>
       <c r="I503"/>
       <c r="J503"/>
     </row>
     <row r="504" spans="1:10">
       <c r="A504" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B504" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C504" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D504" t="s">
-        <v>1568</v>
+        <v>1570</v>
       </c>
       <c r="E504" t="s">
-        <v>1576</v>
+        <v>1578</v>
       </c>
       <c r="F504" t="s">
+        <v>1579</v>
+      </c>
+      <c r="G504" t="s">
         <v>1580</v>
       </c>
-      <c r="G504" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H504" t="s">
-        <v>1579</v>
+        <v>1581</v>
       </c>
       <c r="I504"/>
-      <c r="J504" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J504"/>
     </row>
     <row r="505" spans="1:10">
       <c r="A505" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B505" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C505" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D505" t="s">
-        <v>1568</v>
+        <v>1570</v>
       </c>
       <c r="E505" t="s">
-        <v>1581</v>
+        <v>1578</v>
       </c>
       <c r="F505" t="s">
         <v>1582</v>
       </c>
       <c r="G505" t="s">
-        <v>1583</v>
+        <v>1580</v>
       </c>
       <c r="H505" t="s">
-        <v>1584</v>
+        <v>1581</v>
       </c>
       <c r="I505"/>
-      <c r="J505"/>
+      <c r="J505" t="s">
+        <v>1581</v>
+      </c>
     </row>
     <row r="506" spans="1:10">
       <c r="A506" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B506" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C506" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D506" t="s">
-        <v>1568</v>
+        <v>1570</v>
       </c>
       <c r="E506" t="s">
+        <v>1583</v>
+      </c>
+      <c r="F506" t="s">
+        <v>1584</v>
+      </c>
+      <c r="G506" t="s">
         <v>1585</v>
       </c>
-      <c r="F506" t="s">
+      <c r="H506" t="s">
         <v>1586</v>
-      </c>
-[...4 lines deleted...]
-        <v>1588</v>
       </c>
       <c r="I506"/>
       <c r="J506"/>
     </row>
     <row r="507" spans="1:10">
       <c r="A507" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B507" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C507" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D507" t="s">
+        <v>1570</v>
+      </c>
+      <c r="E507" t="s">
+        <v>1587</v>
+      </c>
+      <c r="F507" t="s">
+        <v>1588</v>
+      </c>
+      <c r="G507" t="s">
         <v>1589</v>
       </c>
-      <c r="E507" t="s">
+      <c r="H507" t="s">
         <v>1590</v>
-      </c>
-[...7 lines deleted...]
-        <v>1593</v>
       </c>
       <c r="I507"/>
       <c r="J507"/>
     </row>
     <row r="508" spans="1:10">
       <c r="A508" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B508" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C508" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D508" t="s">
-        <v>1589</v>
+        <v>1591</v>
       </c>
       <c r="E508" t="s">
+        <v>1592</v>
+      </c>
+      <c r="F508" t="s">
+        <v>1593</v>
+      </c>
+      <c r="G508" t="s">
         <v>1594</v>
       </c>
-      <c r="F508" t="s">
+      <c r="H508" t="s">
         <v>1595</v>
-      </c>
-[...4 lines deleted...]
-        <v>1597</v>
       </c>
       <c r="I508"/>
       <c r="J508"/>
     </row>
     <row r="509" spans="1:10">
       <c r="A509" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B509" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C509" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D509" t="s">
-        <v>1589</v>
+        <v>1591</v>
       </c>
       <c r="E509" t="s">
-        <v>1594</v>
+        <v>1596</v>
       </c>
       <c r="F509" t="s">
+        <v>1597</v>
+      </c>
+      <c r="G509" t="s">
         <v>1598</v>
-      </c>
-[...1 lines deleted...]
-        <v>1596</v>
       </c>
       <c r="H509" t="s">
         <v>1599</v>
       </c>
       <c r="I509"/>
       <c r="J509"/>
     </row>
     <row r="510" spans="1:10">
       <c r="A510" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B510" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C510" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D510" t="s">
-        <v>1589</v>
+        <v>1591</v>
       </c>
       <c r="E510" t="s">
+        <v>1596</v>
+      </c>
+      <c r="F510" t="s">
         <v>1600</v>
       </c>
-      <c r="F510" t="s">
+      <c r="G510" t="s">
+        <v>1598</v>
+      </c>
+      <c r="H510" t="s">
         <v>1601</v>
-      </c>
-[...4 lines deleted...]
-        <v>385</v>
       </c>
       <c r="I510"/>
       <c r="J510"/>
     </row>
     <row r="511" spans="1:10">
       <c r="A511" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B511" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C511" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D511" t="s">
+        <v>1591</v>
+      </c>
+      <c r="E511" t="s">
+        <v>1602</v>
+      </c>
+      <c r="F511" t="s">
         <v>1603</v>
       </c>
-      <c r="E511" t="s">
+      <c r="G511" t="s">
         <v>1604</v>
       </c>
-      <c r="F511" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H511" t="s">
-        <v>1607</v>
+        <v>385</v>
       </c>
       <c r="I511"/>
       <c r="J511"/>
     </row>
     <row r="512" spans="1:10">
       <c r="A512" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B512" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C512" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D512" t="s">
-        <v>1603</v>
+        <v>1605</v>
       </c>
       <c r="E512" t="s">
-        <v>1604</v>
+        <v>1606</v>
       </c>
       <c r="F512" t="s">
+        <v>1607</v>
+      </c>
+      <c r="G512" t="s">
         <v>1608</v>
       </c>
-      <c r="G512" t="s">
+      <c r="H512" t="s">
         <v>1609</v>
-      </c>
-[...1 lines deleted...]
-        <v>1610</v>
       </c>
       <c r="I512"/>
       <c r="J512"/>
     </row>
     <row r="513" spans="1:10">
       <c r="A513" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B513" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C513" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D513" t="s">
-        <v>1603</v>
+        <v>1605</v>
       </c>
       <c r="E513" t="s">
+        <v>1606</v>
+      </c>
+      <c r="F513" t="s">
+        <v>1610</v>
+      </c>
+      <c r="G513" t="s">
         <v>1611</v>
       </c>
-      <c r="F513" t="s">
+      <c r="H513" t="s">
         <v>1612</v>
-      </c>
-[...4 lines deleted...]
-        <v>1614</v>
       </c>
       <c r="I513"/>
       <c r="J513"/>
     </row>
     <row r="514" spans="1:10">
       <c r="A514" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B514" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C514" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D514" t="s">
-        <v>1603</v>
+        <v>1605</v>
       </c>
       <c r="E514" t="s">
+        <v>1613</v>
+      </c>
+      <c r="F514" t="s">
+        <v>1614</v>
+      </c>
+      <c r="G514" t="s">
         <v>1615</v>
       </c>
-      <c r="F514" t="s">
+      <c r="H514" t="s">
         <v>1616</v>
-      </c>
-[...4 lines deleted...]
-        <v>1618</v>
       </c>
       <c r="I514"/>
       <c r="J514"/>
     </row>
     <row r="515" spans="1:10">
       <c r="A515" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B515" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C515" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D515" t="s">
+        <v>1605</v>
+      </c>
+      <c r="E515" t="s">
+        <v>1617</v>
+      </c>
+      <c r="F515" t="s">
+        <v>1618</v>
+      </c>
+      <c r="G515" t="s">
         <v>1619</v>
       </c>
-      <c r="E515" t="s">
+      <c r="H515" t="s">
         <v>1620</v>
-      </c>
-[...7 lines deleted...]
-        <v>1623</v>
       </c>
       <c r="I515"/>
       <c r="J515"/>
     </row>
     <row r="516" spans="1:10">
       <c r="A516" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B516" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C516" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D516" t="s">
-        <v>1619</v>
+        <v>1621</v>
       </c>
       <c r="E516" t="s">
-        <v>1620</v>
+        <v>1622</v>
       </c>
       <c r="F516" t="s">
+        <v>1623</v>
+      </c>
+      <c r="G516" t="s">
         <v>1624</v>
       </c>
-      <c r="G516" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H516" t="s">
-        <v>91</v>
+        <v>1625</v>
       </c>
       <c r="I516"/>
       <c r="J516"/>
     </row>
     <row r="517" spans="1:10">
       <c r="A517" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B517" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C517" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D517" t="s">
-        <v>1619</v>
+        <v>1621</v>
       </c>
       <c r="E517" t="s">
-        <v>1620</v>
+        <v>1622</v>
       </c>
       <c r="F517" t="s">
-        <v>1625</v>
+        <v>1626</v>
       </c>
       <c r="G517" t="s">
-        <v>1626</v>
+        <v>1624</v>
       </c>
       <c r="H517" t="s">
-        <v>1627</v>
+        <v>91</v>
       </c>
       <c r="I517"/>
       <c r="J517"/>
     </row>
     <row r="518" spans="1:10">
       <c r="A518" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B518" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C518" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D518" t="s">
-        <v>1619</v>
+        <v>1621</v>
       </c>
       <c r="E518" t="s">
-        <v>1620</v>
+        <v>1622</v>
       </c>
       <c r="F518" t="s">
+        <v>1627</v>
+      </c>
+      <c r="G518" t="s">
         <v>1628</v>
-      </c>
-[...1 lines deleted...]
-        <v>1626</v>
       </c>
       <c r="H518" t="s">
         <v>1629</v>
       </c>
       <c r="I518"/>
       <c r="J518"/>
     </row>
     <row r="519" spans="1:10">
       <c r="A519" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B519" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C519" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D519" t="s">
-        <v>1619</v>
+        <v>1621</v>
       </c>
       <c r="E519" t="s">
-        <v>1620</v>
+        <v>1622</v>
       </c>
       <c r="F519" t="s">
         <v>1630</v>
       </c>
       <c r="G519" t="s">
-        <v>1626</v>
+        <v>1628</v>
       </c>
       <c r="H519" t="s">
         <v>1631</v>
       </c>
       <c r="I519"/>
       <c r="J519"/>
     </row>
     <row r="520" spans="1:10">
       <c r="A520" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B520" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C520" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D520" t="s">
+        <v>1621</v>
+      </c>
+      <c r="E520" t="s">
+        <v>1622</v>
+      </c>
+      <c r="F520" t="s">
         <v>1632</v>
       </c>
-      <c r="E520" t="s">
+      <c r="G520" t="s">
+        <v>1628</v>
+      </c>
+      <c r="H520" t="s">
         <v>1633</v>
-      </c>
-[...7 lines deleted...]
-        <v>827</v>
       </c>
       <c r="I520"/>
       <c r="J520"/>
     </row>
     <row r="521" spans="1:10">
       <c r="A521" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="B521" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="C521" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D521" t="s">
+        <v>1634</v>
+      </c>
+      <c r="E521" t="s">
+        <v>1635</v>
+      </c>
+      <c r="F521" t="s">
         <v>1636</v>
       </c>
-      <c r="E521" t="s">
+      <c r="G521" t="s">
         <v>1637</v>
       </c>
-      <c r="F521" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H521" t="s">
-        <v>1640</v>
+        <v>827</v>
       </c>
       <c r="I521"/>
       <c r="J521"/>
+    </row>
+    <row r="522" spans="1:10">
+      <c r="A522" t="s">
+        <v>1285</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1350</v>
+      </c>
+      <c r="D522" t="s">
+        <v>1638</v>
+      </c>
+      <c r="E522" t="s">
+        <v>1639</v>
+      </c>
+      <c r="F522" t="s">
+        <v>1640</v>
+      </c>
+      <c r="G522" t="s">
+        <v>1641</v>
+      </c>
+      <c r="H522" t="s">
+        <v>1642</v>
+      </c>
+      <c r="I522"/>
+      <c r="J522"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>