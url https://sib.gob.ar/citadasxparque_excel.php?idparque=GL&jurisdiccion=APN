--- v0 (2026-06-15)
+++ v1 (2026-10-09)
@@ -1931,50 +1931,89 @@
   <si>
     <t>Phalacrocorax brasilianus</t>
   </si>
   <si>
     <t>brasilianus</t>
   </si>
   <si>
     <t>TINAMIFORMES</t>
   </si>
   <si>
     <t>Tinamidae</t>
   </si>
   <si>
     <t>Tinamotis ingoufi</t>
   </si>
   <si>
     <t>Tinamotis</t>
   </si>
   <si>
     <t>ingoufi</t>
   </si>
   <si>
     <t>MAMMALIA</t>
   </si>
   <si>
+    <t>ARTIODACTYLA</t>
+  </si>
+  <si>
+    <t>Bovidae</t>
+  </si>
+  <si>
+    <t>Bos taurus</t>
+  </si>
+  <si>
+    <t>Bos</t>
+  </si>
+  <si>
+    <t>taurus</t>
+  </si>
+  <si>
+    <t>Camelidae</t>
+  </si>
+  <si>
+    <t>Lama guanicoe</t>
+  </si>
+  <si>
+    <t>Lama</t>
+  </si>
+  <si>
+    <t>guanicoe</t>
+  </si>
+  <si>
+    <t>Cervidae</t>
+  </si>
+  <si>
+    <t>Hippocamelus bisulcus</t>
+  </si>
+  <si>
+    <t>Hippocamelus</t>
+  </si>
+  <si>
+    <t>bisulcus</t>
+  </si>
+  <si>
     <t>CARNIVORA</t>
   </si>
   <si>
     <t>Canidae</t>
   </si>
   <si>
     <t>Canis lupus subsp. familiaris</t>
   </si>
   <si>
     <t>Canis</t>
   </si>
   <si>
     <t>lupus</t>
   </si>
   <si>
     <t>familiaris</t>
   </si>
   <si>
     <t>Lycalopex culpaeus</t>
   </si>
   <si>
     <t>Lycalopex</t>
   </si>
   <si>
     <t>culpaeus</t>
@@ -2022,89 +2061,50 @@
     <t>Conepatus chinga</t>
   </si>
   <si>
     <t>Conepatus</t>
   </si>
   <si>
     <t>chinga</t>
   </si>
   <si>
     <t>Mustelidae</t>
   </si>
   <si>
     <t>Galictis cuja</t>
   </si>
   <si>
     <t>Galictis</t>
   </si>
   <si>
     <t>cuja</t>
   </si>
   <si>
     <t>Lyncodon patagonicus</t>
   </si>
   <si>
     <t>Lyncodon</t>
-  </si>
-[...37 lines deleted...]
-    <t>bisulcus</t>
   </si>
   <si>
     <t>CHIROPTERA</t>
   </si>
   <si>
     <t>Molossidae</t>
   </si>
   <si>
     <t>Tadarida brasiliensis</t>
   </si>
   <si>
     <t>Tadarida</t>
   </si>
   <si>
     <t>Vespertilionidae</t>
   </si>
   <si>
     <t>Histiotus magellanicus</t>
   </si>
   <si>
     <t>Histiotus</t>
   </si>
   <si>
     <t>Histiotus montanus</t>
   </si>
@@ -14434,388 +14434,388 @@
       <c r="A214" t="s">
         <v>9</v>
       </c>
       <c r="B214" t="s">
         <v>104</v>
       </c>
       <c r="C214" t="s">
         <v>638</v>
       </c>
       <c r="D214" t="s">
         <v>639</v>
       </c>
       <c r="E214" t="s">
         <v>640</v>
       </c>
       <c r="F214" t="s">
         <v>641</v>
       </c>
       <c r="G214" t="s">
         <v>642</v>
       </c>
       <c r="H214" t="s">
         <v>643</v>
       </c>
       <c r="I214"/>
-      <c r="J214" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J214"/>
     </row>
     <row r="215" spans="1:10">
       <c r="A215" t="s">
         <v>9</v>
       </c>
       <c r="B215" t="s">
         <v>104</v>
       </c>
       <c r="C215" t="s">
         <v>638</v>
       </c>
       <c r="D215" t="s">
         <v>639</v>
       </c>
       <c r="E215" t="s">
-        <v>640</v>
+        <v>644</v>
       </c>
       <c r="F215" t="s">
         <v>645</v>
       </c>
       <c r="G215" t="s">
         <v>646</v>
       </c>
       <c r="H215" t="s">
         <v>647</v>
       </c>
       <c r="I215"/>
       <c r="J215"/>
     </row>
     <row r="216" spans="1:10">
       <c r="A216" t="s">
         <v>9</v>
       </c>
       <c r="B216" t="s">
         <v>104</v>
       </c>
       <c r="C216" t="s">
         <v>638</v>
       </c>
       <c r="D216" t="s">
         <v>639</v>
       </c>
       <c r="E216" t="s">
-        <v>640</v>
+        <v>648</v>
       </c>
       <c r="F216" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="G216" t="s">
-        <v>646</v>
+        <v>650</v>
       </c>
       <c r="H216" t="s">
-        <v>647</v>
+        <v>651</v>
       </c>
       <c r="I216"/>
-      <c r="J216" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J216"/>
     </row>
     <row r="217" spans="1:10">
       <c r="A217" t="s">
         <v>9</v>
       </c>
       <c r="B217" t="s">
         <v>104</v>
       </c>
       <c r="C217" t="s">
         <v>638</v>
       </c>
       <c r="D217" t="s">
-        <v>639</v>
+        <v>652</v>
       </c>
       <c r="E217" t="s">
-        <v>640</v>
+        <v>653</v>
       </c>
       <c r="F217" t="s">
-        <v>649</v>
+        <v>654</v>
       </c>
       <c r="G217" t="s">
-        <v>646</v>
+        <v>655</v>
       </c>
       <c r="H217" t="s">
-        <v>650</v>
+        <v>656</v>
       </c>
       <c r="I217"/>
-      <c r="J217"/>
+      <c r="J217" t="s">
+        <v>657</v>
+      </c>
     </row>
     <row r="218" spans="1:10">
       <c r="A218" t="s">
         <v>9</v>
       </c>
       <c r="B218" t="s">
         <v>104</v>
       </c>
       <c r="C218" t="s">
         <v>638</v>
       </c>
       <c r="D218" t="s">
-        <v>639</v>
+        <v>652</v>
       </c>
       <c r="E218" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="F218" t="s">
-        <v>652</v>
+        <v>658</v>
       </c>
       <c r="G218" t="s">
-        <v>653</v>
+        <v>659</v>
       </c>
       <c r="H218" t="s">
-        <v>654</v>
+        <v>660</v>
       </c>
       <c r="I218"/>
       <c r="J218"/>
     </row>
     <row r="219" spans="1:10">
       <c r="A219" t="s">
         <v>9</v>
       </c>
       <c r="B219" t="s">
         <v>104</v>
       </c>
       <c r="C219" t="s">
         <v>638</v>
       </c>
       <c r="D219" t="s">
-        <v>639</v>
+        <v>652</v>
       </c>
       <c r="E219" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="F219" t="s">
-        <v>655</v>
+        <v>661</v>
       </c>
       <c r="G219" t="s">
-        <v>653</v>
+        <v>659</v>
       </c>
       <c r="H219" t="s">
-        <v>656</v>
+        <v>660</v>
       </c>
       <c r="I219"/>
-      <c r="J219"/>
+      <c r="J219" t="s">
+        <v>660</v>
+      </c>
     </row>
     <row r="220" spans="1:10">
       <c r="A220" t="s">
         <v>9</v>
       </c>
       <c r="B220" t="s">
         <v>104</v>
       </c>
       <c r="C220" t="s">
         <v>638</v>
       </c>
       <c r="D220" t="s">
-        <v>639</v>
+        <v>652</v>
       </c>
       <c r="E220" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="F220" t="s">
-        <v>657</v>
+        <v>662</v>
       </c>
       <c r="G220" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="H220" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
       <c r="I220"/>
       <c r="J220"/>
     </row>
     <row r="221" spans="1:10">
       <c r="A221" t="s">
         <v>9</v>
       </c>
       <c r="B221" t="s">
         <v>104</v>
       </c>
       <c r="C221" t="s">
         <v>638</v>
       </c>
       <c r="D221" t="s">
-        <v>639</v>
+        <v>652</v>
       </c>
       <c r="E221" t="s">
-        <v>660</v>
+        <v>664</v>
       </c>
       <c r="F221" t="s">
-        <v>661</v>
+        <v>665</v>
       </c>
       <c r="G221" t="s">
-        <v>662</v>
+        <v>666</v>
       </c>
       <c r="H221" t="s">
-        <v>663</v>
+        <v>667</v>
       </c>
       <c r="I221"/>
       <c r="J221"/>
     </row>
     <row r="222" spans="1:10">
       <c r="A222" t="s">
         <v>9</v>
       </c>
       <c r="B222" t="s">
         <v>104</v>
       </c>
       <c r="C222" t="s">
         <v>638</v>
       </c>
       <c r="D222" t="s">
-        <v>639</v>
+        <v>652</v>
       </c>
       <c r="E222" t="s">
         <v>664</v>
       </c>
       <c r="F222" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="G222" t="s">
         <v>666</v>
       </c>
       <c r="H222" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="I222"/>
       <c r="J222"/>
     </row>
     <row r="223" spans="1:10">
       <c r="A223" t="s">
         <v>9</v>
       </c>
       <c r="B223" t="s">
         <v>104</v>
       </c>
       <c r="C223" t="s">
         <v>638</v>
       </c>
       <c r="D223" t="s">
-        <v>639</v>
+        <v>652</v>
       </c>
       <c r="E223" t="s">
         <v>664</v>
       </c>
       <c r="F223" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="G223" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="H223" t="s">
-        <v>384</v>
+        <v>672</v>
       </c>
       <c r="I223"/>
       <c r="J223"/>
     </row>
     <row r="224" spans="1:10">
       <c r="A224" t="s">
         <v>9</v>
       </c>
       <c r="B224" t="s">
         <v>104</v>
       </c>
       <c r="C224" t="s">
         <v>638</v>
       </c>
       <c r="D224" t="s">
-        <v>670</v>
+        <v>652</v>
       </c>
       <c r="E224" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="F224" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="G224" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="H224" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="I224"/>
       <c r="J224"/>
     </row>
     <row r="225" spans="1:10">
       <c r="A225" t="s">
         <v>9</v>
       </c>
       <c r="B225" t="s">
         <v>104</v>
       </c>
       <c r="C225" t="s">
         <v>638</v>
       </c>
       <c r="D225" t="s">
-        <v>670</v>
+        <v>652</v>
       </c>
       <c r="E225" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="F225" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="G225" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="H225" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="I225"/>
       <c r="J225"/>
     </row>
     <row r="226" spans="1:10">
       <c r="A226" t="s">
         <v>9</v>
       </c>
       <c r="B226" t="s">
         <v>104</v>
       </c>
       <c r="C226" t="s">
         <v>638</v>
       </c>
       <c r="D226" t="s">
-        <v>670</v>
+        <v>652</v>
       </c>
       <c r="E226" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="F226" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="G226" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="H226" t="s">
-        <v>682</v>
+        <v>384</v>
       </c>
       <c r="I226"/>
       <c r="J226"/>
     </row>
     <row r="227" spans="1:10">
       <c r="A227" t="s">
         <v>9</v>
       </c>
       <c r="B227" t="s">
         <v>104</v>
       </c>
       <c r="C227" t="s">
         <v>638</v>
       </c>
       <c r="D227" t="s">
         <v>683</v>
       </c>
       <c r="E227" t="s">
         <v>684</v>
       </c>
       <c r="F227" t="s">
         <v>685</v>
       </c>
       <c r="G227" t="s">
         <v>686</v>