--- v0 (2026-06-26)
+++ v1 (2026-10-09)
@@ -1832,50 +1832,77 @@
   <si>
     <t>niger</t>
   </si>
   <si>
     <t>Phalacrocorax brasilianus subsp. olivaceus</t>
   </si>
   <si>
     <t>olivaceus</t>
   </si>
   <si>
     <t>TINAMIFORMES</t>
   </si>
   <si>
     <t>Tinamidae</t>
   </si>
   <si>
     <t>Eudromia elegans</t>
   </si>
   <si>
     <t>Eudromia</t>
   </si>
   <si>
     <t>MAMMALIA</t>
   </si>
   <si>
+    <t>ARTIODACTYLA</t>
+  </si>
+  <si>
+    <t>Camelidae</t>
+  </si>
+  <si>
+    <t>Lama guanicoe</t>
+  </si>
+  <si>
+    <t>Lama</t>
+  </si>
+  <si>
+    <t>guanicoe</t>
+  </si>
+  <si>
+    <t>Suidae</t>
+  </si>
+  <si>
+    <t>Sus scrofa</t>
+  </si>
+  <si>
+    <t>Sus</t>
+  </si>
+  <si>
+    <t>scrofa</t>
+  </si>
+  <si>
     <t>CARNIVORA</t>
   </si>
   <si>
     <t>Canidae</t>
   </si>
   <si>
     <t>Lycalopex culpaeus</t>
   </si>
   <si>
     <t>Lycalopex</t>
   </si>
   <si>
     <t>culpaeus</t>
   </si>
   <si>
     <t>Lycalopex culpaeus subsp. culpaeus</t>
   </si>
   <si>
     <t>Lycalopex gymnocercus</t>
   </si>
   <si>
     <t>gymnocercus</t>
   </si>
   <si>
     <t>Felidae</t>
@@ -1905,77 +1932,50 @@
     <t>concolor</t>
   </si>
   <si>
     <t>Mephitidae</t>
   </si>
   <si>
     <t>Conepatus chinga</t>
   </si>
   <si>
     <t>Conepatus</t>
   </si>
   <si>
     <t>chinga</t>
   </si>
   <si>
     <t>Mustelidae</t>
   </si>
   <si>
     <t>Galictis cuja</t>
   </si>
   <si>
     <t>Galictis</t>
   </si>
   <si>
     <t>cuja</t>
-  </si>
-[...25 lines deleted...]
-    <t>scrofa</t>
   </si>
   <si>
     <t>CHIROPTERA</t>
   </si>
   <si>
     <t>Vespertilionidae</t>
   </si>
   <si>
     <t>Histiotus montanus</t>
   </si>
   <si>
     <t>Histiotus</t>
   </si>
   <si>
     <t>Myotis chiloensis</t>
   </si>
   <si>
     <t>Myotis</t>
   </si>
   <si>
     <t>chiloensis</t>
   </si>
   <si>
     <t>CINGULATA</t>
   </si>
@@ -12694,274 +12694,274 @@
         <v>608</v>
       </c>
       <c r="G231" t="s">
         <v>609</v>
       </c>
       <c r="H231" t="s">
         <v>610</v>
       </c>
       <c r="I231"/>
       <c r="J231"/>
     </row>
     <row r="232" spans="1:10">
       <c r="A232" t="s">
         <v>9</v>
       </c>
       <c r="B232" t="s">
         <v>58</v>
       </c>
       <c r="C232" t="s">
         <v>605</v>
       </c>
       <c r="D232" t="s">
         <v>606</v>
       </c>
       <c r="E232" t="s">
-        <v>607</v>
+        <v>611</v>
       </c>
       <c r="F232" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="G232" t="s">
-        <v>609</v>
+        <v>613</v>
       </c>
       <c r="H232" t="s">
-        <v>610</v>
+        <v>614</v>
       </c>
       <c r="I232"/>
-      <c r="J232" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J232"/>
     </row>
     <row r="233" spans="1:10">
       <c r="A233" t="s">
         <v>9</v>
       </c>
       <c r="B233" t="s">
         <v>58</v>
       </c>
       <c r="C233" t="s">
         <v>605</v>
       </c>
       <c r="D233" t="s">
-        <v>606</v>
+        <v>615</v>
       </c>
       <c r="E233" t="s">
-        <v>607</v>
+        <v>616</v>
       </c>
       <c r="F233" t="s">
-        <v>612</v>
+        <v>617</v>
       </c>
       <c r="G233" t="s">
-        <v>609</v>
+        <v>618</v>
       </c>
       <c r="H233" t="s">
-        <v>613</v>
+        <v>619</v>
       </c>
       <c r="I233"/>
       <c r="J233"/>
     </row>
     <row r="234" spans="1:10">
       <c r="A234" t="s">
         <v>9</v>
       </c>
       <c r="B234" t="s">
         <v>58</v>
       </c>
       <c r="C234" t="s">
         <v>605</v>
       </c>
       <c r="D234" t="s">
-        <v>606</v>
+        <v>615</v>
       </c>
       <c r="E234" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="F234" t="s">
-        <v>615</v>
+        <v>620</v>
       </c>
       <c r="G234" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="H234" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="I234"/>
-      <c r="J234"/>
+      <c r="J234" t="s">
+        <v>619</v>
+      </c>
     </row>
     <row r="235" spans="1:10">
       <c r="A235" t="s">
         <v>9</v>
       </c>
       <c r="B235" t="s">
         <v>58</v>
       </c>
       <c r="C235" t="s">
         <v>605</v>
       </c>
       <c r="D235" t="s">
-        <v>606</v>
+        <v>615</v>
       </c>
       <c r="E235" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="F235" t="s">
+        <v>621</v>
+      </c>
+      <c r="G235" t="s">
         <v>618</v>
       </c>
-      <c r="G235" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H235" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="I235"/>
       <c r="J235"/>
     </row>
     <row r="236" spans="1:10">
       <c r="A236" t="s">
         <v>9</v>
       </c>
       <c r="B236" t="s">
         <v>58</v>
       </c>
       <c r="C236" t="s">
         <v>605</v>
       </c>
       <c r="D236" t="s">
-        <v>606</v>
+        <v>615</v>
       </c>
       <c r="E236" t="s">
-        <v>614</v>
+        <v>623</v>
       </c>
       <c r="F236" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="G236" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="H236" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
       <c r="I236"/>
       <c r="J236"/>
     </row>
     <row r="237" spans="1:10">
       <c r="A237" t="s">
         <v>9</v>
       </c>
       <c r="B237" t="s">
         <v>58</v>
       </c>
       <c r="C237" t="s">
         <v>605</v>
       </c>
       <c r="D237" t="s">
-        <v>606</v>
+        <v>615</v>
       </c>
       <c r="E237" t="s">
         <v>623</v>
       </c>
       <c r="F237" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="G237" t="s">
         <v>625</v>
       </c>
       <c r="H237" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="I237"/>
       <c r="J237"/>
     </row>
     <row r="238" spans="1:10">
       <c r="A238" t="s">
         <v>9</v>
       </c>
       <c r="B238" t="s">
         <v>58</v>
       </c>
       <c r="C238" t="s">
         <v>605</v>
       </c>
       <c r="D238" t="s">
-        <v>606</v>
+        <v>615</v>
       </c>
       <c r="E238" t="s">
-        <v>627</v>
+        <v>623</v>
       </c>
       <c r="F238" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="G238" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="H238" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="I238"/>
       <c r="J238"/>
     </row>
     <row r="239" spans="1:10">
       <c r="A239" t="s">
         <v>9</v>
       </c>
       <c r="B239" t="s">
         <v>58</v>
       </c>
       <c r="C239" t="s">
         <v>605</v>
       </c>
       <c r="D239" t="s">
-        <v>631</v>
+        <v>615</v>
       </c>
       <c r="E239" t="s">
         <v>632</v>
       </c>
       <c r="F239" t="s">
         <v>633</v>
       </c>
       <c r="G239" t="s">
         <v>634</v>
       </c>
       <c r="H239" t="s">
         <v>635</v>
       </c>
       <c r="I239"/>
       <c r="J239"/>
     </row>
     <row r="240" spans="1:10">
       <c r="A240" t="s">
         <v>9</v>
       </c>
       <c r="B240" t="s">
         <v>58</v>
       </c>
       <c r="C240" t="s">
         <v>605</v>
       </c>
       <c r="D240" t="s">
-        <v>631</v>
+        <v>615</v>
       </c>
       <c r="E240" t="s">
         <v>636</v>
       </c>
       <c r="F240" t="s">
         <v>637</v>
       </c>
       <c r="G240" t="s">
         <v>638</v>
       </c>
       <c r="H240" t="s">
         <v>639</v>
       </c>
       <c r="I240"/>
       <c r="J240"/>
     </row>
     <row r="241" spans="1:10">
       <c r="A241" t="s">
         <v>9</v>
       </c>
       <c r="B241" t="s">
         <v>58</v>
       </c>
       <c r="C241" t="s">
         <v>605</v>