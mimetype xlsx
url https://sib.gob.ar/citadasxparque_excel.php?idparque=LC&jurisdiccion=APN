--- v0 (2026-06-06)
+++ v1 (2026-10-08)
@@ -2339,50 +2339,110 @@
   <si>
     <t>Nothura</t>
   </si>
   <si>
     <t>darwinii</t>
   </si>
   <si>
     <t>Nothura maculosa</t>
   </si>
   <si>
     <t>Nothura sp.</t>
   </si>
   <si>
     <t>Rhynchotus rufescens</t>
   </si>
   <si>
     <t>Rhynchotus</t>
   </si>
   <si>
     <t>rufescens</t>
   </si>
   <si>
     <t>MAMMALIA</t>
   </si>
   <si>
+    <t>ARTIODACTYLA</t>
+  </si>
+  <si>
+    <t>Bovidae</t>
+  </si>
+  <si>
+    <t>Bos taurus</t>
+  </si>
+  <si>
+    <t>Bos</t>
+  </si>
+  <si>
+    <t>taurus</t>
+  </si>
+  <si>
+    <t>Ovis aries</t>
+  </si>
+  <si>
+    <t>Ovis</t>
+  </si>
+  <si>
+    <t>aries</t>
+  </si>
+  <si>
+    <t>Camelidae</t>
+  </si>
+  <si>
+    <t>Lama guanicoe</t>
+  </si>
+  <si>
+    <t>Lama</t>
+  </si>
+  <si>
+    <t>guanicoe</t>
+  </si>
+  <si>
+    <t>Cervidae</t>
+  </si>
+  <si>
+    <t>Cervus elaphus</t>
+  </si>
+  <si>
+    <t>Cervus</t>
+  </si>
+  <si>
+    <t>elaphus</t>
+  </si>
+  <si>
+    <t>Suidae</t>
+  </si>
+  <si>
+    <t>Sus scrofa</t>
+  </si>
+  <si>
+    <t>Sus</t>
+  </si>
+  <si>
+    <t>scrofa</t>
+  </si>
+  <si>
     <t>CARNIVORA</t>
   </si>
   <si>
     <t>Canidae</t>
   </si>
   <si>
     <t>Lycalopex gymnocercus</t>
   </si>
   <si>
     <t>Lycalopex</t>
   </si>
   <si>
     <t>gymnocercus</t>
   </si>
   <si>
     <t>Felidae</t>
   </si>
   <si>
     <t>Herpailurus yagouaroundi</t>
   </si>
   <si>
     <t>Herpailurus</t>
   </si>
   <si>
     <t>yagouaroundi</t>
@@ -2420,110 +2480,50 @@
   <si>
     <t>Conepatus</t>
   </si>
   <si>
     <t>chinga</t>
   </si>
   <si>
     <t>Mustelidae</t>
   </si>
   <si>
     <t>Galictis cuja</t>
   </si>
   <si>
     <t>Galictis</t>
   </si>
   <si>
     <t>cuja</t>
   </si>
   <si>
     <t>Lyncodon patagonicus</t>
   </si>
   <si>
     <t>Lyncodon</t>
   </si>
   <si>
-    <t>CETARTIODACTYLA</t>
-[...58 lines deleted...]
-  <si>
     <t>CHIROPTERA</t>
   </si>
   <si>
     <t>Molossidae</t>
   </si>
   <si>
     <t>Tadarida brasiliensis</t>
   </si>
   <si>
     <t>Tadarida</t>
   </si>
   <si>
     <t>Vespertilionidae</t>
   </si>
   <si>
     <t>Myotis albescens</t>
   </si>
   <si>
     <t>Myotis</t>
   </si>
   <si>
     <t>Myotis dinellii</t>
   </si>
   <si>
     <t>dinellii</t>
@@ -2549,57 +2549,57 @@
   <si>
     <t>Chlamyphorus truncatus</t>
   </si>
   <si>
     <t>Chlamyphorus</t>
   </si>
   <si>
     <t>truncatus</t>
   </si>
   <si>
     <t>Zaedyus pichiy</t>
   </si>
   <si>
     <t>Zaedyus</t>
   </si>
   <si>
     <t>pichiy</t>
   </si>
   <si>
     <t>DIDELPHIMORPHIA</t>
   </si>
   <si>
     <t>Didelphidae</t>
   </si>
   <si>
-    <t>Didelphis albiventris</t>
+    <t>Didelphis poecilotis</t>
   </si>
   <si>
     <t>Didelphis</t>
   </si>
   <si>
-    <t>albiventris</t>
+    <t>poecilotis</t>
   </si>
   <si>
     <t>Lestodelphys halli</t>
   </si>
   <si>
     <t>Lestodelphys</t>
   </si>
   <si>
     <t>halli</t>
   </si>
   <si>
     <t>Thylamys pallidior</t>
   </si>
   <si>
     <t>Thylamys</t>
   </si>
   <si>
     <t>pallidior</t>
   </si>
   <si>
     <t>Thylamys pusillus</t>
   </si>
   <si>
     <t>pusillus</t>
   </si>
@@ -14742,368 +14742,368 @@
         <v>777</v>
       </c>
       <c r="G260" t="s">
         <v>778</v>
       </c>
       <c r="H260" t="s">
         <v>779</v>
       </c>
       <c r="I260"/>
       <c r="J260"/>
     </row>
     <row r="261" spans="1:10">
       <c r="A261" t="s">
         <v>9</v>
       </c>
       <c r="B261" t="s">
         <v>164</v>
       </c>
       <c r="C261" t="s">
         <v>774</v>
       </c>
       <c r="D261" t="s">
         <v>775</v>
       </c>
       <c r="E261" t="s">
+        <v>776</v>
+      </c>
+      <c r="F261" t="s">
         <v>780</v>
       </c>
-      <c r="F261" t="s">
+      <c r="G261" t="s">
         <v>781</v>
       </c>
-      <c r="G261" t="s">
+      <c r="H261" t="s">
         <v>782</v>
-      </c>
-[...1 lines deleted...]
-        <v>783</v>
       </c>
       <c r="I261"/>
       <c r="J261"/>
     </row>
     <row r="262" spans="1:10">
       <c r="A262" t="s">
         <v>9</v>
       </c>
       <c r="B262" t="s">
         <v>164</v>
       </c>
       <c r="C262" t="s">
         <v>774</v>
       </c>
       <c r="D262" t="s">
         <v>775</v>
       </c>
       <c r="E262" t="s">
-        <v>780</v>
+        <v>783</v>
       </c>
       <c r="F262" t="s">
         <v>784</v>
       </c>
       <c r="G262" t="s">
         <v>785</v>
       </c>
       <c r="H262" t="s">
         <v>786</v>
       </c>
       <c r="I262"/>
       <c r="J262"/>
     </row>
     <row r="263" spans="1:10">
       <c r="A263" t="s">
         <v>9</v>
       </c>
       <c r="B263" t="s">
         <v>164</v>
       </c>
       <c r="C263" t="s">
         <v>774</v>
       </c>
       <c r="D263" t="s">
         <v>775</v>
       </c>
       <c r="E263" t="s">
-        <v>780</v>
+        <v>787</v>
       </c>
       <c r="F263" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="G263" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="H263" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="I263"/>
       <c r="J263"/>
     </row>
     <row r="264" spans="1:10">
       <c r="A264" t="s">
         <v>9</v>
       </c>
       <c r="B264" t="s">
         <v>164</v>
       </c>
       <c r="C264" t="s">
         <v>774</v>
       </c>
       <c r="D264" t="s">
         <v>775</v>
       </c>
       <c r="E264" t="s">
-        <v>780</v>
+        <v>791</v>
       </c>
       <c r="F264" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="G264" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
       <c r="H264" t="s">
-        <v>791</v>
+        <v>794</v>
       </c>
       <c r="I264"/>
       <c r="J264"/>
     </row>
     <row r="265" spans="1:10">
       <c r="A265" t="s">
         <v>9</v>
       </c>
       <c r="B265" t="s">
         <v>164</v>
       </c>
       <c r="C265" t="s">
         <v>774</v>
       </c>
       <c r="D265" t="s">
-        <v>775</v>
+        <v>795</v>
       </c>
       <c r="E265" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
       <c r="F265" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="G265" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="H265" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
       <c r="I265"/>
       <c r="J265"/>
     </row>
     <row r="266" spans="1:10">
       <c r="A266" t="s">
         <v>9</v>
       </c>
       <c r="B266" t="s">
         <v>164</v>
       </c>
       <c r="C266" t="s">
         <v>774</v>
       </c>
       <c r="D266" t="s">
-        <v>775</v>
+        <v>795</v>
       </c>
       <c r="E266" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="F266" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="G266" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
       <c r="H266" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="I266"/>
       <c r="J266"/>
     </row>
     <row r="267" spans="1:10">
       <c r="A267" t="s">
         <v>9</v>
       </c>
       <c r="B267" t="s">
         <v>164</v>
       </c>
       <c r="C267" t="s">
         <v>774</v>
       </c>
       <c r="D267" t="s">
-        <v>775</v>
+        <v>795</v>
       </c>
       <c r="E267" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="F267" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="G267" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
       <c r="H267" t="s">
-        <v>484</v>
+        <v>806</v>
       </c>
       <c r="I267"/>
       <c r="J267"/>
     </row>
     <row r="268" spans="1:10">
       <c r="A268" t="s">
         <v>9</v>
       </c>
       <c r="B268" t="s">
         <v>164</v>
       </c>
       <c r="C268" t="s">
         <v>774</v>
       </c>
       <c r="D268" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="E268" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="F268" t="s">
-        <v>804</v>
+        <v>807</v>
       </c>
       <c r="G268" t="s">
         <v>805</v>
       </c>
       <c r="H268" t="s">
-        <v>806</v>
+        <v>808</v>
       </c>
       <c r="I268"/>
       <c r="J268"/>
     </row>
     <row r="269" spans="1:10">
       <c r="A269" t="s">
         <v>9</v>
       </c>
       <c r="B269" t="s">
         <v>164</v>
       </c>
       <c r="C269" t="s">
         <v>774</v>
       </c>
       <c r="D269" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="E269" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="F269" t="s">
-        <v>807</v>
+        <v>809</v>
       </c>
       <c r="G269" t="s">
-        <v>808</v>
+        <v>810</v>
       </c>
       <c r="H269" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
       <c r="I269"/>
       <c r="J269"/>
     </row>
     <row r="270" spans="1:10">
       <c r="A270" t="s">
         <v>9</v>
       </c>
       <c r="B270" t="s">
         <v>164</v>
       </c>
       <c r="C270" t="s">
         <v>774</v>
       </c>
       <c r="D270" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="E270" t="s">
-        <v>810</v>
+        <v>812</v>
       </c>
       <c r="F270" t="s">
-        <v>811</v>
+        <v>813</v>
       </c>
       <c r="G270" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
       <c r="H270" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
       <c r="I270"/>
       <c r="J270"/>
     </row>
     <row r="271" spans="1:10">
       <c r="A271" t="s">
         <v>9</v>
       </c>
       <c r="B271" t="s">
         <v>164</v>
       </c>
       <c r="C271" t="s">
         <v>774</v>
       </c>
       <c r="D271" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="E271" t="s">
-        <v>814</v>
+        <v>816</v>
       </c>
       <c r="F271" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="G271" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
       <c r="H271" t="s">
-        <v>817</v>
+        <v>819</v>
       </c>
       <c r="I271"/>
       <c r="J271"/>
     </row>
     <row r="272" spans="1:10">
       <c r="A272" t="s">
         <v>9</v>
       </c>
       <c r="B272" t="s">
         <v>164</v>
       </c>
       <c r="C272" t="s">
         <v>774</v>
       </c>
       <c r="D272" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="E272" t="s">
-        <v>818</v>
+        <v>816</v>
       </c>
       <c r="F272" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="G272" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="H272" t="s">
-        <v>821</v>
+        <v>484</v>
       </c>
       <c r="I272"/>
       <c r="J272"/>
     </row>
     <row r="273" spans="1:10">
       <c r="A273" t="s">
         <v>9</v>
       </c>
       <c r="B273" t="s">
         <v>164</v>
       </c>
       <c r="C273" t="s">
         <v>774</v>
       </c>
       <c r="D273" t="s">
         <v>822</v>
       </c>
       <c r="E273" t="s">
         <v>823</v>
       </c>
       <c r="F273" t="s">
         <v>824</v>
       </c>
       <c r="G273" t="s">
         <v>825</v>