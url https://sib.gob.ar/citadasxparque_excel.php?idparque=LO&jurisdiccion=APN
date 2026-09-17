--- v0 (2026-05-11)
+++ v1 (2026-09-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="531">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="530">
   <si>
     <t>Reino</t>
   </si>
   <si>
     <t>Phylum/Division</t>
   </si>
   <si>
     <t>Clase</t>
   </si>
   <si>
     <t>Orden</t>
   </si>
   <si>
     <t>Familia</t>
   </si>
   <si>
     <t>Especie</t>
   </si>
   <si>
     <t>Genero</t>
   </si>
   <si>
     <t>Variedad</t>
   </si>
   <si>
@@ -836,543 +836,540 @@
   <si>
     <t>Sturnidae</t>
   </si>
   <si>
     <t>Sturnus vulgaris</t>
   </si>
   <si>
     <t>Sturnus</t>
   </si>
   <si>
     <t>vulgaris</t>
   </si>
   <si>
     <t>Thraupidae</t>
   </si>
   <si>
     <t>Diuca diuca</t>
   </si>
   <si>
     <t>Diuca</t>
   </si>
   <si>
     <t>diuca</t>
   </si>
   <si>
-    <t>Phrygilus atriceps</t>
+    <t>Phrygilus gayi</t>
   </si>
   <si>
     <t>Phrygilus</t>
   </si>
   <si>
+    <t>gayi</t>
+  </si>
+  <si>
+    <t>Poospiza ornata</t>
+  </si>
+  <si>
+    <t>Poospiza</t>
+  </si>
+  <si>
+    <t>ornata</t>
+  </si>
+  <si>
+    <t>Rauenia bonariensis</t>
+  </si>
+  <si>
+    <t>Rauenia</t>
+  </si>
+  <si>
+    <t>Rhopospina carbonaria</t>
+  </si>
+  <si>
+    <t>Rhopospina</t>
+  </si>
+  <si>
+    <t>carbonaria</t>
+  </si>
+  <si>
+    <t>Rhopospina fruticeti</t>
+  </si>
+  <si>
+    <t>fruticeti</t>
+  </si>
+  <si>
+    <t>Sicalis flaveola</t>
+  </si>
+  <si>
+    <t>Sicalis</t>
+  </si>
+  <si>
+    <t>flaveola</t>
+  </si>
+  <si>
+    <t>Sicalis luteola</t>
+  </si>
+  <si>
+    <t>luteola</t>
+  </si>
+  <si>
+    <t>Troglodytidae</t>
+  </si>
+  <si>
+    <t>Troglodytes aedon</t>
+  </si>
+  <si>
+    <t>Troglodytes</t>
+  </si>
+  <si>
+    <t>aedon</t>
+  </si>
+  <si>
+    <t>Troglodytes musculus</t>
+  </si>
+  <si>
+    <t>musculus</t>
+  </si>
+  <si>
+    <t>Turdidae</t>
+  </si>
+  <si>
+    <t>Turdus chiguanco</t>
+  </si>
+  <si>
+    <t>Turdus</t>
+  </si>
+  <si>
+    <t>chiguanco</t>
+  </si>
+  <si>
+    <t>Tyrannidae</t>
+  </si>
+  <si>
+    <t>Agriornis micropterus</t>
+  </si>
+  <si>
+    <t>Agriornis</t>
+  </si>
+  <si>
+    <t>micropterus</t>
+  </si>
+  <si>
+    <t>Agriornis murinus</t>
+  </si>
+  <si>
+    <t>murinus</t>
+  </si>
+  <si>
+    <t>Anairetes flavirostris</t>
+  </si>
+  <si>
+    <t>Anairetes</t>
+  </si>
+  <si>
+    <t>Anairetes parulus</t>
+  </si>
+  <si>
+    <t>parulus</t>
+  </si>
+  <si>
+    <t>Empidonomus aurantioatrocristatus</t>
+  </si>
+  <si>
+    <t>Empidonomus</t>
+  </si>
+  <si>
+    <t>aurantioatrocristatus</t>
+  </si>
+  <si>
+    <t>Hymenops perspicillatus</t>
+  </si>
+  <si>
+    <t>Hymenops</t>
+  </si>
+  <si>
+    <t>perspicillatus</t>
+  </si>
+  <si>
+    <t>Knipolegus aterrimus</t>
+  </si>
+  <si>
+    <t>Knipolegus</t>
+  </si>
+  <si>
+    <t>aterrimus</t>
+  </si>
+  <si>
+    <t>Knipolegus hudsoni</t>
+  </si>
+  <si>
+    <t>hudsoni</t>
+  </si>
+  <si>
+    <t>Lessonia rufa</t>
+  </si>
+  <si>
+    <t>Lessonia</t>
+  </si>
+  <si>
+    <t>rufa</t>
+  </si>
+  <si>
+    <t>Muscisaxicola maclovianus</t>
+  </si>
+  <si>
+    <t>Muscisaxicola</t>
+  </si>
+  <si>
+    <t>maclovianus</t>
+  </si>
+  <si>
+    <t>Muscisaxicola maculirostris</t>
+  </si>
+  <si>
+    <t>maculirostris</t>
+  </si>
+  <si>
+    <t>Neoxolmis coronatus</t>
+  </si>
+  <si>
+    <t>Neoxolmis</t>
+  </si>
+  <si>
+    <t>coronatus</t>
+  </si>
+  <si>
+    <t>Neoxolmis rufiventris</t>
+  </si>
+  <si>
+    <t>rufiventris</t>
+  </si>
+  <si>
+    <t>Pitangus sulphuratus</t>
+  </si>
+  <si>
+    <t>Pitangus</t>
+  </si>
+  <si>
+    <t>sulphuratus</t>
+  </si>
+  <si>
+    <t>Pyrocephalus rubinus</t>
+  </si>
+  <si>
+    <t>Pyrocephalus</t>
+  </si>
+  <si>
+    <t>rubinus</t>
+  </si>
+  <si>
+    <t>Serpophaga griseicapilla</t>
+  </si>
+  <si>
+    <t>Serpophaga</t>
+  </si>
+  <si>
+    <t>griseicapilla</t>
+  </si>
+  <si>
+    <t>Serpophaga nigricans</t>
+  </si>
+  <si>
+    <t>nigricans</t>
+  </si>
+  <si>
+    <t>Serpophaga subcristata</t>
+  </si>
+  <si>
+    <t>subcristata</t>
+  </si>
+  <si>
+    <t>Stigmatura budytoides</t>
+  </si>
+  <si>
+    <t>Stigmatura</t>
+  </si>
+  <si>
+    <t>budytoides</t>
+  </si>
+  <si>
+    <t>Tyrannus savana</t>
+  </si>
+  <si>
+    <t>Tyrannus</t>
+  </si>
+  <si>
+    <t>savana</t>
+  </si>
+  <si>
+    <t>Xolmis rubetra</t>
+  </si>
+  <si>
+    <t>Xolmis</t>
+  </si>
+  <si>
+    <t>rubetra</t>
+  </si>
+  <si>
+    <t>PELECANIFORMES</t>
+  </si>
+  <si>
+    <t>Ardeidae</t>
+  </si>
+  <si>
+    <t>Ardea alba</t>
+  </si>
+  <si>
+    <t>Ardea</t>
+  </si>
+  <si>
+    <t>Ardea cocoi</t>
+  </si>
+  <si>
+    <t>cocoi</t>
+  </si>
+  <si>
+    <t>Egretta thula</t>
+  </si>
+  <si>
+    <t>Egretta</t>
+  </si>
+  <si>
+    <t>thula</t>
+  </si>
+  <si>
+    <t>Nycticorax nycticorax</t>
+  </si>
+  <si>
+    <t>Nycticorax</t>
+  </si>
+  <si>
+    <t>nycticorax</t>
+  </si>
+  <si>
+    <t>Threskiornithidae</t>
+  </si>
+  <si>
+    <t>Plegadis chihi</t>
+  </si>
+  <si>
+    <t>Plegadis</t>
+  </si>
+  <si>
+    <t>chihi</t>
+  </si>
+  <si>
+    <t>Theristicus melanopis</t>
+  </si>
+  <si>
+    <t>Theristicus</t>
+  </si>
+  <si>
+    <t>melanopis</t>
+  </si>
+  <si>
+    <t>PHOENICOPTERIFORMES</t>
+  </si>
+  <si>
+    <t>Phoenicopteridae</t>
+  </si>
+  <si>
+    <t>Phoenicopterus chilensis</t>
+  </si>
+  <si>
+    <t>Phoenicopterus</t>
+  </si>
+  <si>
+    <t>PICIFORMES</t>
+  </si>
+  <si>
+    <t>Picidae</t>
+  </si>
+  <si>
+    <t>Dryobates mixtus</t>
+  </si>
+  <si>
+    <t>Dryobates</t>
+  </si>
+  <si>
+    <t>mixtus</t>
+  </si>
+  <si>
+    <t>PODICIPEDIFORMES</t>
+  </si>
+  <si>
+    <t>Podicipedidae</t>
+  </si>
+  <si>
+    <t>Podiceps major</t>
+  </si>
+  <si>
+    <t>Podiceps</t>
+  </si>
+  <si>
+    <t>major</t>
+  </si>
+  <si>
+    <t>Rollandia rolland</t>
+  </si>
+  <si>
+    <t>Rollandia</t>
+  </si>
+  <si>
+    <t>rolland</t>
+  </si>
+  <si>
+    <t>PROCELLARIIFORMES</t>
+  </si>
+  <si>
+    <t>Diomedeidae</t>
+  </si>
+  <si>
+    <t>Thalassarche melanophris</t>
+  </si>
+  <si>
+    <t>Thalassarche</t>
+  </si>
+  <si>
+    <t>melanophris</t>
+  </si>
+  <si>
+    <t>Procellariidae</t>
+  </si>
+  <si>
+    <t>Ardenna gravis</t>
+  </si>
+  <si>
+    <t>Ardenna</t>
+  </si>
+  <si>
+    <t>gravis</t>
+  </si>
+  <si>
+    <t>Ardenna grisea</t>
+  </si>
+  <si>
+    <t>grisea</t>
+  </si>
+  <si>
+    <t>Macronectes giganteus</t>
+  </si>
+  <si>
+    <t>Macronectes</t>
+  </si>
+  <si>
+    <t>giganteus</t>
+  </si>
+  <si>
+    <t>Puffinus puffinus</t>
+  </si>
+  <si>
+    <t>Puffinus</t>
+  </si>
+  <si>
+    <t>puffinus</t>
+  </si>
+  <si>
+    <t>PSITTACIFORMES</t>
+  </si>
+  <si>
+    <t>Psittacidae</t>
+  </si>
+  <si>
+    <t>Cyanoliseus patagonus</t>
+  </si>
+  <si>
+    <t>Cyanoliseus</t>
+  </si>
+  <si>
+    <t>patagonus</t>
+  </si>
+  <si>
+    <t>RHEIFORMES</t>
+  </si>
+  <si>
+    <t>Rheidae</t>
+  </si>
+  <si>
+    <t>Rhea pennata</t>
+  </si>
+  <si>
+    <t>Rhea</t>
+  </si>
+  <si>
+    <t>pennata</t>
+  </si>
+  <si>
+    <t>SPHENISCIFORMES</t>
+  </si>
+  <si>
+    <t>Spheniscidae</t>
+  </si>
+  <si>
+    <t>Aptenodytes patagonicus</t>
+  </si>
+  <si>
+    <t>Aptenodytes</t>
+  </si>
+  <si>
+    <t>Spheniscus magellanicus</t>
+  </si>
+  <si>
+    <t>Spheniscus</t>
+  </si>
+  <si>
+    <t>magellanicus</t>
+  </si>
+  <si>
+    <t>STRIGIFORMES</t>
+  </si>
+  <si>
+    <t>Strigidae</t>
+  </si>
+  <si>
+    <t>Athene cunicularia</t>
+  </si>
+  <si>
+    <t>Athene</t>
+  </si>
+  <si>
+    <t>cunicularia</t>
+  </si>
+  <si>
+    <t>SULIFORMES</t>
+  </si>
+  <si>
+    <t>Phalacrocoracidae</t>
+  </si>
+  <si>
+    <t>Phalacrocorax atriceps</t>
+  </si>
+  <si>
+    <t>Phalacrocorax</t>
+  </si>
+  <si>
     <t>atriceps</t>
-  </si>
-[...484 lines deleted...]
-    <t>Phalacrocorax</t>
   </si>
   <si>
     <t>Phalacrocorax brasilianus</t>
   </si>
   <si>
     <t>brasilianus</t>
   </si>
   <si>
     <t>TINAMIFORMES</t>
   </si>
   <si>
     <t>Tinamidae</t>
   </si>
   <si>
     <t>Eudromia elegans</t>
   </si>
   <si>
     <t>Eudromia</t>
   </si>
   <si>
     <t>Nothura darwinii</t>
   </si>
   <si>
     <t>Nothura</t>
   </si>
@@ -1951,51 +1948,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J161"/>
+  <dimension ref="A1:J160"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -4363,2157 +4360,2129 @@
         <v>276</v>
       </c>
       <c r="I85"/>
       <c r="J85"/>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" t="s">
         <v>9</v>
       </c>
       <c r="B86" t="s">
         <v>10</v>
       </c>
       <c r="C86" t="s">
         <v>11</v>
       </c>
       <c r="D86" t="s">
         <v>167</v>
       </c>
       <c r="E86" t="s">
         <v>270</v>
       </c>
       <c r="F86" t="s">
         <v>277</v>
       </c>
       <c r="G86" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="H86" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="I86"/>
       <c r="J86"/>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" t="s">
         <v>9</v>
       </c>
       <c r="B87" t="s">
         <v>10</v>
       </c>
       <c r="C87" t="s">
         <v>11</v>
       </c>
       <c r="D87" t="s">
         <v>167</v>
       </c>
       <c r="E87" t="s">
         <v>270</v>
       </c>
       <c r="F87" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="G87" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="H87" t="s">
-        <v>281</v>
+        <v>236</v>
       </c>
       <c r="I87"/>
       <c r="J87"/>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" t="s">
         <v>9</v>
       </c>
       <c r="B88" t="s">
         <v>10</v>
       </c>
       <c r="C88" t="s">
         <v>11</v>
       </c>
       <c r="D88" t="s">
         <v>167</v>
       </c>
       <c r="E88" t="s">
         <v>270</v>
       </c>
       <c r="F88" t="s">
         <v>282</v>
       </c>
       <c r="G88" t="s">
         <v>283</v>
       </c>
       <c r="H88" t="s">
-        <v>236</v>
+        <v>284</v>
       </c>
       <c r="I88"/>
       <c r="J88"/>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" t="s">
         <v>9</v>
       </c>
       <c r="B89" t="s">
         <v>10</v>
       </c>
       <c r="C89" t="s">
         <v>11</v>
       </c>
       <c r="D89" t="s">
         <v>167</v>
       </c>
       <c r="E89" t="s">
         <v>270</v>
       </c>
       <c r="F89" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="G89" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="H89" t="s">
         <v>286</v>
       </c>
       <c r="I89"/>
       <c r="J89"/>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" t="s">
         <v>9</v>
       </c>
       <c r="B90" t="s">
         <v>10</v>
       </c>
       <c r="C90" t="s">
         <v>11</v>
       </c>
       <c r="D90" t="s">
         <v>167</v>
       </c>
       <c r="E90" t="s">
         <v>270</v>
       </c>
       <c r="F90" t="s">
         <v>287</v>
       </c>
       <c r="G90" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="H90" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="I90"/>
       <c r="J90"/>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" t="s">
         <v>9</v>
       </c>
       <c r="B91" t="s">
         <v>10</v>
       </c>
       <c r="C91" t="s">
         <v>11</v>
       </c>
       <c r="D91" t="s">
         <v>167</v>
       </c>
       <c r="E91" t="s">
         <v>270</v>
       </c>
       <c r="F91" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="G91" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="H91" t="s">
         <v>291</v>
       </c>
       <c r="I91"/>
       <c r="J91"/>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" t="s">
         <v>9</v>
       </c>
       <c r="B92" t="s">
         <v>10</v>
       </c>
       <c r="C92" t="s">
         <v>11</v>
       </c>
       <c r="D92" t="s">
         <v>167</v>
       </c>
       <c r="E92" t="s">
-        <v>270</v>
+        <v>292</v>
       </c>
       <c r="F92" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="G92" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="H92" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="I92"/>
       <c r="J92"/>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" t="s">
         <v>9</v>
       </c>
       <c r="B93" t="s">
         <v>10</v>
       </c>
       <c r="C93" t="s">
         <v>11</v>
       </c>
       <c r="D93" t="s">
         <v>167</v>
       </c>
       <c r="E93" t="s">
+        <v>292</v>
+      </c>
+      <c r="F93" t="s">
+        <v>296</v>
+      </c>
+      <c r="G93" t="s">
         <v>294</v>
-      </c>
-[...4 lines deleted...]
-        <v>296</v>
       </c>
       <c r="H93" t="s">
         <v>297</v>
       </c>
       <c r="I93"/>
       <c r="J93"/>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" t="s">
         <v>9</v>
       </c>
       <c r="B94" t="s">
         <v>10</v>
       </c>
       <c r="C94" t="s">
         <v>11</v>
       </c>
       <c r="D94" t="s">
         <v>167</v>
       </c>
       <c r="E94" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="F94" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="G94" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="H94" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="I94"/>
       <c r="J94"/>
     </row>
     <row r="95" spans="1:10">
       <c r="A95" t="s">
         <v>9</v>
       </c>
       <c r="B95" t="s">
         <v>10</v>
       </c>
       <c r="C95" t="s">
         <v>11</v>
       </c>
       <c r="D95" t="s">
         <v>167</v>
       </c>
       <c r="E95" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="F95" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="G95" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="H95" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="I95"/>
       <c r="J95"/>
     </row>
     <row r="96" spans="1:10">
       <c r="A96" t="s">
         <v>9</v>
       </c>
       <c r="B96" t="s">
         <v>10</v>
       </c>
       <c r="C96" t="s">
         <v>11</v>
       </c>
       <c r="D96" t="s">
         <v>167</v>
       </c>
       <c r="E96" t="s">
+        <v>302</v>
+      </c>
+      <c r="F96" t="s">
+        <v>306</v>
+      </c>
+      <c r="G96" t="s">
         <v>304</v>
-      </c>
-[...4 lines deleted...]
-        <v>306</v>
       </c>
       <c r="H96" t="s">
         <v>307</v>
       </c>
       <c r="I96"/>
       <c r="J96"/>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" t="s">
         <v>9</v>
       </c>
       <c r="B97" t="s">
         <v>10</v>
       </c>
       <c r="C97" t="s">
         <v>11</v>
       </c>
       <c r="D97" t="s">
         <v>167</v>
       </c>
       <c r="E97" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="F97" t="s">
         <v>308</v>
       </c>
       <c r="G97" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="H97" t="s">
-        <v>309</v>
+        <v>31</v>
       </c>
       <c r="I97"/>
       <c r="J97"/>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" t="s">
         <v>9</v>
       </c>
       <c r="B98" t="s">
         <v>10</v>
       </c>
       <c r="C98" t="s">
         <v>11</v>
       </c>
       <c r="D98" t="s">
         <v>167</v>
       </c>
       <c r="E98" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="F98" t="s">
         <v>310</v>
       </c>
       <c r="G98" t="s">
+        <v>309</v>
+      </c>
+      <c r="H98" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="I98"/>
       <c r="J98"/>
     </row>
     <row r="99" spans="1:10">
       <c r="A99" t="s">
         <v>9</v>
       </c>
       <c r="B99" t="s">
         <v>10</v>
       </c>
       <c r="C99" t="s">
         <v>11</v>
       </c>
       <c r="D99" t="s">
         <v>167</v>
       </c>
       <c r="E99" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="F99" t="s">
         <v>312</v>
       </c>
       <c r="G99" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="H99" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="I99"/>
       <c r="J99"/>
     </row>
     <row r="100" spans="1:10">
       <c r="A100" t="s">
         <v>9</v>
       </c>
       <c r="B100" t="s">
         <v>10</v>
       </c>
       <c r="C100" t="s">
         <v>11</v>
       </c>
       <c r="D100" t="s">
         <v>167</v>
       </c>
       <c r="E100" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="F100" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="G100" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="H100" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="I100"/>
       <c r="J100"/>
     </row>
     <row r="101" spans="1:10">
       <c r="A101" t="s">
         <v>9</v>
       </c>
       <c r="B101" t="s">
         <v>10</v>
       </c>
       <c r="C101" t="s">
         <v>11</v>
       </c>
       <c r="D101" t="s">
         <v>167</v>
       </c>
       <c r="E101" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="F101" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="G101" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="H101" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="I101"/>
       <c r="J101"/>
     </row>
     <row r="102" spans="1:10">
       <c r="A102" t="s">
         <v>9</v>
       </c>
       <c r="B102" t="s">
         <v>10</v>
       </c>
       <c r="C102" t="s">
         <v>11</v>
       </c>
       <c r="D102" t="s">
         <v>167</v>
       </c>
       <c r="E102" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="F102" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="G102" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="H102" t="s">
         <v>322</v>
       </c>
       <c r="I102"/>
       <c r="J102"/>
     </row>
     <row r="103" spans="1:10">
       <c r="A103" t="s">
         <v>9</v>
       </c>
       <c r="B103" t="s">
         <v>10</v>
       </c>
       <c r="C103" t="s">
         <v>11</v>
       </c>
       <c r="D103" t="s">
         <v>167</v>
       </c>
       <c r="E103" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="F103" t="s">
         <v>323</v>
       </c>
       <c r="G103" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="H103" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="I103"/>
       <c r="J103"/>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" t="s">
         <v>9</v>
       </c>
       <c r="B104" t="s">
         <v>10</v>
       </c>
       <c r="C104" t="s">
         <v>11</v>
       </c>
       <c r="D104" t="s">
         <v>167</v>
       </c>
       <c r="E104" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="F104" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="G104" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="H104" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="I104"/>
       <c r="J104"/>
     </row>
     <row r="105" spans="1:10">
       <c r="A105" t="s">
         <v>9</v>
       </c>
       <c r="B105" t="s">
         <v>10</v>
       </c>
       <c r="C105" t="s">
         <v>11</v>
       </c>
       <c r="D105" t="s">
         <v>167</v>
       </c>
       <c r="E105" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="F105" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="G105" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="H105" t="s">
         <v>330</v>
       </c>
       <c r="I105"/>
       <c r="J105"/>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" t="s">
         <v>9</v>
       </c>
       <c r="B106" t="s">
         <v>10</v>
       </c>
       <c r="C106" t="s">
         <v>11</v>
       </c>
       <c r="D106" t="s">
         <v>167</v>
       </c>
       <c r="E106" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="F106" t="s">
         <v>331</v>
       </c>
       <c r="G106" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="H106" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="I106"/>
       <c r="J106"/>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" t="s">
         <v>9</v>
       </c>
       <c r="B107" t="s">
         <v>10</v>
       </c>
       <c r="C107" t="s">
         <v>11</v>
       </c>
       <c r="D107" t="s">
         <v>167</v>
       </c>
       <c r="E107" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="F107" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="G107" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="H107" t="s">
         <v>335</v>
       </c>
       <c r="I107"/>
       <c r="J107"/>
     </row>
     <row r="108" spans="1:10">
       <c r="A108" t="s">
         <v>9</v>
       </c>
       <c r="B108" t="s">
         <v>10</v>
       </c>
       <c r="C108" t="s">
         <v>11</v>
       </c>
       <c r="D108" t="s">
         <v>167</v>
       </c>
       <c r="E108" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="F108" t="s">
         <v>336</v>
       </c>
       <c r="G108" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="H108" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="I108"/>
       <c r="J108"/>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" t="s">
         <v>9</v>
       </c>
       <c r="B109" t="s">
         <v>10</v>
       </c>
       <c r="C109" t="s">
         <v>11</v>
       </c>
       <c r="D109" t="s">
         <v>167</v>
       </c>
       <c r="E109" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="F109" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="G109" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="H109" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="I109"/>
       <c r="J109"/>
     </row>
     <row r="110" spans="1:10">
       <c r="A110" t="s">
         <v>9</v>
       </c>
       <c r="B110" t="s">
         <v>10</v>
       </c>
       <c r="C110" t="s">
         <v>11</v>
       </c>
       <c r="D110" t="s">
         <v>167</v>
       </c>
       <c r="E110" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="F110" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="G110" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="H110" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="I110"/>
       <c r="J110"/>
     </row>
     <row r="111" spans="1:10">
       <c r="A111" t="s">
         <v>9</v>
       </c>
       <c r="B111" t="s">
         <v>10</v>
       </c>
       <c r="C111" t="s">
         <v>11</v>
       </c>
       <c r="D111" t="s">
         <v>167</v>
       </c>
       <c r="E111" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="F111" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="G111" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="H111" t="s">
         <v>346</v>
       </c>
       <c r="I111"/>
       <c r="J111"/>
     </row>
     <row r="112" spans="1:10">
       <c r="A112" t="s">
         <v>9</v>
       </c>
       <c r="B112" t="s">
         <v>10</v>
       </c>
       <c r="C112" t="s">
         <v>11</v>
       </c>
       <c r="D112" t="s">
         <v>167</v>
       </c>
       <c r="E112" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="F112" t="s">
         <v>347</v>
       </c>
       <c r="G112" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="H112" t="s">
         <v>348</v>
       </c>
       <c r="I112"/>
       <c r="J112"/>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" t="s">
         <v>9</v>
       </c>
       <c r="B113" t="s">
         <v>10</v>
       </c>
       <c r="C113" t="s">
         <v>11</v>
       </c>
       <c r="D113" t="s">
         <v>167</v>
       </c>
       <c r="E113" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="F113" t="s">
         <v>349</v>
       </c>
       <c r="G113" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="H113" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="I113"/>
       <c r="J113"/>
     </row>
     <row r="114" spans="1:10">
       <c r="A114" t="s">
         <v>9</v>
       </c>
       <c r="B114" t="s">
         <v>10</v>
       </c>
       <c r="C114" t="s">
         <v>11</v>
       </c>
       <c r="D114" t="s">
         <v>167</v>
       </c>
       <c r="E114" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="F114" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="G114" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="H114" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="I114"/>
       <c r="J114"/>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" t="s">
         <v>9</v>
       </c>
       <c r="B115" t="s">
         <v>10</v>
       </c>
       <c r="C115" t="s">
         <v>11</v>
       </c>
       <c r="D115" t="s">
         <v>167</v>
       </c>
       <c r="E115" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="F115" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="G115" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="H115" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="I115"/>
       <c r="J115"/>
     </row>
     <row r="116" spans="1:10">
       <c r="A116" t="s">
         <v>9</v>
       </c>
       <c r="B116" t="s">
         <v>10</v>
       </c>
       <c r="C116" t="s">
         <v>11</v>
       </c>
       <c r="D116" t="s">
-        <v>167</v>
+        <v>358</v>
       </c>
       <c r="E116" t="s">
-        <v>304</v>
+        <v>359</v>
       </c>
       <c r="F116" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="G116" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="H116" t="s">
-        <v>359</v>
+        <v>113</v>
       </c>
       <c r="I116"/>
       <c r="J116"/>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" t="s">
         <v>9</v>
       </c>
       <c r="B117" t="s">
         <v>10</v>
       </c>
       <c r="C117" t="s">
         <v>11</v>
       </c>
       <c r="D117" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="E117" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="F117" t="s">
         <v>362</v>
       </c>
       <c r="G117" t="s">
+        <v>361</v>
+      </c>
+      <c r="H117" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="I117"/>
       <c r="J117"/>
     </row>
     <row r="118" spans="1:10">
       <c r="A118" t="s">
         <v>9</v>
       </c>
       <c r="B118" t="s">
         <v>10</v>
       </c>
       <c r="C118" t="s">
         <v>11</v>
       </c>
       <c r="D118" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="E118" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="F118" t="s">
         <v>364</v>
       </c>
       <c r="G118" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="H118" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="I118"/>
       <c r="J118"/>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" t="s">
         <v>9</v>
       </c>
       <c r="B119" t="s">
         <v>10</v>
       </c>
       <c r="C119" t="s">
         <v>11</v>
       </c>
       <c r="D119" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="E119" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="F119" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="G119" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="H119" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="I119"/>
       <c r="J119"/>
     </row>
     <row r="120" spans="1:10">
       <c r="A120" t="s">
         <v>9</v>
       </c>
       <c r="B120" t="s">
         <v>10</v>
       </c>
       <c r="C120" t="s">
         <v>11</v>
       </c>
       <c r="D120" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="E120" t="s">
-        <v>361</v>
+        <v>370</v>
       </c>
       <c r="F120" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="G120" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="H120" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="I120"/>
       <c r="J120"/>
     </row>
     <row r="121" spans="1:10">
       <c r="A121" t="s">
         <v>9</v>
       </c>
       <c r="B121" t="s">
         <v>10</v>
       </c>
       <c r="C121" t="s">
         <v>11</v>
       </c>
       <c r="D121" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="E121" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="F121" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="G121" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="H121" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="I121"/>
       <c r="J121"/>
     </row>
     <row r="122" spans="1:10">
       <c r="A122" t="s">
         <v>9</v>
       </c>
       <c r="B122" t="s">
         <v>10</v>
       </c>
       <c r="C122" t="s">
         <v>11</v>
       </c>
       <c r="D122" t="s">
-        <v>360</v>
+        <v>377</v>
       </c>
       <c r="E122" t="s">
-        <v>372</v>
+        <v>378</v>
       </c>
       <c r="F122" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="G122" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="H122" t="s">
-        <v>378</v>
+        <v>74</v>
       </c>
       <c r="I122"/>
       <c r="J122"/>
     </row>
     <row r="123" spans="1:10">
       <c r="A123" t="s">
         <v>9</v>
       </c>
       <c r="B123" t="s">
         <v>10</v>
       </c>
       <c r="C123" t="s">
         <v>11</v>
       </c>
       <c r="D123" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="E123" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="F123" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="G123" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="H123" t="s">
-        <v>74</v>
+        <v>385</v>
       </c>
       <c r="I123"/>
       <c r="J123"/>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" t="s">
         <v>9</v>
       </c>
       <c r="B124" t="s">
         <v>10</v>
       </c>
       <c r="C124" t="s">
         <v>11</v>
       </c>
       <c r="D124" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="E124" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="F124" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="G124" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="H124" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="I124"/>
       <c r="J124"/>
     </row>
     <row r="125" spans="1:10">
       <c r="A125" t="s">
         <v>9</v>
       </c>
       <c r="B125" t="s">
         <v>10</v>
       </c>
       <c r="C125" t="s">
         <v>11</v>
       </c>
       <c r="D125" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E125" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="F125" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="G125" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="H125" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="I125"/>
       <c r="J125"/>
     </row>
     <row r="126" spans="1:10">
       <c r="A126" t="s">
         <v>9</v>
       </c>
       <c r="B126" t="s">
         <v>10</v>
       </c>
       <c r="C126" t="s">
         <v>11</v>
       </c>
       <c r="D126" t="s">
-        <v>388</v>
+        <v>394</v>
       </c>
       <c r="E126" t="s">
-        <v>389</v>
+        <v>395</v>
       </c>
       <c r="F126" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="G126" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="H126" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="I126"/>
       <c r="J126"/>
     </row>
     <row r="127" spans="1:10">
       <c r="A127" t="s">
         <v>9</v>
       </c>
       <c r="B127" t="s">
         <v>10</v>
       </c>
       <c r="C127" t="s">
         <v>11</v>
       </c>
       <c r="D127" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="E127" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F127" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="G127" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="H127" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="I127"/>
       <c r="J127"/>
     </row>
     <row r="128" spans="1:10">
       <c r="A128" t="s">
         <v>9</v>
       </c>
       <c r="B128" t="s">
         <v>10</v>
       </c>
       <c r="C128" t="s">
         <v>11</v>
       </c>
       <c r="D128" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="E128" t="s">
+        <v>399</v>
+      </c>
+      <c r="F128" t="s">
+        <v>403</v>
+      </c>
+      <c r="G128" t="s">
         <v>401</v>
-      </c>
-[...4 lines deleted...]
-        <v>403</v>
       </c>
       <c r="H128" t="s">
         <v>404</v>
       </c>
       <c r="I128"/>
       <c r="J128"/>
     </row>
     <row r="129" spans="1:10">
       <c r="A129" t="s">
         <v>9</v>
       </c>
       <c r="B129" t="s">
         <v>10</v>
       </c>
       <c r="C129" t="s">
         <v>11</v>
       </c>
       <c r="D129" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="E129" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="F129" t="s">
         <v>405</v>
       </c>
       <c r="G129" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="H129" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="I129"/>
       <c r="J129"/>
     </row>
     <row r="130" spans="1:10">
       <c r="A130" t="s">
         <v>9</v>
       </c>
       <c r="B130" t="s">
         <v>10</v>
       </c>
       <c r="C130" t="s">
         <v>11</v>
       </c>
       <c r="D130" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="E130" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="F130" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="G130" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="H130" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="I130"/>
       <c r="J130"/>
     </row>
     <row r="131" spans="1:10">
       <c r="A131" t="s">
         <v>9</v>
       </c>
       <c r="B131" t="s">
         <v>10</v>
       </c>
       <c r="C131" t="s">
         <v>11</v>
       </c>
       <c r="D131" t="s">
-        <v>396</v>
+        <v>411</v>
       </c>
       <c r="E131" t="s">
-        <v>401</v>
+        <v>412</v>
       </c>
       <c r="F131" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="G131" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="H131" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="I131"/>
       <c r="J131"/>
     </row>
     <row r="132" spans="1:10">
       <c r="A132" t="s">
         <v>9</v>
       </c>
       <c r="B132" t="s">
         <v>10</v>
       </c>
       <c r="C132" t="s">
         <v>11</v>
       </c>
       <c r="D132" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="E132" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="F132" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="G132" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="H132" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="I132"/>
       <c r="J132"/>
     </row>
     <row r="133" spans="1:10">
       <c r="A133" t="s">
         <v>9</v>
       </c>
       <c r="B133" t="s">
         <v>10</v>
       </c>
       <c r="C133" t="s">
         <v>11</v>
       </c>
       <c r="D133" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="E133" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="F133" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="G133" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="H133" t="s">
-        <v>422</v>
+        <v>242</v>
       </c>
       <c r="I133"/>
       <c r="J133"/>
     </row>
     <row r="134" spans="1:10">
       <c r="A134" t="s">
         <v>9</v>
       </c>
       <c r="B134" t="s">
         <v>10</v>
       </c>
       <c r="C134" t="s">
         <v>11</v>
       </c>
       <c r="D134" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="E134" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="F134" t="s">
         <v>425</v>
       </c>
       <c r="G134" t="s">
         <v>426</v>
       </c>
       <c r="H134" t="s">
-        <v>242</v>
+        <v>427</v>
       </c>
       <c r="I134"/>
       <c r="J134"/>
     </row>
     <row r="135" spans="1:10">
       <c r="A135" t="s">
         <v>9</v>
       </c>
       <c r="B135" t="s">
         <v>10</v>
       </c>
       <c r="C135" t="s">
         <v>11</v>
       </c>
       <c r="D135" t="s">
-        <v>423</v>
+        <v>428</v>
       </c>
       <c r="E135" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
       <c r="F135" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="G135" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="H135" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="I135"/>
       <c r="J135"/>
     </row>
     <row r="136" spans="1:10">
       <c r="A136" t="s">
         <v>9</v>
       </c>
       <c r="B136" t="s">
         <v>10</v>
       </c>
       <c r="C136" t="s">
         <v>11</v>
       </c>
       <c r="D136" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="E136" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="F136" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="G136" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="H136" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="I136"/>
       <c r="J136"/>
     </row>
     <row r="137" spans="1:10">
       <c r="A137" t="s">
         <v>9</v>
       </c>
       <c r="B137" t="s">
         <v>10</v>
       </c>
       <c r="C137" t="s">
         <v>11</v>
       </c>
       <c r="D137" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="E137" t="s">
+        <v>434</v>
+      </c>
+      <c r="F137" t="s">
+        <v>438</v>
+      </c>
+      <c r="G137" t="s">
         <v>436</v>
       </c>
-      <c r="F137" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H137" t="s">
-        <v>276</v>
+        <v>439</v>
       </c>
       <c r="I137"/>
       <c r="J137"/>
     </row>
     <row r="138" spans="1:10">
       <c r="A138" t="s">
         <v>9</v>
       </c>
       <c r="B138" t="s">
         <v>10</v>
       </c>
       <c r="C138" t="s">
         <v>11</v>
       </c>
       <c r="D138" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="E138" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
       <c r="F138" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="G138" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="H138" t="s">
-        <v>440</v>
+        <v>221</v>
       </c>
       <c r="I138"/>
       <c r="J138"/>
     </row>
     <row r="139" spans="1:10">
       <c r="A139" t="s">
         <v>9</v>
       </c>
       <c r="B139" t="s">
         <v>10</v>
       </c>
       <c r="C139" t="s">
         <v>11</v>
       </c>
       <c r="D139" t="s">
+        <v>440</v>
+      </c>
+      <c r="E139" t="s">
         <v>441</v>
       </c>
-      <c r="E139" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F139" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="G139" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="H139" t="s">
-        <v>221</v>
+        <v>446</v>
       </c>
       <c r="I139"/>
       <c r="J139"/>
     </row>
     <row r="140" spans="1:10">
       <c r="A140" t="s">
         <v>9</v>
       </c>
       <c r="B140" t="s">
         <v>10</v>
       </c>
       <c r="C140" t="s">
         <v>11</v>
       </c>
       <c r="D140" t="s">
+        <v>440</v>
+      </c>
+      <c r="E140" t="s">
         <v>441</v>
       </c>
-      <c r="E140" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F140" t="s">
+        <v>447</v>
+      </c>
+      <c r="G140" t="s">
         <v>445</v>
       </c>
-      <c r="G140" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H140" t="s">
-        <v>447</v>
+        <v>136</v>
       </c>
       <c r="I140"/>
       <c r="J140"/>
     </row>
     <row r="141" spans="1:10">
       <c r="A141" t="s">
         <v>9</v>
       </c>
       <c r="B141" t="s">
         <v>10</v>
       </c>
       <c r="C141" t="s">
-        <v>11</v>
+        <v>448</v>
       </c>
       <c r="D141" t="s">
-        <v>441</v>
+        <v>449</v>
       </c>
       <c r="E141" t="s">
-        <v>442</v>
+        <v>450</v>
       </c>
       <c r="F141" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="G141" t="s">
-        <v>446</v>
+        <v>452</v>
       </c>
       <c r="H141" t="s">
-        <v>136</v>
+        <v>453</v>
       </c>
       <c r="I141"/>
       <c r="J141"/>
     </row>
     <row r="142" spans="1:10">
       <c r="A142" t="s">
         <v>9</v>
       </c>
       <c r="B142" t="s">
         <v>10</v>
       </c>
       <c r="C142" t="s">
+        <v>448</v>
+      </c>
+      <c r="D142" t="s">
         <v>449</v>
       </c>
-      <c r="D142" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E142" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="F142" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="G142" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="H142" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="I142"/>
       <c r="J142"/>
     </row>
     <row r="143" spans="1:10">
       <c r="A143" t="s">
         <v>9</v>
       </c>
       <c r="B143" t="s">
         <v>10</v>
       </c>
       <c r="C143" t="s">
+        <v>448</v>
+      </c>
+      <c r="D143" t="s">
         <v>449</v>
       </c>
-      <c r="D143" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E143" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="F143" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="G143" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="H143" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="I143"/>
       <c r="J143"/>
     </row>
     <row r="144" spans="1:10">
       <c r="A144" t="s">
         <v>9</v>
       </c>
       <c r="B144" t="s">
         <v>10</v>
       </c>
       <c r="C144" t="s">
+        <v>448</v>
+      </c>
+      <c r="D144" t="s">
         <v>449</v>
       </c>
-      <c r="D144" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E144" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F144" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="G144" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="H144" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="I144"/>
       <c r="J144"/>
     </row>
     <row r="145" spans="1:10">
       <c r="A145" t="s">
         <v>9</v>
       </c>
       <c r="B145" t="s">
         <v>10</v>
       </c>
       <c r="C145" t="s">
+        <v>448</v>
+      </c>
+      <c r="D145" t="s">
         <v>449</v>
       </c>
-      <c r="D145" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E145" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F145" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="G145" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="H145" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="I145"/>
       <c r="J145"/>
     </row>
     <row r="146" spans="1:10">
       <c r="A146" t="s">
         <v>9</v>
       </c>
       <c r="B146" t="s">
         <v>10</v>
       </c>
       <c r="C146" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="D146" t="s">
-        <v>450</v>
+        <v>470</v>
       </c>
       <c r="E146" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="F146" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="G146" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="H146" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="I146"/>
       <c r="J146"/>
     </row>
     <row r="147" spans="1:10">
       <c r="A147" t="s">
         <v>9</v>
       </c>
       <c r="B147" t="s">
         <v>10</v>
       </c>
       <c r="C147" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="D147" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="E147" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="F147" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="G147" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="H147" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="I147"/>
       <c r="J147"/>
     </row>
     <row r="148" spans="1:10">
       <c r="A148" t="s">
         <v>9</v>
       </c>
       <c r="B148" t="s">
         <v>10</v>
       </c>
       <c r="C148" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="D148" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="E148" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="F148" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="G148" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="H148" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="I148"/>
       <c r="J148"/>
     </row>
     <row r="149" spans="1:10">
       <c r="A149" t="s">
         <v>9</v>
       </c>
       <c r="B149" t="s">
         <v>10</v>
       </c>
       <c r="C149" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="D149" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="E149" t="s">
-        <v>476</v>
+        <v>482</v>
       </c>
       <c r="F149" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="G149" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="H149" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="I149"/>
       <c r="J149"/>
     </row>
     <row r="150" spans="1:10">
       <c r="A150" t="s">
         <v>9</v>
       </c>
       <c r="B150" t="s">
         <v>10</v>
       </c>
       <c r="C150" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="D150" t="s">
-        <v>471</v>
+        <v>486</v>
       </c>
       <c r="E150" t="s">
-        <v>483</v>
+        <v>487</v>
       </c>
       <c r="F150" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
       <c r="G150" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="H150" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
       <c r="I150"/>
       <c r="J150"/>
     </row>
     <row r="151" spans="1:10">
       <c r="A151" t="s">
         <v>9</v>
       </c>
       <c r="B151" t="s">
         <v>10</v>
       </c>
       <c r="C151" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="D151" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="E151" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
       <c r="F151" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="G151" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="H151" t="s">
-        <v>491</v>
+        <v>495</v>
       </c>
       <c r="I151"/>
       <c r="J151"/>
     </row>
     <row r="152" spans="1:10">
       <c r="A152" t="s">
         <v>9</v>
       </c>
       <c r="B152" t="s">
         <v>10</v>
       </c>
       <c r="C152" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="D152" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
       <c r="E152" t="s">
-        <v>493</v>
+        <v>497</v>
       </c>
       <c r="F152" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
       <c r="G152" t="s">
-        <v>495</v>
+        <v>499</v>
       </c>
       <c r="H152" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="I152"/>
       <c r="J152"/>
     </row>
     <row r="153" spans="1:10">
       <c r="A153" t="s">
         <v>9</v>
       </c>
       <c r="B153" t="s">
         <v>10</v>
       </c>
       <c r="C153" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="D153" t="s">
+        <v>496</v>
+      </c>
+      <c r="E153" t="s">
         <v>497</v>
       </c>
-      <c r="E153" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="G153" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="H153" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="I153"/>
       <c r="J153"/>
     </row>
     <row r="154" spans="1:10">
       <c r="A154" t="s">
         <v>9</v>
       </c>
       <c r="B154" t="s">
         <v>10</v>
       </c>
       <c r="C154" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="D154" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="E154" t="s">
-        <v>498</v>
+        <v>504</v>
       </c>
       <c r="F154" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c r="G154" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="H154" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="I154"/>
       <c r="J154"/>
     </row>
     <row r="155" spans="1:10">
       <c r="A155" t="s">
         <v>9</v>
       </c>
       <c r="B155" t="s">
         <v>10</v>
       </c>
       <c r="C155" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="D155" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="E155" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="F155" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="G155" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="H155" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="I155"/>
       <c r="J155"/>
     </row>
     <row r="156" spans="1:10">
       <c r="A156" t="s">
         <v>9</v>
       </c>
       <c r="B156" t="s">
         <v>10</v>
       </c>
       <c r="C156" t="s">
-        <v>449</v>
+        <v>512</v>
       </c>
       <c r="D156" t="s">
-        <v>497</v>
+        <v>513</v>
       </c>
       <c r="E156" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
       <c r="F156" t="s">
-        <v>510</v>
+        <v>515</v>
       </c>
       <c r="G156" t="s">
-        <v>511</v>
+        <v>516</v>
       </c>
       <c r="H156" t="s">
-        <v>512</v>
+        <v>446</v>
       </c>
       <c r="I156"/>
       <c r="J156"/>
     </row>
     <row r="157" spans="1:10">
       <c r="A157" t="s">
         <v>9</v>
       </c>
       <c r="B157" t="s">
         <v>10</v>
       </c>
       <c r="C157" t="s">
+        <v>512</v>
+      </c>
+      <c r="D157" t="s">
         <v>513</v>
       </c>
-      <c r="D157" t="s">
+      <c r="E157" t="s">
         <v>514</v>
       </c>
-      <c r="E157" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="G157" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="H157" t="s">
-        <v>447</v>
+        <v>519</v>
       </c>
       <c r="I157"/>
       <c r="J157"/>
     </row>
     <row r="158" spans="1:10">
       <c r="A158" t="s">
         <v>9</v>
       </c>
       <c r="B158" t="s">
         <v>10</v>
       </c>
       <c r="C158" t="s">
+        <v>512</v>
+      </c>
+      <c r="D158" t="s">
         <v>513</v>
       </c>
-      <c r="D158" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E158" t="s">
-        <v>515</v>
+        <v>520</v>
       </c>
       <c r="F158" t="s">
-        <v>518</v>
+        <v>521</v>
       </c>
       <c r="G158" t="s">
-        <v>519</v>
+        <v>522</v>
       </c>
       <c r="H158" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
       <c r="I158"/>
       <c r="J158"/>
     </row>
     <row r="159" spans="1:10">
       <c r="A159" t="s">
         <v>9</v>
       </c>
       <c r="B159" t="s">
         <v>10</v>
       </c>
       <c r="C159" t="s">
+        <v>512</v>
+      </c>
+      <c r="D159" t="s">
         <v>513</v>
       </c>
-      <c r="D159" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E159" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="F159" t="s">
+        <v>524</v>
+      </c>
+      <c r="G159" t="s">
         <v>522</v>
       </c>
-      <c r="G159" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H159" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="I159"/>
       <c r="J159"/>
     </row>
     <row r="160" spans="1:10">
       <c r="A160" t="s">
         <v>9</v>
       </c>
       <c r="B160" t="s">
         <v>10</v>
       </c>
       <c r="C160" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="D160" t="s">
-        <v>514</v>
+        <v>526</v>
       </c>
       <c r="E160" t="s">
-        <v>521</v>
+        <v>527</v>
       </c>
       <c r="F160" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="G160" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="H160" t="s">
-        <v>526</v>
+        <v>74</v>
       </c>
       <c r="I160"/>
       <c r="J160"/>
-    </row>
-[...26 lines deleted...]
-      <c r="J161"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>