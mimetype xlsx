--- v0 (2026-06-06)
+++ v1 (2026-10-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="489">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="488">
   <si>
     <t>Reino</t>
   </si>
   <si>
     <t>Phylum/Division</t>
   </si>
   <si>
     <t>Clase</t>
   </si>
   <si>
     <t>Orden</t>
   </si>
   <si>
     <t>Familia</t>
   </si>
   <si>
     <t>Especie</t>
   </si>
   <si>
     <t>Genero</t>
   </si>
   <si>
     <t>Variedad</t>
   </si>
   <si>
@@ -1007,165 +1007,162 @@
   <si>
     <t>Phalacrocorax magellanicus</t>
   </si>
   <si>
     <t>Phalacrocorax sp.</t>
   </si>
   <si>
     <t>sp.</t>
   </si>
   <si>
     <t>TINAMIFORMES</t>
   </si>
   <si>
     <t>Tinamidae</t>
   </si>
   <si>
     <t>Eudromia elegans</t>
   </si>
   <si>
     <t>Eudromia</t>
   </si>
   <si>
     <t>MAMMALIA</t>
   </si>
   <si>
+    <t>ARTIODACTYLA</t>
+  </si>
+  <si>
+    <t>Balaenopteridae</t>
+  </si>
+  <si>
+    <t>Balaenoptera borealis</t>
+  </si>
+  <si>
+    <t>Balaenoptera</t>
+  </si>
+  <si>
+    <t>borealis</t>
+  </si>
+  <si>
+    <t>Camelidae</t>
+  </si>
+  <si>
+    <t>Lama guanicoe</t>
+  </si>
+  <si>
+    <t>Lama</t>
+  </si>
+  <si>
+    <t>guanicoe</t>
+  </si>
+  <si>
+    <t>Delphinidae</t>
+  </si>
+  <si>
+    <t>Cephalorhynchus australis</t>
+  </si>
+  <si>
+    <t>Cephalorhynchus</t>
+  </si>
+  <si>
+    <t>australis</t>
+  </si>
+  <si>
+    <t>Cephalorhynchus commersonii</t>
+  </si>
+  <si>
+    <t>commersonii</t>
+  </si>
+  <si>
+    <t>Globicephala melas</t>
+  </si>
+  <si>
+    <t>Globicephala</t>
+  </si>
+  <si>
+    <t>melas</t>
+  </si>
+  <si>
+    <t>Orcinus orca</t>
+  </si>
+  <si>
+    <t>Orcinus</t>
+  </si>
+  <si>
+    <t>orca</t>
+  </si>
+  <si>
     <t>CARNIVORA</t>
   </si>
   <si>
     <t>Canidae</t>
   </si>
   <si>
     <t>Lycalopex gymnocercus</t>
   </si>
   <si>
     <t>Lycalopex</t>
   </si>
   <si>
     <t>gymnocercus</t>
   </si>
   <si>
     <t>Felidae</t>
   </si>
   <si>
     <t>Puma concolor</t>
   </si>
   <si>
     <t>Puma</t>
   </si>
   <si>
     <t>concolor</t>
   </si>
   <si>
     <t>Otariidae</t>
   </si>
   <si>
     <t>Otaria flavescens</t>
   </si>
   <si>
     <t>Otaria</t>
   </si>
   <si>
     <t>flavescens</t>
   </si>
   <si>
     <t>Phocidae</t>
   </si>
   <si>
     <t>Mirounga leonina</t>
   </si>
   <si>
     <t>Mirounga</t>
   </si>
   <si>
     <t>leonina</t>
-  </si>
-[...64 lines deleted...]
-    <t>australis</t>
   </si>
   <si>
     <t>CINGULATA</t>
   </si>
   <si>
     <t>Chlamyphoridae</t>
   </si>
   <si>
     <t>Chaetophractus villosus</t>
   </si>
   <si>
     <t>Chaetophractus</t>
   </si>
   <si>
     <t>villosus</t>
   </si>
   <si>
     <t>DIDELPHIMORPHIA</t>
   </si>
   <si>
     <t>Didelphidae</t>
   </si>
   <si>
     <t>Thylamys pallidior</t>
   </si>
@@ -4741,1179 +4738,1179 @@
         <v>341</v>
       </c>
       <c r="G103" t="s">
         <v>342</v>
       </c>
       <c r="H103" t="s">
         <v>343</v>
       </c>
       <c r="I103"/>
       <c r="J103"/>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" t="s">
         <v>9</v>
       </c>
       <c r="B104" t="s">
         <v>59</v>
       </c>
       <c r="C104" t="s">
         <v>330</v>
       </c>
       <c r="D104" t="s">
         <v>331</v>
       </c>
       <c r="E104" t="s">
+        <v>340</v>
+      </c>
+      <c r="F104" t="s">
         <v>344</v>
       </c>
-      <c r="F104" t="s">
+      <c r="G104" t="s">
+        <v>342</v>
+      </c>
+      <c r="H104" t="s">
         <v>345</v>
-      </c>
-[...4 lines deleted...]
-        <v>347</v>
       </c>
       <c r="I104"/>
       <c r="J104"/>
     </row>
     <row r="105" spans="1:10">
       <c r="A105" t="s">
         <v>9</v>
       </c>
       <c r="B105" t="s">
         <v>59</v>
       </c>
       <c r="C105" t="s">
         <v>330</v>
       </c>
       <c r="D105" t="s">
+        <v>331</v>
+      </c>
+      <c r="E105" t="s">
+        <v>340</v>
+      </c>
+      <c r="F105" t="s">
+        <v>346</v>
+      </c>
+      <c r="G105" t="s">
+        <v>347</v>
+      </c>
+      <c r="H105" t="s">
         <v>348</v>
-      </c>
-[...10 lines deleted...]
-        <v>352</v>
       </c>
       <c r="I105"/>
       <c r="J105"/>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" t="s">
         <v>9</v>
       </c>
       <c r="B106" t="s">
         <v>59</v>
       </c>
       <c r="C106" t="s">
         <v>330</v>
       </c>
       <c r="D106" t="s">
-        <v>348</v>
+        <v>331</v>
       </c>
       <c r="E106" t="s">
-        <v>353</v>
+        <v>340</v>
       </c>
       <c r="F106" t="s">
-        <v>354</v>
+        <v>349</v>
       </c>
       <c r="G106" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
       <c r="H106" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="I106"/>
       <c r="J106"/>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" t="s">
         <v>9</v>
       </c>
       <c r="B107" t="s">
         <v>59</v>
       </c>
       <c r="C107" t="s">
         <v>330</v>
       </c>
       <c r="D107" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="E107" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
       <c r="F107" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="G107" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="H107" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="I107"/>
       <c r="J107"/>
     </row>
     <row r="108" spans="1:10">
       <c r="A108" t="s">
         <v>9</v>
       </c>
       <c r="B108" t="s">
         <v>59</v>
       </c>
       <c r="C108" t="s">
         <v>330</v>
       </c>
       <c r="D108" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="E108" t="s">
         <v>357</v>
       </c>
       <c r="F108" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="G108" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="H108" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
       <c r="I108"/>
       <c r="J108"/>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" t="s">
         <v>9</v>
       </c>
       <c r="B109" t="s">
         <v>59</v>
       </c>
       <c r="C109" t="s">
         <v>330</v>
       </c>
       <c r="D109" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="E109" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="F109" t="s">
+        <v>362</v>
+      </c>
+      <c r="G109" t="s">
+        <v>363</v>
+      </c>
+      <c r="H109" t="s">
         <v>364</v>
-      </c>
-[...4 lines deleted...]
-        <v>366</v>
       </c>
       <c r="I109"/>
       <c r="J109"/>
     </row>
     <row r="110" spans="1:10">
       <c r="A110" t="s">
         <v>9</v>
       </c>
       <c r="B110" t="s">
         <v>59</v>
       </c>
       <c r="C110" t="s">
         <v>330</v>
       </c>
       <c r="D110" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="E110" t="s">
-        <v>357</v>
+        <v>365</v>
       </c>
       <c r="F110" t="s">
+        <v>366</v>
+      </c>
+      <c r="G110" t="s">
         <v>367</v>
       </c>
-      <c r="G110" t="s">
+      <c r="H110" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
       <c r="I110"/>
       <c r="J110"/>
     </row>
     <row r="111" spans="1:10">
       <c r="A111" t="s">
         <v>9</v>
       </c>
       <c r="B111" t="s">
         <v>59</v>
       </c>
       <c r="C111" t="s">
         <v>330</v>
       </c>
       <c r="D111" t="s">
+        <v>369</v>
+      </c>
+      <c r="E111" t="s">
         <v>370</v>
       </c>
-      <c r="E111" t="s">
+      <c r="F111" t="s">
         <v>371</v>
       </c>
-      <c r="F111" t="s">
+      <c r="G111" t="s">
         <v>372</v>
       </c>
-      <c r="G111" t="s">
+      <c r="H111" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="I111"/>
       <c r="J111"/>
     </row>
     <row r="112" spans="1:10">
       <c r="A112" t="s">
         <v>9</v>
       </c>
       <c r="B112" t="s">
         <v>59</v>
       </c>
       <c r="C112" t="s">
         <v>330</v>
       </c>
       <c r="D112" t="s">
+        <v>374</v>
+      </c>
+      <c r="E112" t="s">
         <v>375</v>
       </c>
-      <c r="E112" t="s">
+      <c r="F112" t="s">
         <v>376</v>
       </c>
-      <c r="F112" t="s">
+      <c r="G112" t="s">
         <v>377</v>
       </c>
-      <c r="G112" t="s">
+      <c r="H112" t="s">
         <v>378</v>
-      </c>
-[...1 lines deleted...]
-        <v>379</v>
       </c>
       <c r="I112"/>
       <c r="J112"/>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" t="s">
         <v>9</v>
       </c>
       <c r="B113" t="s">
         <v>59</v>
       </c>
       <c r="C113" t="s">
         <v>330</v>
       </c>
       <c r="D113" t="s">
+        <v>379</v>
+      </c>
+      <c r="E113" t="s">
         <v>380</v>
       </c>
-      <c r="E113" t="s">
+      <c r="F113" t="s">
         <v>381</v>
       </c>
-      <c r="F113" t="s">
+      <c r="G113" t="s">
         <v>382</v>
       </c>
-      <c r="G113" t="s">
+      <c r="H113" t="s">
         <v>383</v>
-      </c>
-[...1 lines deleted...]
-        <v>384</v>
       </c>
       <c r="I113"/>
       <c r="J113"/>
     </row>
     <row r="114" spans="1:10">
       <c r="A114" t="s">
         <v>9</v>
       </c>
       <c r="B114" t="s">
         <v>59</v>
       </c>
       <c r="C114" t="s">
         <v>330</v>
       </c>
       <c r="D114" t="s">
+        <v>384</v>
+      </c>
+      <c r="E114" t="s">
         <v>385</v>
       </c>
-      <c r="E114" t="s">
+      <c r="F114" t="s">
         <v>386</v>
       </c>
-      <c r="F114" t="s">
+      <c r="G114" t="s">
         <v>387</v>
       </c>
-      <c r="G114" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H114" t="s">
-        <v>369</v>
+        <v>343</v>
       </c>
       <c r="I114"/>
       <c r="J114"/>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" t="s">
         <v>9</v>
       </c>
       <c r="B115" t="s">
         <v>59</v>
       </c>
       <c r="C115" t="s">
         <v>330</v>
       </c>
       <c r="D115" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="E115" t="s">
+        <v>388</v>
+      </c>
+      <c r="F115" t="s">
         <v>389</v>
       </c>
-      <c r="F115" t="s">
+      <c r="G115" t="s">
         <v>390</v>
       </c>
-      <c r="G115" t="s">
+      <c r="H115" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>392</v>
       </c>
       <c r="I115"/>
       <c r="J115"/>
     </row>
     <row r="116" spans="1:10">
       <c r="A116" t="s">
         <v>9</v>
       </c>
       <c r="B116" t="s">
         <v>59</v>
       </c>
       <c r="C116" t="s">
         <v>330</v>
       </c>
       <c r="D116" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="E116" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F116" t="s">
+        <v>392</v>
+      </c>
+      <c r="G116" t="s">
         <v>393</v>
       </c>
-      <c r="G116" t="s">
+      <c r="H116" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
       <c r="I116"/>
       <c r="J116"/>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" t="s">
         <v>9</v>
       </c>
       <c r="B117" t="s">
         <v>59</v>
       </c>
       <c r="C117" t="s">
         <v>330</v>
       </c>
       <c r="D117" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="E117" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F117" t="s">
+        <v>395</v>
+      </c>
+      <c r="G117" t="s">
         <v>396</v>
       </c>
-      <c r="G117" t="s">
+      <c r="H117" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
       <c r="I117"/>
       <c r="J117"/>
     </row>
     <row r="118" spans="1:10">
       <c r="A118" t="s">
         <v>9</v>
       </c>
       <c r="B118" t="s">
         <v>59</v>
       </c>
       <c r="C118" t="s">
         <v>330</v>
       </c>
       <c r="D118" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="E118" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F118" t="s">
+        <v>398</v>
+      </c>
+      <c r="G118" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="H118" t="s">
         <v>325</v>
       </c>
       <c r="I118"/>
       <c r="J118"/>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" t="s">
         <v>9</v>
       </c>
       <c r="B119" t="s">
         <v>59</v>
       </c>
       <c r="C119" t="s">
         <v>330</v>
       </c>
       <c r="D119" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="E119" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F119" t="s">
+        <v>400</v>
+      </c>
+      <c r="G119" t="s">
         <v>401</v>
       </c>
-      <c r="G119" t="s">
+      <c r="H119" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="I119"/>
       <c r="J119"/>
     </row>
     <row r="120" spans="1:10">
       <c r="A120" t="s">
         <v>9</v>
       </c>
       <c r="B120" t="s">
         <v>59</v>
       </c>
       <c r="C120" t="s">
         <v>330</v>
       </c>
       <c r="D120" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="E120" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F120" t="s">
+        <v>403</v>
+      </c>
+      <c r="G120" t="s">
         <v>404</v>
       </c>
-      <c r="G120" t="s">
+      <c r="H120" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="I120"/>
       <c r="J120"/>
     </row>
     <row r="121" spans="1:10">
       <c r="A121" t="s">
         <v>9</v>
       </c>
       <c r="B121" t="s">
         <v>59</v>
       </c>
       <c r="C121" t="s">
         <v>330</v>
       </c>
       <c r="D121" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="E121" t="s">
+        <v>406</v>
+      </c>
+      <c r="F121" t="s">
         <v>407</v>
       </c>
-      <c r="F121" t="s">
+      <c r="G121" t="s">
         <v>408</v>
       </c>
-      <c r="G121" t="s">
+      <c r="H121" t="s">
         <v>409</v>
-      </c>
-[...1 lines deleted...]
-        <v>410</v>
       </c>
       <c r="I121"/>
       <c r="J121"/>
     </row>
     <row r="122" spans="1:10">
       <c r="A122" t="s">
         <v>9</v>
       </c>
       <c r="B122" t="s">
         <v>59</v>
       </c>
       <c r="C122" t="s">
+        <v>410</v>
+      </c>
+      <c r="D122" t="s">
         <v>411</v>
       </c>
-      <c r="D122" t="s">
+      <c r="E122" t="s">
         <v>412</v>
       </c>
-      <c r="E122" t="s">
+      <c r="F122" t="s">
         <v>413</v>
       </c>
-      <c r="F122" t="s">
+      <c r="G122" t="s">
         <v>414</v>
       </c>
-      <c r="G122" t="s">
+      <c r="H122" t="s">
         <v>415</v>
-      </c>
-[...1 lines deleted...]
-        <v>416</v>
       </c>
       <c r="I122"/>
       <c r="J122"/>
     </row>
     <row r="123" spans="1:10">
       <c r="A123" t="s">
         <v>9</v>
       </c>
       <c r="B123" t="s">
         <v>59</v>
       </c>
       <c r="C123" t="s">
+        <v>410</v>
+      </c>
+      <c r="D123" t="s">
         <v>411</v>
       </c>
-      <c r="D123" t="s">
+      <c r="E123" t="s">
         <v>412</v>
       </c>
-      <c r="E123" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" t="s">
+        <v>416</v>
+      </c>
+      <c r="G123" t="s">
+        <v>414</v>
+      </c>
+      <c r="H123" t="s">
         <v>417</v>
-      </c>
-[...4 lines deleted...]
-        <v>418</v>
       </c>
       <c r="I123"/>
       <c r="J123"/>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" t="s">
         <v>9</v>
       </c>
       <c r="B124" t="s">
         <v>59</v>
       </c>
       <c r="C124" t="s">
+        <v>410</v>
+      </c>
+      <c r="D124" t="s">
         <v>411</v>
       </c>
-      <c r="D124" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E124" t="s">
+        <v>418</v>
+      </c>
+      <c r="F124" t="s">
         <v>419</v>
       </c>
-      <c r="F124" t="s">
+      <c r="G124" t="s">
         <v>420</v>
       </c>
-      <c r="G124" t="s">
+      <c r="H124" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="I124"/>
       <c r="J124"/>
     </row>
     <row r="125" spans="1:10">
       <c r="A125" t="s">
+        <v>422</v>
+      </c>
+      <c r="B125" t="s">
         <v>423</v>
       </c>
-      <c r="B125" t="s">
+      <c r="C125" t="s">
         <v>424</v>
       </c>
-      <c r="C125" t="s">
+      <c r="D125" t="s">
         <v>425</v>
       </c>
-      <c r="D125" t="s">
+      <c r="E125" t="s">
         <v>426</v>
       </c>
-      <c r="E125" t="s">
+      <c r="F125" t="s">
         <v>427</v>
       </c>
-      <c r="F125" t="s">
+      <c r="G125" t="s">
         <v>428</v>
       </c>
-      <c r="G125" t="s">
+      <c r="H125" t="s">
         <v>429</v>
-      </c>
-[...1 lines deleted...]
-        <v>430</v>
       </c>
       <c r="I125"/>
       <c r="J125"/>
     </row>
     <row r="126" spans="1:10">
       <c r="A126" t="s">
+        <v>422</v>
+      </c>
+      <c r="B126" t="s">
         <v>423</v>
       </c>
-      <c r="B126" t="s">
+      <c r="C126" t="s">
         <v>424</v>
       </c>
-      <c r="C126" t="s">
+      <c r="D126" t="s">
         <v>425</v>
       </c>
-      <c r="D126" t="s">
+      <c r="E126" t="s">
         <v>426</v>
       </c>
-      <c r="E126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F126" t="s">
+        <v>430</v>
+      </c>
+      <c r="G126" t="s">
+        <v>428</v>
+      </c>
+      <c r="H126" t="s">
         <v>431</v>
-      </c>
-[...4 lines deleted...]
-        <v>432</v>
       </c>
       <c r="I126"/>
       <c r="J126"/>
     </row>
     <row r="127" spans="1:10">
       <c r="A127" t="s">
+        <v>422</v>
+      </c>
+      <c r="B127" t="s">
         <v>423</v>
       </c>
-      <c r="B127" t="s">
+      <c r="C127" t="s">
         <v>424</v>
       </c>
-      <c r="C127" t="s">
+      <c r="D127" t="s">
         <v>425</v>
       </c>
-      <c r="D127" t="s">
+      <c r="E127" t="s">
         <v>426</v>
       </c>
-      <c r="E127" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F127" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="G127" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="H127" t="s">
         <v>325</v>
       </c>
       <c r="I127"/>
       <c r="J127"/>
     </row>
     <row r="128" spans="1:10">
       <c r="A128" t="s">
+        <v>422</v>
+      </c>
+      <c r="B128" t="s">
         <v>423</v>
       </c>
-      <c r="B128" t="s">
+      <c r="C128" t="s">
         <v>424</v>
       </c>
-      <c r="C128" t="s">
+      <c r="D128" t="s">
         <v>425</v>
       </c>
-      <c r="D128" t="s">
+      <c r="E128" t="s">
         <v>426</v>
       </c>
-      <c r="E128" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F128" t="s">
+        <v>433</v>
+      </c>
+      <c r="G128" t="s">
         <v>434</v>
-      </c>
-[...1 lines deleted...]
-        <v>435</v>
       </c>
       <c r="H128" t="s">
         <v>325</v>
       </c>
       <c r="I128"/>
       <c r="J128"/>
     </row>
     <row r="129" spans="1:10">
       <c r="A129" t="s">
+        <v>422</v>
+      </c>
+      <c r="B129" t="s">
         <v>423</v>
       </c>
-      <c r="B129" t="s">
+      <c r="C129" t="s">
         <v>424</v>
       </c>
-      <c r="C129" t="s">
+      <c r="D129" t="s">
         <v>425</v>
       </c>
-      <c r="D129" t="s">
+      <c r="E129" t="s">
         <v>426</v>
       </c>
-      <c r="E129" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F129" t="s">
+        <v>435</v>
+      </c>
+      <c r="G129" t="s">
         <v>436</v>
-      </c>
-[...1 lines deleted...]
-        <v>437</v>
       </c>
       <c r="H129" t="s">
         <v>325</v>
       </c>
       <c r="I129"/>
       <c r="J129"/>
     </row>
     <row r="130" spans="1:10">
       <c r="A130" t="s">
+        <v>422</v>
+      </c>
+      <c r="B130" t="s">
         <v>423</v>
       </c>
-      <c r="B130" t="s">
+      <c r="C130" t="s">
         <v>424</v>
       </c>
-      <c r="C130" t="s">
+      <c r="D130" t="s">
         <v>425</v>
       </c>
-      <c r="D130" t="s">
+      <c r="E130" t="s">
         <v>426</v>
       </c>
-      <c r="E130" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F130" t="s">
+        <v>437</v>
+      </c>
+      <c r="G130" t="s">
         <v>438</v>
       </c>
-      <c r="G130" t="s">
+      <c r="H130" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="I130"/>
       <c r="J130"/>
     </row>
     <row r="131" spans="1:10">
       <c r="A131" t="s">
+        <v>422</v>
+      </c>
+      <c r="B131" t="s">
         <v>423</v>
       </c>
-      <c r="B131" t="s">
+      <c r="C131" t="s">
         <v>424</v>
       </c>
-      <c r="C131" t="s">
+      <c r="D131" t="s">
         <v>425</v>
       </c>
-      <c r="D131" t="s">
+      <c r="E131" t="s">
         <v>426</v>
       </c>
-      <c r="E131" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F131" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="G131" t="s">
+        <v>438</v>
+      </c>
+      <c r="H131" t="s">
         <v>439</v>
       </c>
-      <c r="H131" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I131" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="J131"/>
     </row>
     <row r="132" spans="1:10">
       <c r="A132" t="s">
+        <v>422</v>
+      </c>
+      <c r="B132" t="s">
         <v>423</v>
       </c>
-      <c r="B132" t="s">
+      <c r="C132" t="s">
         <v>424</v>
       </c>
-      <c r="C132" t="s">
+      <c r="D132" t="s">
         <v>425</v>
       </c>
-      <c r="D132" t="s">
+      <c r="E132" t="s">
         <v>426</v>
       </c>
-      <c r="E132" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F132" t="s">
+        <v>441</v>
+      </c>
+      <c r="G132" t="s">
         <v>442</v>
       </c>
-      <c r="G132" t="s">
+      <c r="H132" t="s">
         <v>443</v>
-      </c>
-[...1 lines deleted...]
-        <v>444</v>
       </c>
       <c r="I132"/>
       <c r="J132"/>
     </row>
     <row r="133" spans="1:10">
       <c r="A133" t="s">
+        <v>422</v>
+      </c>
+      <c r="B133" t="s">
         <v>423</v>
       </c>
-      <c r="B133" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C133" t="s">
+        <v>444</v>
+      </c>
+      <c r="D133" t="s">
         <v>445</v>
       </c>
-      <c r="D133" t="s">
+      <c r="E133" t="s">
         <v>446</v>
       </c>
-      <c r="E133" t="s">
+      <c r="F133" t="s">
         <v>447</v>
       </c>
-      <c r="F133" t="s">
+      <c r="G133" t="s">
         <v>448</v>
       </c>
-      <c r="G133" t="s">
+      <c r="H133" t="s">
         <v>449</v>
-      </c>
-[...1 lines deleted...]
-        <v>450</v>
       </c>
       <c r="I133"/>
       <c r="J133"/>
     </row>
     <row r="134" spans="1:10">
       <c r="A134" t="s">
+        <v>422</v>
+      </c>
+      <c r="B134" t="s">
         <v>423</v>
       </c>
-      <c r="B134" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C134" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="D134" t="s">
+        <v>450</v>
+      </c>
+      <c r="E134" t="s">
         <v>451</v>
       </c>
-      <c r="E134" t="s">
+      <c r="F134" t="s">
         <v>452</v>
       </c>
-      <c r="F134" t="s">
+      <c r="G134" t="s">
         <v>453</v>
-      </c>
-[...1 lines deleted...]
-        <v>454</v>
       </c>
       <c r="H134" t="s">
         <v>325</v>
       </c>
       <c r="I134"/>
       <c r="J134"/>
     </row>
     <row r="135" spans="1:10">
       <c r="A135" t="s">
+        <v>422</v>
+      </c>
+      <c r="B135" t="s">
         <v>423</v>
       </c>
-      <c r="B135" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C135" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="D135" t="s">
+        <v>450</v>
+      </c>
+      <c r="E135" t="s">
         <v>451</v>
       </c>
-      <c r="E135" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F135" t="s">
+        <v>454</v>
+      </c>
+      <c r="G135" t="s">
         <v>455</v>
       </c>
-      <c r="G135" t="s">
+      <c r="H135" t="s">
         <v>456</v>
-      </c>
-[...1 lines deleted...]
-        <v>457</v>
       </c>
       <c r="I135"/>
       <c r="J135"/>
     </row>
     <row r="136" spans="1:10">
       <c r="A136" t="s">
+        <v>422</v>
+      </c>
+      <c r="B136" t="s">
         <v>423</v>
       </c>
-      <c r="B136" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C136" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="D136" t="s">
+        <v>450</v>
+      </c>
+      <c r="E136" t="s">
         <v>451</v>
       </c>
-      <c r="E136" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F136" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="G136" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="H136" t="s">
         <v>325</v>
       </c>
       <c r="I136"/>
       <c r="J136"/>
     </row>
     <row r="137" spans="1:10">
       <c r="A137" t="s">
+        <v>422</v>
+      </c>
+      <c r="B137" t="s">
         <v>423</v>
       </c>
-      <c r="B137" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C137" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="D137" t="s">
+        <v>450</v>
+      </c>
+      <c r="E137" t="s">
         <v>451</v>
       </c>
-      <c r="E137" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F137" t="s">
+        <v>458</v>
+      </c>
+      <c r="G137" t="s">
         <v>459</v>
       </c>
-      <c r="G137" t="s">
+      <c r="H137" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>461</v>
       </c>
       <c r="I137"/>
       <c r="J137"/>
     </row>
     <row r="138" spans="1:10">
       <c r="A138" t="s">
+        <v>422</v>
+      </c>
+      <c r="B138" t="s">
         <v>423</v>
       </c>
-      <c r="B138" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C138" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="D138" t="s">
+        <v>461</v>
+      </c>
+      <c r="E138" t="s">
         <v>462</v>
       </c>
-      <c r="E138" t="s">
+      <c r="F138" t="s">
         <v>463</v>
       </c>
-      <c r="F138" t="s">
+      <c r="G138" t="s">
         <v>464</v>
       </c>
-      <c r="G138" t="s">
+      <c r="H138" t="s">
         <v>465</v>
-      </c>
-[...1 lines deleted...]
-        <v>466</v>
       </c>
       <c r="I138"/>
       <c r="J138"/>
     </row>
     <row r="139" spans="1:10">
       <c r="A139" t="s">
+        <v>422</v>
+      </c>
+      <c r="B139" t="s">
         <v>423</v>
       </c>
-      <c r="B139" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C139" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="D139" t="s">
+        <v>461</v>
+      </c>
+      <c r="E139" t="s">
         <v>462</v>
       </c>
-      <c r="E139" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F139" t="s">
+        <v>466</v>
+      </c>
+      <c r="G139" t="s">
         <v>467</v>
       </c>
-      <c r="G139" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H139" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="I139"/>
       <c r="J139"/>
     </row>
     <row r="140" spans="1:10">
       <c r="A140" t="s">
+        <v>422</v>
+      </c>
+      <c r="B140" t="s">
         <v>423</v>
       </c>
-      <c r="B140" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C140" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="D140" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="E140" t="s">
+        <v>468</v>
+      </c>
+      <c r="F140" t="s">
         <v>469</v>
       </c>
-      <c r="F140" t="s">
+      <c r="G140" t="s">
         <v>470</v>
-      </c>
-[...1 lines deleted...]
-        <v>471</v>
       </c>
       <c r="H140" t="s">
         <v>325</v>
       </c>
       <c r="I140"/>
       <c r="J140"/>
     </row>
     <row r="141" spans="1:10">
       <c r="A141" t="s">
+        <v>422</v>
+      </c>
+      <c r="B141" t="s">
         <v>423</v>
       </c>
-      <c r="B141" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C141" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="D141" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="E141" t="s">
+        <v>471</v>
+      </c>
+      <c r="F141" t="s">
         <v>472</v>
       </c>
-      <c r="F141" t="s">
+      <c r="G141" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
       <c r="H141" t="s">
         <v>325</v>
       </c>
       <c r="I141"/>
       <c r="J141"/>
     </row>
     <row r="142" spans="1:10">
       <c r="A142" t="s">
+        <v>422</v>
+      </c>
+      <c r="B142" t="s">
         <v>423</v>
       </c>
-      <c r="B142" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C142" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="D142" t="s">
+        <v>474</v>
+      </c>
+      <c r="E142" t="s">
         <v>475</v>
       </c>
-      <c r="E142" t="s">
+      <c r="F142" t="s">
         <v>476</v>
       </c>
-      <c r="F142" t="s">
+      <c r="G142" t="s">
         <v>477</v>
       </c>
-      <c r="G142" t="s">
+      <c r="H142" t="s">
         <v>478</v>
-      </c>
-[...1 lines deleted...]
-        <v>479</v>
       </c>
       <c r="I142"/>
       <c r="J142"/>
     </row>
     <row r="143" spans="1:10">
       <c r="A143" t="s">
+        <v>422</v>
+      </c>
+      <c r="B143" t="s">
         <v>423</v>
       </c>
-      <c r="B143" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C143" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="D143" t="s">
+        <v>479</v>
+      </c>
+      <c r="E143" t="s">
         <v>480</v>
       </c>
-      <c r="E143" t="s">
+      <c r="F143" t="s">
         <v>481</v>
       </c>
-      <c r="F143" t="s">
+      <c r="G143" t="s">
         <v>482</v>
       </c>
-      <c r="G143" t="s">
+      <c r="H143" t="s">
         <v>483</v>
-      </c>
-[...1 lines deleted...]
-        <v>484</v>
       </c>
       <c r="I143"/>
       <c r="J143"/>
     </row>
     <row r="144" spans="1:10">
       <c r="A144" t="s">
+        <v>422</v>
+      </c>
+      <c r="B144" t="s">
         <v>423</v>
       </c>
-      <c r="B144" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C144" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="D144" t="s">
+        <v>484</v>
+      </c>
+      <c r="E144" t="s">
         <v>485</v>
       </c>
-      <c r="E144" t="s">
+      <c r="F144" t="s">
         <v>486</v>
       </c>
-      <c r="F144" t="s">
+      <c r="G144" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="H144" t="s">
         <v>325</v>
       </c>
       <c r="I144"/>
       <c r="J144"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">