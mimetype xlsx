--- v0 (2026-06-16)
+++ v1 (2026-10-09)
@@ -1313,264 +1313,264 @@
   <si>
     <t>Squalus</t>
   </si>
   <si>
     <t>acanthias</t>
   </si>
   <si>
     <t>TORPEDINIFORMES</t>
   </si>
   <si>
     <t>Narcinidae</t>
   </si>
   <si>
     <t>Discopyge tschudii</t>
   </si>
   <si>
     <t>Discopyge</t>
   </si>
   <si>
     <t>tschudii</t>
   </si>
   <si>
     <t>MAMMALIA</t>
   </si>
   <si>
+    <t>ARTIODACTYLA</t>
+  </si>
+  <si>
+    <t>Balaenidae</t>
+  </si>
+  <si>
+    <t>Eubalaena australis</t>
+  </si>
+  <si>
+    <t>Eubalaena</t>
+  </si>
+  <si>
+    <t>Balaenopteridae</t>
+  </si>
+  <si>
+    <t>Balaenoptera bonaerensis</t>
+  </si>
+  <si>
+    <t>Balaenoptera</t>
+  </si>
+  <si>
+    <t>bonaerensis</t>
+  </si>
+  <si>
+    <t>Balaenoptera borealis</t>
+  </si>
+  <si>
+    <t>borealis</t>
+  </si>
+  <si>
+    <t>Balaenoptera physalus</t>
+  </si>
+  <si>
+    <t>physalus</t>
+  </si>
+  <si>
+    <t>Megaptera novaeangliae</t>
+  </si>
+  <si>
+    <t>Megaptera</t>
+  </si>
+  <si>
+    <t>novaeangliae</t>
+  </si>
+  <si>
+    <t>Delphinidae</t>
+  </si>
+  <si>
+    <t>Aethalodelphis obscurus</t>
+  </si>
+  <si>
+    <t>Aethalodelphis</t>
+  </si>
+  <si>
+    <t>obscurus</t>
+  </si>
+  <si>
+    <t>Cephalorhynchus australis</t>
+  </si>
+  <si>
+    <t>Cephalorhynchus</t>
+  </si>
+  <si>
+    <t>Cephalorhynchus commersonii</t>
+  </si>
+  <si>
+    <t>commersonii</t>
+  </si>
+  <si>
+    <t>Cephalorhynchus cruciger</t>
+  </si>
+  <si>
+    <t>cruciger</t>
+  </si>
+  <si>
+    <t>Globicephala melas</t>
+  </si>
+  <si>
+    <t>Globicephala</t>
+  </si>
+  <si>
+    <t>melas</t>
+  </si>
+  <si>
+    <t>Grampus griseus</t>
+  </si>
+  <si>
+    <t>Grampus</t>
+  </si>
+  <si>
+    <t>griseus</t>
+  </si>
+  <si>
+    <t>Orcinus orca</t>
+  </si>
+  <si>
+    <t>Orcinus</t>
+  </si>
+  <si>
+    <t>orca</t>
+  </si>
+  <si>
+    <t>Phocoenidae</t>
+  </si>
+  <si>
+    <t>Phocoena dioptrica</t>
+  </si>
+  <si>
+    <t>Phocoena</t>
+  </si>
+  <si>
+    <t>dioptrica</t>
+  </si>
+  <si>
+    <t>Physeteridae</t>
+  </si>
+  <si>
+    <t>Physeter macrocephalus</t>
+  </si>
+  <si>
+    <t>Physeter</t>
+  </si>
+  <si>
+    <t>macrocephalus</t>
+  </si>
+  <si>
+    <t>Ziphiidae</t>
+  </si>
+  <si>
+    <t>Berardius arnuxii</t>
+  </si>
+  <si>
+    <t>Berardius</t>
+  </si>
+  <si>
+    <t>arnuxii</t>
+  </si>
+  <si>
+    <t>Hyperoodon planifrons</t>
+  </si>
+  <si>
+    <t>Hyperoodon</t>
+  </si>
+  <si>
+    <t>planifrons</t>
+  </si>
+  <si>
+    <t>Mesoplodon layardii</t>
+  </si>
+  <si>
+    <t>Mesoplodon</t>
+  </si>
+  <si>
+    <t>layardii</t>
+  </si>
+  <si>
+    <t>Ziphius cavirostris</t>
+  </si>
+  <si>
+    <t>Ziphius</t>
+  </si>
+  <si>
+    <t>cavirostris</t>
+  </si>
+  <si>
     <t>CARNIVORA</t>
   </si>
   <si>
     <t>Otariidae</t>
   </si>
   <si>
     <t>Arctocephalus australis</t>
   </si>
   <si>
     <t>Arctocephalus</t>
   </si>
   <si>
     <t>Otaria flavescens</t>
   </si>
   <si>
     <t>Otaria</t>
   </si>
   <si>
     <t>flavescens</t>
   </si>
   <si>
     <t>Phocidae</t>
   </si>
   <si>
     <t>Hydrurga leptonyx</t>
   </si>
   <si>
     <t>Hydrurga</t>
   </si>
   <si>
     <t>leptonyx</t>
   </si>
   <si>
     <t>Lobodon carcinophaga</t>
   </si>
   <si>
     <t>Lobodon</t>
   </si>
   <si>
     <t>carcinophaga</t>
   </si>
   <si>
     <t>Mirounga leonina</t>
   </si>
   <si>
     <t>Mirounga</t>
   </si>
   <si>
     <t>leonina</t>
-  </si>
-[...163 lines deleted...]
-    <t>cavirostris</t>
   </si>
   <si>
     <t>ECHINODERMATA</t>
   </si>
   <si>
     <t>ASTEROIDEA</t>
   </si>
   <si>
     <t>FORCIPULATIDA</t>
   </si>
   <si>
     <t>Asteriidae</t>
   </si>
   <si>
     <t>Anasterias antarctica</t>
   </si>
   <si>
     <t>Anasterias</t>
   </si>
   <si>
     <t>antarctica</t>
   </si>
   <si>
     <t>Anasterias minuta</t>
   </si>
@@ -5791,639 +5791,639 @@
         <v>435</v>
       </c>
       <c r="G121" t="s">
         <v>436</v>
       </c>
       <c r="H121" t="s">
         <v>90</v>
       </c>
       <c r="I121"/>
       <c r="J121"/>
     </row>
     <row r="122" spans="1:10">
       <c r="A122" t="s">
         <v>9</v>
       </c>
       <c r="B122" t="s">
         <v>61</v>
       </c>
       <c r="C122" t="s">
         <v>432</v>
       </c>
       <c r="D122" t="s">
         <v>433</v>
       </c>
       <c r="E122" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="F122" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="G122" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="H122" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="I122"/>
       <c r="J122"/>
     </row>
     <row r="123" spans="1:10">
       <c r="A123" t="s">
         <v>9</v>
       </c>
       <c r="B123" t="s">
         <v>61</v>
       </c>
       <c r="C123" t="s">
         <v>432</v>
       </c>
       <c r="D123" t="s">
         <v>433</v>
       </c>
       <c r="E123" t="s">
-        <v>440</v>
+        <v>437</v>
       </c>
       <c r="F123" t="s">
         <v>441</v>
       </c>
       <c r="G123" t="s">
+        <v>439</v>
+      </c>
+      <c r="H123" t="s">
         <v>442</v>
-      </c>
-[...1 lines deleted...]
-        <v>443</v>
       </c>
       <c r="I123"/>
       <c r="J123"/>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" t="s">
         <v>9</v>
       </c>
       <c r="B124" t="s">
         <v>61</v>
       </c>
       <c r="C124" t="s">
         <v>432</v>
       </c>
       <c r="D124" t="s">
         <v>433</v>
       </c>
       <c r="E124" t="s">
-        <v>440</v>
+        <v>437</v>
       </c>
       <c r="F124" t="s">
+        <v>443</v>
+      </c>
+      <c r="G124" t="s">
+        <v>439</v>
+      </c>
+      <c r="H124" t="s">
         <v>444</v>
-      </c>
-[...4 lines deleted...]
-        <v>446</v>
       </c>
       <c r="I124"/>
       <c r="J124"/>
     </row>
     <row r="125" spans="1:10">
       <c r="A125" t="s">
         <v>9</v>
       </c>
       <c r="B125" t="s">
         <v>61</v>
       </c>
       <c r="C125" t="s">
         <v>432</v>
       </c>
       <c r="D125" t="s">
         <v>433</v>
       </c>
       <c r="E125" t="s">
-        <v>440</v>
+        <v>437</v>
       </c>
       <c r="F125" t="s">
+        <v>445</v>
+      </c>
+      <c r="G125" t="s">
+        <v>446</v>
+      </c>
+      <c r="H125" t="s">
         <v>447</v>
-      </c>
-[...4 lines deleted...]
-        <v>449</v>
       </c>
       <c r="I125"/>
       <c r="J125"/>
     </row>
     <row r="126" spans="1:10">
       <c r="A126" t="s">
         <v>9</v>
       </c>
       <c r="B126" t="s">
         <v>61</v>
       </c>
       <c r="C126" t="s">
         <v>432</v>
       </c>
       <c r="D126" t="s">
+        <v>433</v>
+      </c>
+      <c r="E126" t="s">
+        <v>448</v>
+      </c>
+      <c r="F126" t="s">
+        <v>449</v>
+      </c>
+      <c r="G126" t="s">
         <v>450</v>
       </c>
-      <c r="E126" t="s">
+      <c r="H126" t="s">
         <v>451</v>
-      </c>
-[...7 lines deleted...]
-        <v>90</v>
       </c>
       <c r="I126"/>
       <c r="J126"/>
     </row>
     <row r="127" spans="1:10">
       <c r="A127" t="s">
         <v>9</v>
       </c>
       <c r="B127" t="s">
         <v>61</v>
       </c>
       <c r="C127" t="s">
         <v>432</v>
       </c>
       <c r="D127" t="s">
-        <v>450</v>
+        <v>433</v>
       </c>
       <c r="E127" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F127" t="s">
-        <v>455</v>
+        <v>452</v>
       </c>
       <c r="G127" t="s">
-        <v>456</v>
+        <v>453</v>
       </c>
       <c r="H127" t="s">
-        <v>457</v>
+        <v>90</v>
       </c>
       <c r="I127"/>
       <c r="J127"/>
     </row>
     <row r="128" spans="1:10">
       <c r="A128" t="s">
         <v>9</v>
       </c>
       <c r="B128" t="s">
         <v>61</v>
       </c>
       <c r="C128" t="s">
         <v>432</v>
       </c>
       <c r="D128" t="s">
-        <v>450</v>
+        <v>433</v>
       </c>
       <c r="E128" t="s">
+        <v>448</v>
+      </c>
+      <c r="F128" t="s">
         <v>454</v>
       </c>
-      <c r="F128" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G128" t="s">
-        <v>456</v>
+        <v>453</v>
       </c>
       <c r="H128" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
       <c r="I128"/>
       <c r="J128"/>
     </row>
     <row r="129" spans="1:10">
       <c r="A129" t="s">
         <v>9</v>
       </c>
       <c r="B129" t="s">
         <v>61</v>
       </c>
       <c r="C129" t="s">
         <v>432</v>
       </c>
       <c r="D129" t="s">
-        <v>450</v>
+        <v>433</v>
       </c>
       <c r="E129" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F129" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="G129" t="s">
-        <v>456</v>
+        <v>453</v>
       </c>
       <c r="H129" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
       <c r="I129"/>
       <c r="J129"/>
     </row>
     <row r="130" spans="1:10">
       <c r="A130" t="s">
         <v>9</v>
       </c>
       <c r="B130" t="s">
         <v>61</v>
       </c>
       <c r="C130" t="s">
         <v>432</v>
       </c>
       <c r="D130" t="s">
-        <v>450</v>
+        <v>433</v>
       </c>
       <c r="E130" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F130" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="G130" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
       <c r="H130" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="I130"/>
       <c r="J130"/>
     </row>
     <row r="131" spans="1:10">
       <c r="A131" t="s">
         <v>9</v>
       </c>
       <c r="B131" t="s">
         <v>61</v>
       </c>
       <c r="C131" t="s">
         <v>432</v>
       </c>
       <c r="D131" t="s">
-        <v>450</v>
+        <v>433</v>
       </c>
       <c r="E131" t="s">
-        <v>465</v>
+        <v>448</v>
       </c>
       <c r="F131" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="G131" t="s">
-        <v>467</v>
+        <v>462</v>
       </c>
       <c r="H131" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="I131"/>
       <c r="J131"/>
     </row>
     <row r="132" spans="1:10">
       <c r="A132" t="s">
         <v>9</v>
       </c>
       <c r="B132" t="s">
         <v>61</v>
       </c>
       <c r="C132" t="s">
         <v>432</v>
       </c>
       <c r="D132" t="s">
-        <v>450</v>
+        <v>433</v>
       </c>
       <c r="E132" t="s">
+        <v>448</v>
+      </c>
+      <c r="F132" t="s">
+        <v>464</v>
+      </c>
+      <c r="G132" t="s">
         <v>465</v>
       </c>
-      <c r="F132" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H132" t="s">
-        <v>471</v>
+        <v>466</v>
       </c>
       <c r="I132"/>
       <c r="J132"/>
     </row>
     <row r="133" spans="1:10">
       <c r="A133" t="s">
         <v>9</v>
       </c>
       <c r="B133" t="s">
         <v>61</v>
       </c>
       <c r="C133" t="s">
         <v>432</v>
       </c>
       <c r="D133" t="s">
-        <v>450</v>
+        <v>433</v>
       </c>
       <c r="E133" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F133" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="G133" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="H133" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="I133"/>
       <c r="J133"/>
     </row>
     <row r="134" spans="1:10">
       <c r="A134" t="s">
         <v>9</v>
       </c>
       <c r="B134" t="s">
         <v>61</v>
       </c>
       <c r="C134" t="s">
         <v>432</v>
       </c>
       <c r="D134" t="s">
-        <v>450</v>
+        <v>433</v>
       </c>
       <c r="E134" t="s">
-        <v>465</v>
+        <v>471</v>
       </c>
       <c r="F134" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="G134" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
       <c r="H134" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="I134"/>
       <c r="J134"/>
     </row>
     <row r="135" spans="1:10">
       <c r="A135" t="s">
         <v>9</v>
       </c>
       <c r="B135" t="s">
         <v>61</v>
       </c>
       <c r="C135" t="s">
         <v>432</v>
       </c>
       <c r="D135" t="s">
-        <v>450</v>
+        <v>433</v>
       </c>
       <c r="E135" t="s">
-        <v>465</v>
+        <v>475</v>
       </c>
       <c r="F135" t="s">
+        <v>476</v>
+      </c>
+      <c r="G135" t="s">
+        <v>477</v>
+      </c>
+      <c r="H135" t="s">
         <v>478</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="I135"/>
       <c r="J135"/>
     </row>
     <row r="136" spans="1:10">
       <c r="A136" t="s">
         <v>9</v>
       </c>
       <c r="B136" t="s">
         <v>61</v>
       </c>
       <c r="C136" t="s">
         <v>432</v>
       </c>
       <c r="D136" t="s">
-        <v>450</v>
+        <v>433</v>
       </c>
       <c r="E136" t="s">
-        <v>465</v>
+        <v>475</v>
       </c>
       <c r="F136" t="s">
+        <v>479</v>
+      </c>
+      <c r="G136" t="s">
         <v>480</v>
-      </c>
-[...1 lines deleted...]
-        <v>479</v>
       </c>
       <c r="H136" t="s">
         <v>481</v>
       </c>
       <c r="I136"/>
       <c r="J136"/>
     </row>
     <row r="137" spans="1:10">
       <c r="A137" t="s">
         <v>9</v>
       </c>
       <c r="B137" t="s">
         <v>61</v>
       </c>
       <c r="C137" t="s">
         <v>432</v>
       </c>
       <c r="D137" t="s">
-        <v>450</v>
+        <v>433</v>
       </c>
       <c r="E137" t="s">
-        <v>465</v>
+        <v>475</v>
       </c>
       <c r="F137" t="s">
         <v>482</v>
       </c>
       <c r="G137" t="s">
-        <v>479</v>
+        <v>483</v>
       </c>
       <c r="H137" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="I137"/>
       <c r="J137"/>
     </row>
     <row r="138" spans="1:10">
       <c r="A138" t="s">
         <v>9</v>
       </c>
       <c r="B138" t="s">
         <v>61</v>
       </c>
       <c r="C138" t="s">
         <v>432</v>
       </c>
       <c r="D138" t="s">
-        <v>450</v>
+        <v>433</v>
       </c>
       <c r="E138" t="s">
-        <v>484</v>
+        <v>475</v>
       </c>
       <c r="F138" t="s">
         <v>485</v>
       </c>
       <c r="G138" t="s">
         <v>486</v>
       </c>
       <c r="H138" t="s">
         <v>487</v>
       </c>
       <c r="I138"/>
       <c r="J138"/>
     </row>
     <row r="139" spans="1:10">
       <c r="A139" t="s">
         <v>9</v>
       </c>
       <c r="B139" t="s">
         <v>61</v>
       </c>
       <c r="C139" t="s">
         <v>432</v>
       </c>
       <c r="D139" t="s">
-        <v>450</v>
+        <v>488</v>
       </c>
       <c r="E139" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="F139" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="G139" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="H139" t="s">
-        <v>491</v>
+        <v>90</v>
       </c>
       <c r="I139"/>
       <c r="J139"/>
     </row>
     <row r="140" spans="1:10">
       <c r="A140" t="s">
         <v>9</v>
       </c>
       <c r="B140" t="s">
         <v>61</v>
       </c>
       <c r="C140" t="s">
         <v>432</v>
       </c>
       <c r="D140" t="s">
-        <v>450</v>
+        <v>488</v>
       </c>
       <c r="E140" t="s">
+        <v>489</v>
+      </c>
+      <c r="F140" t="s">
         <v>492</v>
       </c>
-      <c r="F140" t="s">
+      <c r="G140" t="s">
         <v>493</v>
       </c>
-      <c r="G140" t="s">
+      <c r="H140" t="s">
         <v>494</v>
-      </c>
-[...1 lines deleted...]
-        <v>495</v>
       </c>
       <c r="I140"/>
       <c r="J140"/>
     </row>
     <row r="141" spans="1:10">
       <c r="A141" t="s">
         <v>9</v>
       </c>
       <c r="B141" t="s">
         <v>61</v>
       </c>
       <c r="C141" t="s">
         <v>432</v>
       </c>
       <c r="D141" t="s">
-        <v>450</v>
+        <v>488</v>
       </c>
       <c r="E141" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="F141" t="s">
         <v>496</v>
       </c>
       <c r="G141" t="s">
         <v>497</v>
       </c>
       <c r="H141" t="s">
         <v>498</v>
       </c>
       <c r="I141"/>
       <c r="J141"/>
     </row>
     <row r="142" spans="1:10">
       <c r="A142" t="s">
         <v>9</v>
       </c>
       <c r="B142" t="s">
         <v>61</v>
       </c>
       <c r="C142" t="s">
         <v>432</v>
       </c>
       <c r="D142" t="s">
-        <v>450</v>
+        <v>488</v>
       </c>
       <c r="E142" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="F142" t="s">
         <v>499</v>
       </c>
       <c r="G142" t="s">
         <v>500</v>
       </c>
       <c r="H142" t="s">
         <v>501</v>
       </c>
       <c r="I142"/>
       <c r="J142"/>
     </row>
     <row r="143" spans="1:10">
       <c r="A143" t="s">
         <v>9</v>
       </c>
       <c r="B143" t="s">
         <v>61</v>
       </c>
       <c r="C143" t="s">
         <v>432</v>
       </c>
       <c r="D143" t="s">
-        <v>450</v>
+        <v>488</v>
       </c>
       <c r="E143" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="F143" t="s">
         <v>502</v>
       </c>
       <c r="G143" t="s">
         <v>503</v>
       </c>
       <c r="H143" t="s">
         <v>504</v>
       </c>
       <c r="I143"/>
       <c r="J143"/>
     </row>
     <row r="144" spans="1:10">
       <c r="A144" t="s">
         <v>9</v>
       </c>
       <c r="B144" t="s">
         <v>505</v>
       </c>
       <c r="C144" t="s">
         <v>506</v>
       </c>
       <c r="D144" t="s">
         <v>507</v>