--- v0 (2026-06-05)
+++ v1 (2026-09-28)
@@ -1313,50 +1313,77 @@
   <si>
     <t>Tinamidae</t>
   </si>
   <si>
     <t>Eudromia elegans</t>
   </si>
   <si>
     <t>Eudromia</t>
   </si>
   <si>
     <t>elegans</t>
   </si>
   <si>
     <t>Tinamotis ingoufi</t>
   </si>
   <si>
     <t>Tinamotis</t>
   </si>
   <si>
     <t>ingoufi</t>
   </si>
   <si>
     <t>MAMMALIA</t>
   </si>
   <si>
+    <t>ARTIODACTYLA</t>
+  </si>
+  <si>
+    <t>Balaenidae</t>
+  </si>
+  <si>
+    <t>Eubalaena australis</t>
+  </si>
+  <si>
+    <t>Eubalaena</t>
+  </si>
+  <si>
+    <t>australis</t>
+  </si>
+  <si>
+    <t>Camelidae</t>
+  </si>
+  <si>
+    <t>Lama guanicoe</t>
+  </si>
+  <si>
+    <t>Lama</t>
+  </si>
+  <si>
+    <t>guanicoe</t>
+  </si>
+  <si>
     <t>CARNIVORA</t>
   </si>
   <si>
     <t>Canidae</t>
   </si>
   <si>
     <t>Lycalopex culpaeus</t>
   </si>
   <si>
     <t>Lycalopex</t>
   </si>
   <si>
     <t>culpaeus</t>
   </si>
   <si>
     <t>Lycalopex gymnocercus</t>
   </si>
   <si>
     <t>gymnocercus</t>
   </si>
   <si>
     <t>Felidae</t>
   </si>
   <si>
     <t>Puma concolor</t>
@@ -1368,77 +1395,50 @@
     <t>concolor</t>
   </si>
   <si>
     <t>Mephitidae</t>
   </si>
   <si>
     <t>Conepatus chinga</t>
   </si>
   <si>
     <t>Conepatus</t>
   </si>
   <si>
     <t>chinga</t>
   </si>
   <si>
     <t>Mustelidae</t>
   </si>
   <si>
     <t>Galictis cuja</t>
   </si>
   <si>
     <t>Galictis</t>
   </si>
   <si>
     <t>cuja</t>
-  </si>
-[...25 lines deleted...]
-    <t>guanicoe</t>
   </si>
   <si>
     <t>CINGULATA</t>
   </si>
   <si>
     <t>Chlamyphoridae</t>
   </si>
   <si>
     <t>Chaetophractus villosus</t>
   </si>
   <si>
     <t>Chaetophractus</t>
   </si>
   <si>
     <t>villosus</t>
   </si>
   <si>
     <t>Zaedyus pichiy</t>
   </si>
   <si>
     <t>Zaedyus</t>
   </si>
   <si>
     <t>pichiy</t>
   </si>
@@ -7502,188 +7502,188 @@
         <v>435</v>
       </c>
       <c r="G137" t="s">
         <v>436</v>
       </c>
       <c r="H137" t="s">
         <v>437</v>
       </c>
       <c r="I137"/>
       <c r="J137"/>
     </row>
     <row r="138" spans="1:10">
       <c r="A138" t="s">
         <v>9</v>
       </c>
       <c r="B138" t="s">
         <v>33</v>
       </c>
       <c r="C138" t="s">
         <v>432</v>
       </c>
       <c r="D138" t="s">
         <v>433</v>
       </c>
       <c r="E138" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F138" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="G138" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="H138" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="I138"/>
       <c r="J138"/>
     </row>
     <row r="139" spans="1:10">
       <c r="A139" t="s">
         <v>9</v>
       </c>
       <c r="B139" t="s">
         <v>33</v>
       </c>
       <c r="C139" t="s">
         <v>432</v>
       </c>
       <c r="D139" t="s">
-        <v>433</v>
+        <v>442</v>
       </c>
       <c r="E139" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="F139" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="G139" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="H139" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="I139"/>
       <c r="J139"/>
     </row>
     <row r="140" spans="1:10">
       <c r="A140" t="s">
         <v>9</v>
       </c>
       <c r="B140" t="s">
         <v>33</v>
       </c>
       <c r="C140" t="s">
         <v>432</v>
       </c>
       <c r="D140" t="s">
-        <v>433</v>
+        <v>442</v>
       </c>
       <c r="E140" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="F140" t="s">
+        <v>447</v>
+      </c>
+      <c r="G140" t="s">
         <v>445</v>
       </c>
-      <c r="G140" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H140" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="I140"/>
       <c r="J140"/>
     </row>
     <row r="141" spans="1:10">
       <c r="A141" t="s">
         <v>9</v>
       </c>
       <c r="B141" t="s">
         <v>33</v>
       </c>
       <c r="C141" t="s">
         <v>432</v>
       </c>
       <c r="D141" t="s">
-        <v>433</v>
+        <v>442</v>
       </c>
       <c r="E141" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="F141" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="G141" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="H141" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="I141"/>
       <c r="J141"/>
     </row>
     <row r="142" spans="1:10">
       <c r="A142" t="s">
         <v>9</v>
       </c>
       <c r="B142" t="s">
         <v>33</v>
       </c>
       <c r="C142" t="s">
         <v>432</v>
       </c>
       <c r="D142" t="s">
-        <v>452</v>
+        <v>442</v>
       </c>
       <c r="E142" t="s">
         <v>453</v>
       </c>
       <c r="F142" t="s">
         <v>454</v>
       </c>
       <c r="G142" t="s">
         <v>455</v>
       </c>
       <c r="H142" t="s">
         <v>456</v>
       </c>
       <c r="I142"/>
       <c r="J142"/>
     </row>
     <row r="143" spans="1:10">
       <c r="A143" t="s">
         <v>9</v>
       </c>
       <c r="B143" t="s">
         <v>33</v>
       </c>
       <c r="C143" t="s">
         <v>432</v>
       </c>
       <c r="D143" t="s">
-        <v>452</v>
+        <v>442</v>
       </c>
       <c r="E143" t="s">
         <v>457</v>
       </c>
       <c r="F143" t="s">
         <v>458</v>
       </c>
       <c r="G143" t="s">
         <v>459</v>
       </c>
       <c r="H143" t="s">
         <v>460</v>
       </c>
       <c r="I143"/>
       <c r="J143"/>
     </row>
     <row r="144" spans="1:10">
       <c r="A144" t="s">
         <v>9</v>
       </c>
       <c r="B144" t="s">
         <v>33</v>
       </c>
       <c r="C144" t="s">
         <v>432</v>
@@ -7763,51 +7763,51 @@
       <c r="J146"/>
     </row>
     <row r="147" spans="1:10">
       <c r="A147" t="s">
         <v>9</v>
       </c>
       <c r="B147" t="s">
         <v>33</v>
       </c>
       <c r="C147" t="s">
         <v>432</v>
       </c>
       <c r="D147" t="s">
         <v>474</v>
       </c>
       <c r="E147" t="s">
         <v>475</v>
       </c>
       <c r="F147" t="s">
         <v>476</v>
       </c>
       <c r="G147" t="s">
         <v>477</v>
       </c>
       <c r="H147" t="s">
-        <v>456</v>
+        <v>437</v>
       </c>
       <c r="I147"/>
       <c r="J147"/>
     </row>
     <row r="148" spans="1:10">
       <c r="A148" t="s">
         <v>9</v>
       </c>
       <c r="B148" t="s">
         <v>33</v>
       </c>
       <c r="C148" t="s">
         <v>432</v>
       </c>
       <c r="D148" t="s">
         <v>474</v>
       </c>
       <c r="E148" t="s">
         <v>478</v>
       </c>
       <c r="F148" t="s">
         <v>479</v>
       </c>
       <c r="G148" t="s">
         <v>480</v>
@@ -11663,51 +11663,51 @@
       <c r="J284"/>
     </row>
     <row r="285" spans="1:10">
       <c r="A285" t="s">
         <v>532</v>
       </c>
       <c r="B285" t="s">
         <v>533</v>
       </c>
       <c r="C285" t="s">
         <v>704</v>
       </c>
       <c r="D285" t="s">
         <v>832</v>
       </c>
       <c r="E285" t="s">
         <v>833</v>
       </c>
       <c r="F285" t="s">
         <v>834</v>
       </c>
       <c r="G285" t="s">
         <v>835</v>
       </c>
       <c r="H285" t="s">
-        <v>456</v>
+        <v>437</v>
       </c>
       <c r="I285"/>
       <c r="J285"/>
     </row>
     <row r="286" spans="1:10">
       <c r="A286" t="s">
         <v>532</v>
       </c>
       <c r="B286" t="s">
         <v>533</v>
       </c>
       <c r="C286" t="s">
         <v>704</v>
       </c>
       <c r="D286" t="s">
         <v>832</v>
       </c>
       <c r="E286" t="s">
         <v>833</v>
       </c>
       <c r="F286" t="s">
         <v>836</v>
       </c>
       <c r="G286" t="s">
         <v>835</v>