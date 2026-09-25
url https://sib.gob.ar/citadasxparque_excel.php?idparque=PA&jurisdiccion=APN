--- v0 (2026-05-19)
+++ v1 (2026-09-25)
@@ -4205,57 +4205,57 @@
   <si>
     <t>STRIGIFORMES</t>
   </si>
   <si>
     <t>Strigidae</t>
   </si>
   <si>
     <t>Asio flammeus</t>
   </si>
   <si>
     <t>Asio</t>
   </si>
   <si>
     <t>flammeus</t>
   </si>
   <si>
     <t>Athene cunicularia</t>
   </si>
   <si>
     <t>Athene</t>
   </si>
   <si>
     <t>cunicularia</t>
   </si>
   <si>
-    <t>Bubo virginianus</t>
+    <t>Bubo nacurutu</t>
   </si>
   <si>
     <t>Bubo</t>
   </si>
   <si>
-    <t>virginianus</t>
+    <t>nacurutu</t>
   </si>
   <si>
     <t>Glaucidium brasilianum</t>
   </si>
   <si>
     <t>Glaucidium</t>
   </si>
   <si>
     <t>brasilianum</t>
   </si>
   <si>
     <t>Megascops choliba</t>
   </si>
   <si>
     <t>Megascops</t>
   </si>
   <si>
     <t>choliba</t>
   </si>
   <si>
     <t>Tytonidae</t>
   </si>
   <si>
     <t>Tyto furcata</t>
   </si>
@@ -4304,50 +4304,98 @@
   <si>
     <t>Crypturellus</t>
   </si>
   <si>
     <t>tataupa</t>
   </si>
   <si>
     <t>Nothura maculosa</t>
   </si>
   <si>
     <t>Nothura</t>
   </si>
   <si>
     <t>Rhynchotus rufescens</t>
   </si>
   <si>
     <t>Rhynchotus</t>
   </si>
   <si>
     <t>rufescens</t>
   </si>
   <si>
     <t>MAMMALIA</t>
   </si>
   <si>
+    <t>ARTIODACTYLA</t>
+  </si>
+  <si>
+    <t>Bovidae</t>
+  </si>
+  <si>
+    <t>Antilope cervicapra</t>
+  </si>
+  <si>
+    <t>Antilope</t>
+  </si>
+  <si>
+    <t>cervicapra</t>
+  </si>
+  <si>
+    <t>Cervidae</t>
+  </si>
+  <si>
+    <t>Axis axis</t>
+  </si>
+  <si>
+    <t>Axis</t>
+  </si>
+  <si>
+    <t>axis</t>
+  </si>
+  <si>
+    <t>Subulo gouazoubira</t>
+  </si>
+  <si>
+    <t>Subulo</t>
+  </si>
+  <si>
+    <t>gouazoubira</t>
+  </si>
+  <si>
+    <t>Suidae</t>
+  </si>
+  <si>
+    <t>Sus scrofa</t>
+  </si>
+  <si>
+    <t>Sus</t>
+  </si>
+  <si>
+    <t>scrofa</t>
+  </si>
+  <si>
     <t>CARNIVORA</t>
   </si>
   <si>
     <t>Canidae</t>
   </si>
   <si>
     <t>Cerdocyon thous</t>
   </si>
   <si>
     <t>Cerdocyon</t>
   </si>
   <si>
     <t>thous</t>
   </si>
   <si>
     <t>Lycalopex gymnocercus</t>
   </si>
   <si>
     <t>Lycalopex</t>
   </si>
   <si>
     <t>gymnocercus</t>
   </si>
   <si>
     <t>Felidae</t>
@@ -4403,98 +4451,50 @@
   <si>
     <t>cuja</t>
   </si>
   <si>
     <t>Lontra longicaudis</t>
   </si>
   <si>
     <t>Lontra</t>
   </si>
   <si>
     <t>longicaudis</t>
   </si>
   <si>
     <t>Procyonidae</t>
   </si>
   <si>
     <t>Procyon cancrivorus</t>
   </si>
   <si>
     <t>Procyon</t>
   </si>
   <si>
     <t>cancrivorus</t>
   </si>
   <si>
-    <t>CETARTIODACTYLA</t>
-[...46 lines deleted...]
-  <si>
     <t>CHIROPTERA</t>
   </si>
   <si>
     <t>Molossidae</t>
   </si>
   <si>
     <t>Eumops bonariensis</t>
   </si>
   <si>
     <t>Eumops</t>
   </si>
   <si>
     <t>Molossus molossus</t>
   </si>
   <si>
     <t>Molossus</t>
   </si>
   <si>
     <t>molossus</t>
   </si>
   <si>
     <t>Tadarida brasiliensis</t>
   </si>
   <si>
     <t>Tadarida</t>
@@ -4556,57 +4556,57 @@
   <si>
     <t>Dasypus</t>
   </si>
   <si>
     <t>hybridus</t>
   </si>
   <si>
     <t>Dasypus novemcinctus</t>
   </si>
   <si>
     <t>novemcinctus</t>
   </si>
   <si>
     <t>Dasypus septemcinctus</t>
   </si>
   <si>
     <t>septemcinctus</t>
   </si>
   <si>
     <t>DIDELPHIMORPHIA</t>
   </si>
   <si>
     <t>Didelphidae</t>
   </si>
   <si>
-    <t>Didelphis albiventris</t>
+    <t>Didelphis poecilotis</t>
   </si>
   <si>
     <t>Didelphis</t>
   </si>
   <si>
-    <t>albiventris</t>
+    <t>poecilotis</t>
   </si>
   <si>
     <t>Lutreolina crassicaudata</t>
   </si>
   <si>
     <t>Lutreolina</t>
   </si>
   <si>
     <t>crassicaudata</t>
   </si>
   <si>
     <t>LAGOMORPHA</t>
   </si>
   <si>
     <t>Leporidae</t>
   </si>
   <si>
     <t>Lepus europaeus</t>
   </si>
   <si>
     <t>Lepus</t>
   </si>
   <si>
     <t>europaeus</t>
   </si>
@@ -24989,384 +24989,384 @@
         <v>1432</v>
       </c>
       <c r="G483" t="s">
         <v>1433</v>
       </c>
       <c r="H483" t="s">
         <v>1434</v>
       </c>
       <c r="I483"/>
       <c r="J483"/>
     </row>
     <row r="484" spans="1:10">
       <c r="A484" t="s">
         <v>9</v>
       </c>
       <c r="B484" t="s">
         <v>415</v>
       </c>
       <c r="C484" t="s">
         <v>1429</v>
       </c>
       <c r="D484" t="s">
         <v>1430</v>
       </c>
       <c r="E484" t="s">
-        <v>1431</v>
+        <v>1435</v>
       </c>
       <c r="F484" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="G484" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
       <c r="H484" t="s">
-        <v>1437</v>
+        <v>1438</v>
       </c>
       <c r="I484"/>
       <c r="J484"/>
     </row>
     <row r="485" spans="1:10">
       <c r="A485" t="s">
         <v>9</v>
       </c>
       <c r="B485" t="s">
         <v>415</v>
       </c>
       <c r="C485" t="s">
         <v>1429</v>
       </c>
       <c r="D485" t="s">
         <v>1430</v>
       </c>
       <c r="E485" t="s">
-        <v>1438</v>
+        <v>1435</v>
       </c>
       <c r="F485" t="s">
         <v>1439</v>
       </c>
       <c r="G485" t="s">
         <v>1440</v>
       </c>
       <c r="H485" t="s">
         <v>1441</v>
       </c>
       <c r="I485"/>
       <c r="J485"/>
     </row>
     <row r="486" spans="1:10">
       <c r="A486" t="s">
         <v>9</v>
       </c>
       <c r="B486" t="s">
         <v>415</v>
       </c>
       <c r="C486" t="s">
         <v>1429</v>
       </c>
       <c r="D486" t="s">
         <v>1430</v>
       </c>
       <c r="E486" t="s">
-        <v>1438</v>
+        <v>1442</v>
       </c>
       <c r="F486" t="s">
-        <v>1442</v>
+        <v>1443</v>
       </c>
       <c r="G486" t="s">
-        <v>1443</v>
+        <v>1444</v>
       </c>
       <c r="H486" t="s">
-        <v>1232</v>
+        <v>1445</v>
       </c>
       <c r="I486"/>
       <c r="J486"/>
     </row>
     <row r="487" spans="1:10">
       <c r="A487" t="s">
         <v>9</v>
       </c>
       <c r="B487" t="s">
         <v>415</v>
       </c>
       <c r="C487" t="s">
         <v>1429</v>
       </c>
       <c r="D487" t="s">
-        <v>1430</v>
+        <v>1446</v>
       </c>
       <c r="E487" t="s">
-        <v>1438</v>
+        <v>1447</v>
       </c>
       <c r="F487" t="s">
-        <v>1444</v>
+        <v>1448</v>
       </c>
       <c r="G487" t="s">
-        <v>1443</v>
+        <v>1449</v>
       </c>
       <c r="H487" t="s">
-        <v>1445</v>
+        <v>1450</v>
       </c>
       <c r="I487"/>
       <c r="J487"/>
     </row>
     <row r="488" spans="1:10">
       <c r="A488" t="s">
         <v>9</v>
       </c>
       <c r="B488" t="s">
         <v>415</v>
       </c>
       <c r="C488" t="s">
         <v>1429</v>
       </c>
       <c r="D488" t="s">
-        <v>1430</v>
+        <v>1446</v>
       </c>
       <c r="E488" t="s">
-        <v>1438</v>
+        <v>1447</v>
       </c>
       <c r="F488" t="s">
-        <v>1446</v>
+        <v>1451</v>
       </c>
       <c r="G488" t="s">
-        <v>1443</v>
+        <v>1452</v>
       </c>
       <c r="H488" t="s">
-        <v>1447</v>
+        <v>1453</v>
       </c>
       <c r="I488"/>
       <c r="J488"/>
     </row>
     <row r="489" spans="1:10">
       <c r="A489" t="s">
         <v>9</v>
       </c>
       <c r="B489" t="s">
         <v>415</v>
       </c>
       <c r="C489" t="s">
         <v>1429</v>
       </c>
       <c r="D489" t="s">
-        <v>1430</v>
+        <v>1446</v>
       </c>
       <c r="E489" t="s">
-        <v>1448</v>
+        <v>1454</v>
       </c>
       <c r="F489" t="s">
-        <v>1449</v>
+        <v>1455</v>
       </c>
       <c r="G489" t="s">
-        <v>1450</v>
+        <v>1456</v>
       </c>
       <c r="H489" t="s">
-        <v>1451</v>
+        <v>1457</v>
       </c>
       <c r="I489"/>
       <c r="J489"/>
     </row>
     <row r="490" spans="1:10">
       <c r="A490" t="s">
         <v>9</v>
       </c>
       <c r="B490" t="s">
         <v>415</v>
       </c>
       <c r="C490" t="s">
         <v>1429</v>
       </c>
       <c r="D490" t="s">
-        <v>1430</v>
+        <v>1446</v>
       </c>
       <c r="E490" t="s">
-        <v>1452</v>
+        <v>1454</v>
       </c>
       <c r="F490" t="s">
-        <v>1453</v>
+        <v>1458</v>
       </c>
       <c r="G490" t="s">
-        <v>1454</v>
+        <v>1459</v>
       </c>
       <c r="H490" t="s">
-        <v>1455</v>
+        <v>1232</v>
       </c>
       <c r="I490"/>
       <c r="J490"/>
     </row>
     <row r="491" spans="1:10">
       <c r="A491" t="s">
         <v>9</v>
       </c>
       <c r="B491" t="s">
         <v>415</v>
       </c>
       <c r="C491" t="s">
         <v>1429</v>
       </c>
       <c r="D491" t="s">
-        <v>1430</v>
+        <v>1446</v>
       </c>
       <c r="E491" t="s">
-        <v>1452</v>
+        <v>1454</v>
       </c>
       <c r="F491" t="s">
-        <v>1456</v>
+        <v>1460</v>
       </c>
       <c r="G491" t="s">
-        <v>1457</v>
+        <v>1459</v>
       </c>
       <c r="H491" t="s">
-        <v>1458</v>
+        <v>1461</v>
       </c>
       <c r="I491"/>
       <c r="J491"/>
     </row>
     <row r="492" spans="1:10">
       <c r="A492" t="s">
         <v>9</v>
       </c>
       <c r="B492" t="s">
         <v>415</v>
       </c>
       <c r="C492" t="s">
         <v>1429</v>
       </c>
       <c r="D492" t="s">
-        <v>1430</v>
+        <v>1446</v>
       </c>
       <c r="E492" t="s">
+        <v>1454</v>
+      </c>
+      <c r="F492" t="s">
+        <v>1462</v>
+      </c>
+      <c r="G492" t="s">
         <v>1459</v>
       </c>
-      <c r="F492" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H492" t="s">
-        <v>1462</v>
+        <v>1463</v>
       </c>
       <c r="I492"/>
       <c r="J492"/>
     </row>
     <row r="493" spans="1:10">
       <c r="A493" t="s">
         <v>9</v>
       </c>
       <c r="B493" t="s">
         <v>415</v>
       </c>
       <c r="C493" t="s">
         <v>1429</v>
       </c>
       <c r="D493" t="s">
-        <v>1463</v>
+        <v>1446</v>
       </c>
       <c r="E493" t="s">
         <v>1464</v>
       </c>
       <c r="F493" t="s">
         <v>1465</v>
       </c>
       <c r="G493" t="s">
         <v>1466</v>
       </c>
       <c r="H493" t="s">
         <v>1467</v>
       </c>
       <c r="I493"/>
       <c r="J493"/>
     </row>
     <row r="494" spans="1:10">
       <c r="A494" t="s">
         <v>9</v>
       </c>
       <c r="B494" t="s">
         <v>415</v>
       </c>
       <c r="C494" t="s">
         <v>1429</v>
       </c>
       <c r="D494" t="s">
-        <v>1463</v>
+        <v>1446</v>
       </c>
       <c r="E494" t="s">
         <v>1468</v>
       </c>
       <c r="F494" t="s">
         <v>1469</v>
       </c>
       <c r="G494" t="s">
         <v>1470</v>
       </c>
       <c r="H494" t="s">
         <v>1471</v>
       </c>
       <c r="I494"/>
       <c r="J494"/>
     </row>
     <row r="495" spans="1:10">
       <c r="A495" t="s">
         <v>9</v>
       </c>
       <c r="B495" t="s">
         <v>415</v>
       </c>
       <c r="C495" t="s">
         <v>1429</v>
       </c>
       <c r="D495" t="s">
-        <v>1463</v>
+        <v>1446</v>
       </c>
       <c r="E495" t="s">
         <v>1468</v>
       </c>
       <c r="F495" t="s">
         <v>1472</v>
       </c>
       <c r="G495" t="s">
         <v>1473</v>
       </c>
       <c r="H495" t="s">
         <v>1474</v>
       </c>
       <c r="I495"/>
       <c r="J495"/>
     </row>
     <row r="496" spans="1:10">
       <c r="A496" t="s">
         <v>9</v>
       </c>
       <c r="B496" t="s">
         <v>415</v>
       </c>
       <c r="C496" t="s">
         <v>1429</v>
       </c>
       <c r="D496" t="s">
-        <v>1463</v>
+        <v>1446</v>
       </c>
       <c r="E496" t="s">
         <v>1475</v>
       </c>
       <c r="F496" t="s">
         <v>1476</v>
       </c>
       <c r="G496" t="s">
         <v>1477</v>
       </c>
       <c r="H496" t="s">
         <v>1478</v>
       </c>
       <c r="I496"/>
       <c r="J496"/>
     </row>
     <row r="497" spans="1:10">
       <c r="A497" t="s">
         <v>9</v>
       </c>
       <c r="B497" t="s">
         <v>415</v>
       </c>
       <c r="C497" t="s">
         <v>1429</v>