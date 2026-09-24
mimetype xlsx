--- v0 (2026-05-21)
+++ v1 (2026-09-24)
@@ -4139,57 +4139,57 @@
   <si>
     <t>STRIGIFORMES</t>
   </si>
   <si>
     <t>Strigidae</t>
   </si>
   <si>
     <t>Asio clamator</t>
   </si>
   <si>
     <t>Asio</t>
   </si>
   <si>
     <t>clamator</t>
   </si>
   <si>
     <t>Athene cunicularia</t>
   </si>
   <si>
     <t>Athene</t>
   </si>
   <si>
     <t>cunicularia</t>
   </si>
   <si>
-    <t>Bubo virginianus</t>
+    <t>Bubo nacurutu</t>
   </si>
   <si>
     <t>Bubo</t>
   </si>
   <si>
-    <t>virginianus</t>
+    <t>nacurutu</t>
   </si>
   <si>
     <t>Glaucidium brasilianum</t>
   </si>
   <si>
     <t>Glaucidium</t>
   </si>
   <si>
     <t>brasilianum</t>
   </si>
   <si>
     <t>Megascops choliba</t>
   </si>
   <si>
     <t>Megascops</t>
   </si>
   <si>
     <t>choliba</t>
   </si>
   <si>
     <t>Tytonidae</t>
   </si>
   <si>
     <t>Tyto furcata</t>
   </si>
@@ -4289,50 +4289,95 @@
   <si>
     <t>Potamotrygon falkneri</t>
   </si>
   <si>
     <t>falkneri</t>
   </si>
   <si>
     <t>Potamotrygon hystrix</t>
   </si>
   <si>
     <t>hystrix</t>
   </si>
   <si>
     <t>Potamotrygon motoro</t>
   </si>
   <si>
     <t>motoro</t>
   </si>
   <si>
     <t>Potamotrygon sp.</t>
   </si>
   <si>
     <t>MAMMALIA</t>
   </si>
   <si>
+    <t>ARTIODACTYLA</t>
+  </si>
+  <si>
+    <t>Cervidae</t>
+  </si>
+  <si>
+    <t>Axis axis</t>
+  </si>
+  <si>
+    <t>Axis</t>
+  </si>
+  <si>
+    <t>axis</t>
+  </si>
+  <si>
+    <t>Blastocerus dichotomus</t>
+  </si>
+  <si>
+    <t>Blastocerus</t>
+  </si>
+  <si>
+    <t>dichotomus</t>
+  </si>
+  <si>
+    <t>Subulo gouazoubira</t>
+  </si>
+  <si>
+    <t>Subulo</t>
+  </si>
+  <si>
+    <t>gouazoubira</t>
+  </si>
+  <si>
+    <t>Suidae</t>
+  </si>
+  <si>
+    <t>Sus scrofa</t>
+  </si>
+  <si>
+    <t>Sus</t>
+  </si>
+  <si>
+    <t>scrofa</t>
+  </si>
+  <si>
     <t>CARNIVORA</t>
   </si>
   <si>
     <t>Canidae</t>
   </si>
   <si>
     <t>Cerdocyon thous</t>
   </si>
   <si>
     <t>Cerdocyon</t>
   </si>
   <si>
     <t>thous</t>
   </si>
   <si>
     <t>Lycalopex gymnocercus</t>
   </si>
   <si>
     <t>Lycalopex</t>
   </si>
   <si>
     <t>gymnocercus</t>
   </si>
   <si>
     <t>Felidae</t>
@@ -4388,132 +4433,87 @@
   <si>
     <t>cuja</t>
   </si>
   <si>
     <t>Lontra longicaudis</t>
   </si>
   <si>
     <t>Lontra</t>
   </si>
   <si>
     <t>longicaudis</t>
   </si>
   <si>
     <t>Procyonidae</t>
   </si>
   <si>
     <t>Procyon cancrivorus</t>
   </si>
   <si>
     <t>Procyon</t>
   </si>
   <si>
     <t>cancrivorus</t>
   </si>
   <si>
-    <t>CETARTIODACTYLA</t>
-[...43 lines deleted...]
-  <si>
     <t>CINGULATA</t>
   </si>
   <si>
     <t>Dasypodidae</t>
   </si>
   <si>
     <t>Dasypus novemcinctus</t>
   </si>
   <si>
     <t>Dasypus</t>
   </si>
   <si>
     <t>novemcinctus</t>
   </si>
   <si>
     <t>DIDELPHIMORPHIA</t>
   </si>
   <si>
     <t>Didelphidae</t>
   </si>
   <si>
     <t>Cryptonanus chacoensis</t>
   </si>
   <si>
     <t>Cryptonanus</t>
   </si>
   <si>
     <t>chacoensis</t>
   </si>
   <si>
-    <t>Didelphis albiventris</t>
+    <t>Didelphis poecilotis</t>
   </si>
   <si>
     <t>Didelphis</t>
   </si>
   <si>
-    <t>albiventris</t>
+    <t>poecilotis</t>
   </si>
   <si>
     <t>Lutreolina crassicaudata</t>
   </si>
   <si>
     <t>Lutreolina</t>
   </si>
   <si>
     <t>crassicaudata</t>
   </si>
   <si>
     <t>LAGOMORPHA</t>
   </si>
   <si>
     <t>Leporidae</t>
   </si>
   <si>
     <t>Lepus europaeus</t>
   </si>
   <si>
     <t>Lepus</t>
   </si>
   <si>
     <t>europaeus</t>
   </si>
@@ -23899,328 +23899,328 @@
         <v>1430</v>
       </c>
       <c r="G489" t="s">
         <v>1431</v>
       </c>
       <c r="H489" t="s">
         <v>1432</v>
       </c>
       <c r="I489"/>
       <c r="J489"/>
     </row>
     <row r="490" spans="1:10">
       <c r="A490" t="s">
         <v>9</v>
       </c>
       <c r="B490" t="s">
         <v>35</v>
       </c>
       <c r="C490" t="s">
         <v>1424</v>
       </c>
       <c r="D490" t="s">
         <v>1425</v>
       </c>
       <c r="E490" t="s">
+        <v>1426</v>
+      </c>
+      <c r="F490" t="s">
         <v>1433</v>
       </c>
-      <c r="F490" t="s">
+      <c r="G490" t="s">
         <v>1434</v>
       </c>
-      <c r="G490" t="s">
+      <c r="H490" t="s">
         <v>1435</v>
-      </c>
-[...1 lines deleted...]
-        <v>1436</v>
       </c>
       <c r="I490"/>
       <c r="J490"/>
     </row>
     <row r="491" spans="1:10">
       <c r="A491" t="s">
         <v>9</v>
       </c>
       <c r="B491" t="s">
         <v>35</v>
       </c>
       <c r="C491" t="s">
         <v>1424</v>
       </c>
       <c r="D491" t="s">
         <v>1425</v>
       </c>
       <c r="E491" t="s">
-        <v>1433</v>
+        <v>1436</v>
       </c>
       <c r="F491" t="s">
         <v>1437</v>
       </c>
       <c r="G491" t="s">
         <v>1438</v>
       </c>
       <c r="H491" t="s">
         <v>1439</v>
       </c>
       <c r="I491"/>
       <c r="J491"/>
     </row>
     <row r="492" spans="1:10">
       <c r="A492" t="s">
         <v>9</v>
       </c>
       <c r="B492" t="s">
         <v>35</v>
       </c>
       <c r="C492" t="s">
         <v>1424</v>
       </c>
       <c r="D492" t="s">
-        <v>1425</v>
+        <v>1440</v>
       </c>
       <c r="E492" t="s">
-        <v>1433</v>
+        <v>1441</v>
       </c>
       <c r="F492" t="s">
-        <v>1440</v>
+        <v>1442</v>
       </c>
       <c r="G492" t="s">
-        <v>1441</v>
+        <v>1443</v>
       </c>
       <c r="H492" t="s">
-        <v>1442</v>
+        <v>1444</v>
       </c>
       <c r="I492"/>
       <c r="J492"/>
     </row>
     <row r="493" spans="1:10">
       <c r="A493" t="s">
         <v>9</v>
       </c>
       <c r="B493" t="s">
         <v>35</v>
       </c>
       <c r="C493" t="s">
         <v>1424</v>
       </c>
       <c r="D493" t="s">
-        <v>1425</v>
+        <v>1440</v>
       </c>
       <c r="E493" t="s">
-        <v>1443</v>
+        <v>1441</v>
       </c>
       <c r="F493" t="s">
-        <v>1444</v>
+        <v>1445</v>
       </c>
       <c r="G493" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
       <c r="H493" t="s">
-        <v>1446</v>
+        <v>1447</v>
       </c>
       <c r="I493"/>
       <c r="J493"/>
     </row>
     <row r="494" spans="1:10">
       <c r="A494" t="s">
         <v>9</v>
       </c>
       <c r="B494" t="s">
         <v>35</v>
       </c>
       <c r="C494" t="s">
         <v>1424</v>
       </c>
       <c r="D494" t="s">
-        <v>1425</v>
+        <v>1440</v>
       </c>
       <c r="E494" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
       <c r="F494" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
       <c r="G494" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
       <c r="H494" t="s">
-        <v>1450</v>
+        <v>1451</v>
       </c>
       <c r="I494"/>
       <c r="J494"/>
     </row>
     <row r="495" spans="1:10">
       <c r="A495" t="s">
         <v>9</v>
       </c>
       <c r="B495" t="s">
         <v>35</v>
       </c>
       <c r="C495" t="s">
         <v>1424</v>
       </c>
       <c r="D495" t="s">
-        <v>1425</v>
+        <v>1440</v>
       </c>
       <c r="E495" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
       <c r="F495" t="s">
-        <v>1451</v>
+        <v>1452</v>
       </c>
       <c r="G495" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="H495" t="s">
-        <v>1453</v>
+        <v>1454</v>
       </c>
       <c r="I495"/>
       <c r="J495"/>
     </row>
     <row r="496" spans="1:10">
       <c r="A496" t="s">
         <v>9</v>
       </c>
       <c r="B496" t="s">
         <v>35</v>
       </c>
       <c r="C496" t="s">
         <v>1424</v>
       </c>
       <c r="D496" t="s">
-        <v>1425</v>
+        <v>1440</v>
       </c>
       <c r="E496" t="s">
-        <v>1454</v>
+        <v>1448</v>
       </c>
       <c r="F496" t="s">
         <v>1455</v>
       </c>
       <c r="G496" t="s">
         <v>1456</v>
       </c>
       <c r="H496" t="s">
         <v>1457</v>
       </c>
       <c r="I496"/>
       <c r="J496"/>
     </row>
     <row r="497" spans="1:10">
       <c r="A497" t="s">
         <v>9</v>
       </c>
       <c r="B497" t="s">
         <v>35</v>
       </c>
       <c r="C497" t="s">
         <v>1424</v>
       </c>
       <c r="D497" t="s">
+        <v>1440</v>
+      </c>
+      <c r="E497" t="s">
         <v>1458</v>
       </c>
-      <c r="E497" t="s">
+      <c r="F497" t="s">
         <v>1459</v>
       </c>
-      <c r="F497" t="s">
+      <c r="G497" t="s">
         <v>1460</v>
       </c>
-      <c r="G497" t="s">
+      <c r="H497" t="s">
         <v>1461</v>
-      </c>
-[...1 lines deleted...]
-        <v>1462</v>
       </c>
       <c r="I497"/>
       <c r="J497"/>
     </row>
     <row r="498" spans="1:10">
       <c r="A498" t="s">
         <v>9</v>
       </c>
       <c r="B498" t="s">
         <v>35</v>
       </c>
       <c r="C498" t="s">
         <v>1424</v>
       </c>
       <c r="D498" t="s">
-        <v>1458</v>
+        <v>1440</v>
       </c>
       <c r="E498" t="s">
-        <v>1459</v>
+        <v>1462</v>
       </c>
       <c r="F498" t="s">
         <v>1463</v>
       </c>
       <c r="G498" t="s">
         <v>1464</v>
       </c>
       <c r="H498" t="s">
         <v>1465</v>
       </c>
       <c r="I498"/>
       <c r="J498"/>
     </row>
     <row r="499" spans="1:10">
       <c r="A499" t="s">
         <v>9</v>
       </c>
       <c r="B499" t="s">
         <v>35</v>
       </c>
       <c r="C499" t="s">
         <v>1424</v>
       </c>
       <c r="D499" t="s">
-        <v>1458</v>
+        <v>1440</v>
       </c>
       <c r="E499" t="s">
-        <v>1459</v>
+        <v>1462</v>
       </c>
       <c r="F499" t="s">
         <v>1466</v>
       </c>
       <c r="G499" t="s">
         <v>1467</v>
       </c>
       <c r="H499" t="s">
         <v>1468</v>
       </c>
       <c r="I499"/>
       <c r="J499"/>
     </row>
     <row r="500" spans="1:10">
       <c r="A500" t="s">
         <v>9</v>
       </c>
       <c r="B500" t="s">
         <v>35</v>
       </c>
       <c r="C500" t="s">
         <v>1424</v>
       </c>
       <c r="D500" t="s">
-        <v>1458</v>
+        <v>1440</v>
       </c>
       <c r="E500" t="s">
         <v>1469</v>
       </c>
       <c r="F500" t="s">
         <v>1470</v>
       </c>
       <c r="G500" t="s">
         <v>1471</v>
       </c>
       <c r="H500" t="s">
         <v>1472</v>
       </c>
       <c r="I500"/>
       <c r="J500"/>
     </row>
     <row r="501" spans="1:10">
       <c r="A501" t="s">
         <v>9</v>
       </c>
       <c r="B501" t="s">
         <v>35</v>
       </c>
       <c r="C501" t="s">
         <v>1424</v>
@@ -27146,51 +27146,51 @@
       <c r="J604"/>
     </row>
     <row r="605" spans="1:10">
       <c r="A605" t="s">
         <v>1622</v>
       </c>
       <c r="B605" t="s">
         <v>1623</v>
       </c>
       <c r="C605" t="s">
         <v>1632</v>
       </c>
       <c r="D605" t="s">
         <v>1731</v>
       </c>
       <c r="E605" t="s">
         <v>1785</v>
       </c>
       <c r="F605" t="s">
         <v>1786</v>
       </c>
       <c r="G605" t="s">
         <v>1787</v>
       </c>
       <c r="H605" t="s">
-        <v>1465</v>
+        <v>1432</v>
       </c>
       <c r="I605"/>
       <c r="J605"/>
     </row>
     <row r="606" spans="1:10">
       <c r="A606" t="s">
         <v>1622</v>
       </c>
       <c r="B606" t="s">
         <v>1623</v>
       </c>
       <c r="C606" t="s">
         <v>1632</v>
       </c>
       <c r="D606" t="s">
         <v>1731</v>
       </c>
       <c r="E606" t="s">
         <v>1785</v>
       </c>
       <c r="F606" t="s">
         <v>1788</v>
       </c>
       <c r="G606" t="s">
         <v>1787</v>
@@ -42846,51 +42846,51 @@
       <c r="J1159"/>
     </row>
     <row r="1160" spans="1:10">
       <c r="A1160" t="s">
         <v>1622</v>
       </c>
       <c r="B1160" t="s">
         <v>1623</v>
       </c>
       <c r="C1160" t="s">
         <v>3226</v>
       </c>
       <c r="D1160" t="s">
         <v>3232</v>
       </c>
       <c r="E1160" t="s">
         <v>3242</v>
       </c>
       <c r="F1160" t="s">
         <v>3246</v>
       </c>
       <c r="G1160" t="s">
         <v>3247</v>
       </c>
       <c r="H1160" t="s">
-        <v>1442</v>
+        <v>1457</v>
       </c>
       <c r="I1160"/>
       <c r="J1160"/>
     </row>
     <row r="1161" spans="1:10">
       <c r="A1161" t="s">
         <v>1622</v>
       </c>
       <c r="B1161" t="s">
         <v>1623</v>
       </c>
       <c r="C1161" t="s">
         <v>3226</v>
       </c>
       <c r="D1161" t="s">
         <v>3232</v>
       </c>
       <c r="E1161" t="s">
         <v>3242</v>
       </c>
       <c r="F1161" t="s">
         <v>3248</v>
       </c>
       <c r="G1161" t="s">
         <v>3249</v>