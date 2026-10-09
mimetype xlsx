--- v0 (2026-06-13)
+++ v1 (2026-10-09)
@@ -551,114 +551,114 @@
   <si>
     <t>Rollandia</t>
   </si>
   <si>
     <t>rolland</t>
   </si>
   <si>
     <t>RHEIFORMES</t>
   </si>
   <si>
     <t>Rheidae</t>
   </si>
   <si>
     <t>Rhea pennata</t>
   </si>
   <si>
     <t>Rhea</t>
   </si>
   <si>
     <t>pennata</t>
   </si>
   <si>
     <t>MAMMALIA</t>
   </si>
   <si>
+    <t>ARTIODACTYLA</t>
+  </si>
+  <si>
+    <t>Camelidae</t>
+  </si>
+  <si>
+    <t>Lama guanicoe</t>
+  </si>
+  <si>
+    <t>Lama</t>
+  </si>
+  <si>
+    <t>guanicoe</t>
+  </si>
+  <si>
     <t>CARNIVORA</t>
   </si>
   <si>
     <t>Canidae</t>
   </si>
   <si>
     <t>Lycalopex culpaeus</t>
   </si>
   <si>
     <t>Lycalopex</t>
   </si>
   <si>
     <t>culpaeus</t>
   </si>
   <si>
     <t>Felidae</t>
   </si>
   <si>
     <t>Puma concolor</t>
   </si>
   <si>
     <t>Puma</t>
   </si>
   <si>
     <t>concolor</t>
   </si>
   <si>
     <t>Mephitidae</t>
   </si>
   <si>
     <t>Conepatus chinga</t>
   </si>
   <si>
     <t>Conepatus</t>
   </si>
   <si>
     <t>chinga</t>
   </si>
   <si>
     <t>Mustelidae</t>
   </si>
   <si>
     <t>Neovison vison</t>
   </si>
   <si>
     <t>Neovison</t>
   </si>
   <si>
     <t>vison</t>
-  </si>
-[...13 lines deleted...]
-    <t>guanicoe</t>
   </si>
   <si>
     <t>CINGULATA</t>
   </si>
   <si>
     <t>Chlamyphoridae</t>
   </si>
   <si>
     <t>Chaetophractus villosus</t>
   </si>
   <si>
     <t>Chaetophractus</t>
   </si>
   <si>
     <t>villosus</t>
   </si>
   <si>
     <t>Zaedyus pichiy</t>
   </si>
   <si>
     <t>Zaedyus</t>
   </si>
   <si>
     <t>pichiy</t>
   </si>
@@ -4277,135 +4277,135 @@
         <v>180</v>
       </c>
       <c r="F53" t="s">
         <v>181</v>
       </c>
       <c r="G53" t="s">
         <v>182</v>
       </c>
       <c r="H53" t="s">
         <v>183</v>
       </c>
       <c r="I53"/>
       <c r="J53"/>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" t="s">
         <v>9</v>
       </c>
       <c r="B54" t="s">
         <v>10</v>
       </c>
       <c r="C54" t="s">
         <v>178</v>
       </c>
       <c r="D54" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="E54" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F54" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="G54" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="H54" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="I54"/>
       <c r="J54"/>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" t="s">
         <v>9</v>
       </c>
       <c r="B55" t="s">
         <v>10</v>
       </c>
       <c r="C55" t="s">
         <v>178</v>
       </c>
       <c r="D55" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="E55" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="F55" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="G55" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="H55" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="I55"/>
       <c r="J55"/>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" t="s">
         <v>9</v>
       </c>
       <c r="B56" t="s">
         <v>10</v>
       </c>
       <c r="C56" t="s">
         <v>178</v>
       </c>
       <c r="D56" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="E56" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="F56" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="G56" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="H56" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="I56"/>
       <c r="J56"/>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" t="s">
         <v>9</v>
       </c>
       <c r="B57" t="s">
         <v>10</v>
       </c>
       <c r="C57" t="s">
         <v>178</v>
       </c>
       <c r="D57" t="s">
-        <v>196</v>
+        <v>184</v>
       </c>
       <c r="E57" t="s">
         <v>197</v>
       </c>
       <c r="F57" t="s">
         <v>198</v>
       </c>
       <c r="G57" t="s">
         <v>199</v>
       </c>
       <c r="H57" t="s">
         <v>200</v>
       </c>
       <c r="I57"/>
       <c r="J57"/>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" t="s">
         <v>9</v>
       </c>
       <c r="B58" t="s">
         <v>10</v>
       </c>
       <c r="C58" t="s">
         <v>178</v>