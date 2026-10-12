--- v0 (2026-05-25)
+++ v1 (2026-10-12)
@@ -1580,50 +1580,77 @@
   <si>
     <t>Tyto furcata subsp. tuidara</t>
   </si>
   <si>
     <t>tuidara</t>
   </si>
   <si>
     <t>SULIFORMES</t>
   </si>
   <si>
     <t>Phalacrocoracidae</t>
   </si>
   <si>
     <t>Phalacrocorax brasilianus</t>
   </si>
   <si>
     <t>Phalacrocorax</t>
   </si>
   <si>
     <t>brasilianus</t>
   </si>
   <si>
     <t>MAMMALIA</t>
   </si>
   <si>
+    <t>ARTIODACTYLA</t>
+  </si>
+  <si>
+    <t>Camelidae</t>
+  </si>
+  <si>
+    <t>Lama guanicoe</t>
+  </si>
+  <si>
+    <t>Lama</t>
+  </si>
+  <si>
+    <t>guanicoe</t>
+  </si>
+  <si>
+    <t>Cervidae</t>
+  </si>
+  <si>
+    <t>Hippocamelus bisulcus</t>
+  </si>
+  <si>
+    <t>Hippocamelus</t>
+  </si>
+  <si>
+    <t>bisulcus</t>
+  </si>
+  <si>
     <t>CARNIVORA</t>
   </si>
   <si>
     <t>Canidae</t>
   </si>
   <si>
     <t>Lycalopex culpaeus</t>
   </si>
   <si>
     <t>Lycalopex</t>
   </si>
   <si>
     <t>culpaeus</t>
   </si>
   <si>
     <t>Lycalopex culpaeus subsp. culpaeus</t>
   </si>
   <si>
     <t>Lycalopex gymnocercus</t>
   </si>
   <si>
     <t>gymnocercus</t>
   </si>
   <si>
     <t>Lycalopex sp.</t>
@@ -1656,77 +1683,50 @@
     <t>concolor</t>
   </si>
   <si>
     <t>Mephitidae</t>
   </si>
   <si>
     <t>Conepatus chinga</t>
   </si>
   <si>
     <t>Conepatus</t>
   </si>
   <si>
     <t>chinga</t>
   </si>
   <si>
     <t>Mustelidae</t>
   </si>
   <si>
     <t>Galictis cuja</t>
   </si>
   <si>
     <t>Galictis</t>
   </si>
   <si>
     <t>cuja</t>
-  </si>
-[...25 lines deleted...]
-    <t>bisulcus</t>
   </si>
   <si>
     <t>CINGULATA</t>
   </si>
   <si>
     <t>Chlamyphoridae</t>
   </si>
   <si>
     <t>Zaedyus pichiy</t>
   </si>
   <si>
     <t>Zaedyus</t>
   </si>
   <si>
     <t>pichiy</t>
   </si>
   <si>
     <t>LAGOMORPHA</t>
   </si>
   <si>
     <t>Leporidae</t>
   </si>
   <si>
     <t>Lepus europaeus</t>
   </si>
@@ -10511,302 +10511,302 @@
         <v>524</v>
       </c>
       <c r="G183" t="s">
         <v>525</v>
       </c>
       <c r="H183" t="s">
         <v>526</v>
       </c>
       <c r="I183"/>
       <c r="J183"/>
     </row>
     <row r="184" spans="1:10">
       <c r="A184" t="s">
         <v>9</v>
       </c>
       <c r="B184" t="s">
         <v>40</v>
       </c>
       <c r="C184" t="s">
         <v>521</v>
       </c>
       <c r="D184" t="s">
         <v>522</v>
       </c>
       <c r="E184" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F184" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="G184" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="H184" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="I184"/>
-      <c r="J184" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J184"/>
     </row>
     <row r="185" spans="1:10">
       <c r="A185" t="s">
         <v>9</v>
       </c>
       <c r="B185" t="s">
         <v>40</v>
       </c>
       <c r="C185" t="s">
         <v>521</v>
       </c>
       <c r="D185" t="s">
-        <v>522</v>
+        <v>531</v>
       </c>
       <c r="E185" t="s">
-        <v>523</v>
+        <v>532</v>
       </c>
       <c r="F185" t="s">
-        <v>528</v>
+        <v>533</v>
       </c>
       <c r="G185" t="s">
-        <v>525</v>
+        <v>534</v>
       </c>
       <c r="H185" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="I185"/>
       <c r="J185"/>
     </row>
     <row r="186" spans="1:10">
       <c r="A186" t="s">
         <v>9</v>
       </c>
       <c r="B186" t="s">
         <v>40</v>
       </c>
       <c r="C186" t="s">
         <v>521</v>
       </c>
       <c r="D186" t="s">
-        <v>522</v>
+        <v>531</v>
       </c>
       <c r="E186" t="s">
-        <v>523</v>
+        <v>532</v>
       </c>
       <c r="F186" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
       <c r="G186" t="s">
-        <v>525</v>
+        <v>534</v>
       </c>
       <c r="H186" t="s">
-        <v>53</v>
+        <v>535</v>
       </c>
       <c r="I186"/>
-      <c r="J186"/>
+      <c r="J186" t="s">
+        <v>535</v>
+      </c>
     </row>
     <row r="187" spans="1:10">
       <c r="A187" t="s">
         <v>9</v>
       </c>
       <c r="B187" t="s">
         <v>40</v>
       </c>
       <c r="C187" t="s">
         <v>521</v>
       </c>
       <c r="D187" t="s">
-        <v>522</v>
+        <v>531</v>
       </c>
       <c r="E187" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="F187" t="s">
-        <v>532</v>
+        <v>537</v>
       </c>
       <c r="G187" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="H187" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="I187"/>
       <c r="J187"/>
     </row>
     <row r="188" spans="1:10">
       <c r="A188" t="s">
         <v>9</v>
       </c>
       <c r="B188" t="s">
         <v>40</v>
       </c>
       <c r="C188" t="s">
         <v>521</v>
       </c>
       <c r="D188" t="s">
-        <v>522</v>
+        <v>531</v>
       </c>
       <c r="E188" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="F188" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="G188" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="H188" t="s">
-        <v>536</v>
+        <v>53</v>
       </c>
       <c r="I188"/>
       <c r="J188"/>
     </row>
     <row r="189" spans="1:10">
       <c r="A189" t="s">
         <v>9</v>
       </c>
       <c r="B189" t="s">
         <v>40</v>
       </c>
       <c r="C189" t="s">
         <v>521</v>
       </c>
       <c r="D189" t="s">
-        <v>522</v>
+        <v>531</v>
       </c>
       <c r="E189" t="s">
-        <v>531</v>
+        <v>540</v>
       </c>
       <c r="F189" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="G189" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="H189" t="s">
-        <v>539</v>
+        <v>543</v>
       </c>
       <c r="I189"/>
       <c r="J189"/>
     </row>
     <row r="190" spans="1:10">
       <c r="A190" t="s">
         <v>9</v>
       </c>
       <c r="B190" t="s">
         <v>40</v>
       </c>
       <c r="C190" t="s">
         <v>521</v>
       </c>
       <c r="D190" t="s">
-        <v>522</v>
+        <v>531</v>
       </c>
       <c r="E190" t="s">
         <v>540</v>
       </c>
       <c r="F190" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="G190" t="s">
         <v>542</v>
       </c>
       <c r="H190" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="I190"/>
       <c r="J190"/>
     </row>
     <row r="191" spans="1:10">
       <c r="A191" t="s">
         <v>9</v>
       </c>
       <c r="B191" t="s">
         <v>40</v>
       </c>
       <c r="C191" t="s">
         <v>521</v>
       </c>
       <c r="D191" t="s">
-        <v>522</v>
+        <v>531</v>
       </c>
       <c r="E191" t="s">
-        <v>544</v>
+        <v>540</v>
       </c>
       <c r="F191" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="G191" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="H191" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="I191"/>
       <c r="J191"/>
     </row>
     <row r="192" spans="1:10">
       <c r="A192" t="s">
         <v>9</v>
       </c>
       <c r="B192" t="s">
         <v>40</v>
       </c>
       <c r="C192" t="s">
         <v>521</v>
       </c>
       <c r="D192" t="s">
-        <v>548</v>
+        <v>531</v>
       </c>
       <c r="E192" t="s">
         <v>549</v>
       </c>
       <c r="F192" t="s">
         <v>550</v>
       </c>
       <c r="G192" t="s">
         <v>551</v>
       </c>
       <c r="H192" t="s">
         <v>552</v>
       </c>
       <c r="I192"/>
       <c r="J192"/>
     </row>
     <row r="193" spans="1:10">
       <c r="A193" t="s">
         <v>9</v>
       </c>
       <c r="B193" t="s">
         <v>40</v>
       </c>
       <c r="C193" t="s">
         <v>521</v>
       </c>
       <c r="D193" t="s">
-        <v>548</v>
+        <v>531</v>
       </c>
       <c r="E193" t="s">
         <v>553</v>
       </c>
       <c r="F193" t="s">
         <v>554</v>
       </c>
       <c r="G193" t="s">
         <v>555</v>
       </c>
       <c r="H193" t="s">
         <v>556</v>
       </c>
       <c r="I193"/>
       <c r="J193"/>
     </row>
     <row r="194" spans="1:10">
       <c r="A194" t="s">
         <v>9</v>
       </c>
       <c r="B194" t="s">
         <v>40</v>
       </c>
       <c r="C194" t="s">
         <v>521</v>