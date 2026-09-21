--- v0 (2026-06-21)
+++ v1 (2026-09-21)
@@ -1748,50 +1748,92 @@
   <si>
     <t>Nothoprocta</t>
   </si>
   <si>
     <t>cinerascens</t>
   </si>
   <si>
     <t>Nothoprocta ornata</t>
   </si>
   <si>
     <t>ornata</t>
   </si>
   <si>
     <t>Tinamotis pentlandii</t>
   </si>
   <si>
     <t>Tinamotis</t>
   </si>
   <si>
     <t>pentlandii</t>
   </si>
   <si>
     <t>MAMMALIA</t>
   </si>
   <si>
+    <t>ARTIODACTYLA</t>
+  </si>
+  <si>
+    <t>Bovidae</t>
+  </si>
+  <si>
+    <t>Capra hircus</t>
+  </si>
+  <si>
+    <t>Capra</t>
+  </si>
+  <si>
+    <t>hircus</t>
+  </si>
+  <si>
+    <t>Ovis aries</t>
+  </si>
+  <si>
+    <t>Ovis</t>
+  </si>
+  <si>
+    <t>aries</t>
+  </si>
+  <si>
+    <t>Camelidae</t>
+  </si>
+  <si>
+    <t>Lama glama</t>
+  </si>
+  <si>
+    <t>Lama</t>
+  </si>
+  <si>
+    <t>glama</t>
+  </si>
+  <si>
+    <t>Lama vicugna</t>
+  </si>
+  <si>
+    <t>vicugna</t>
+  </si>
+  <si>
     <t>CARNIVORA</t>
   </si>
   <si>
     <t>Canidae</t>
   </si>
   <si>
     <t>Canis lupus subsp. familiaris</t>
   </si>
   <si>
     <t>Canis</t>
   </si>
   <si>
     <t>lupus</t>
   </si>
   <si>
     <t>familiaris</t>
   </si>
   <si>
     <t>Lycalopex culpaeus</t>
   </si>
   <si>
     <t>Lycalopex</t>
   </si>
   <si>
     <t>culpaeus</t>
@@ -1839,92 +1881,50 @@
     <t>concolor</t>
   </si>
   <si>
     <t>Mephitidae</t>
   </si>
   <si>
     <t>Conepatus chinga</t>
   </si>
   <si>
     <t>Conepatus</t>
   </si>
   <si>
     <t>chinga</t>
   </si>
   <si>
     <t>Mustelidae</t>
   </si>
   <si>
     <t>Galictis cuja</t>
   </si>
   <si>
     <t>Galictis</t>
   </si>
   <si>
     <t>cuja</t>
-  </si>
-[...40 lines deleted...]
-    <t>vicugna</t>
   </si>
   <si>
     <t>CINGULATA</t>
   </si>
   <si>
     <t>Chlamyphoridae</t>
   </si>
   <si>
     <t>Chaetophractus vellerosus</t>
   </si>
   <si>
     <t>Chaetophractus</t>
   </si>
   <si>
     <t>vellerosus</t>
   </si>
   <si>
     <t>LAGOMORPHA</t>
   </si>
   <si>
     <t>Leporidae</t>
   </si>
   <si>
     <t>Lepus europaeus</t>
   </si>
@@ -10644,385 +10644,385 @@
       <c r="A196" t="s">
         <v>9</v>
       </c>
       <c r="B196" t="s">
         <v>140</v>
       </c>
       <c r="C196" t="s">
         <v>577</v>
       </c>
       <c r="D196" t="s">
         <v>578</v>
       </c>
       <c r="E196" t="s">
         <v>579</v>
       </c>
       <c r="F196" t="s">
         <v>580</v>
       </c>
       <c r="G196" t="s">
         <v>581</v>
       </c>
       <c r="H196" t="s">
         <v>582</v>
       </c>
       <c r="I196"/>
-      <c r="J196" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J196"/>
     </row>
     <row r="197" spans="1:10">
       <c r="A197" t="s">
         <v>9</v>
       </c>
       <c r="B197" t="s">
         <v>140</v>
       </c>
       <c r="C197" t="s">
         <v>577</v>
       </c>
       <c r="D197" t="s">
         <v>578</v>
       </c>
       <c r="E197" t="s">
         <v>579</v>
       </c>
       <c r="F197" t="s">
+        <v>583</v>
+      </c>
+      <c r="G197" t="s">
         <v>584</v>
       </c>
-      <c r="G197" t="s">
+      <c r="H197" t="s">
         <v>585</v>
-      </c>
-[...1 lines deleted...]
-        <v>586</v>
       </c>
       <c r="I197"/>
       <c r="J197"/>
     </row>
     <row r="198" spans="1:10">
       <c r="A198" t="s">
         <v>9</v>
       </c>
       <c r="B198" t="s">
         <v>140</v>
       </c>
       <c r="C198" t="s">
         <v>577</v>
       </c>
       <c r="D198" t="s">
         <v>578</v>
       </c>
       <c r="E198" t="s">
-        <v>579</v>
+        <v>586</v>
       </c>
       <c r="F198" t="s">
         <v>587</v>
       </c>
       <c r="G198" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="H198" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="I198"/>
       <c r="J198"/>
     </row>
     <row r="199" spans="1:10">
       <c r="A199" t="s">
         <v>9</v>
       </c>
       <c r="B199" t="s">
         <v>140</v>
       </c>
       <c r="C199" t="s">
         <v>577</v>
       </c>
       <c r="D199" t="s">
         <v>578</v>
       </c>
       <c r="E199" t="s">
-        <v>589</v>
+        <v>586</v>
       </c>
       <c r="F199" t="s">
         <v>590</v>
       </c>
       <c r="G199" t="s">
+        <v>588</v>
+      </c>
+      <c r="H199" t="s">
         <v>591</v>
-      </c>
-[...1 lines deleted...]
-        <v>592</v>
       </c>
       <c r="I199"/>
       <c r="J199"/>
     </row>
     <row r="200" spans="1:10">
       <c r="A200" t="s">
         <v>9</v>
       </c>
       <c r="B200" t="s">
         <v>140</v>
       </c>
       <c r="C200" t="s">
         <v>577</v>
       </c>
       <c r="D200" t="s">
-        <v>578</v>
+        <v>592</v>
       </c>
       <c r="E200" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F200" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="G200" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="H200" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="I200"/>
       <c r="J200" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
     </row>
     <row r="201" spans="1:10">
       <c r="A201" t="s">
         <v>9</v>
       </c>
       <c r="B201" t="s">
         <v>140</v>
       </c>
       <c r="C201" t="s">
         <v>577</v>
       </c>
       <c r="D201" t="s">
-        <v>578</v>
+        <v>592</v>
       </c>
       <c r="E201" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F201" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="G201" t="s">
-        <v>591</v>
+        <v>599</v>
       </c>
       <c r="H201" t="s">
-        <v>597</v>
+        <v>600</v>
       </c>
       <c r="I201"/>
       <c r="J201"/>
     </row>
     <row r="202" spans="1:10">
       <c r="A202" t="s">
         <v>9</v>
       </c>
       <c r="B202" t="s">
         <v>140</v>
       </c>
       <c r="C202" t="s">
         <v>577</v>
       </c>
       <c r="D202" t="s">
-        <v>578</v>
+        <v>592</v>
       </c>
       <c r="E202" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F202" t="s">
-        <v>598</v>
+        <v>601</v>
       </c>
       <c r="G202" t="s">
         <v>599</v>
       </c>
       <c r="H202" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="I202"/>
       <c r="J202"/>
     </row>
     <row r="203" spans="1:10">
       <c r="A203" t="s">
         <v>9</v>
       </c>
       <c r="B203" t="s">
         <v>140</v>
       </c>
       <c r="C203" t="s">
         <v>577</v>
       </c>
       <c r="D203" t="s">
-        <v>578</v>
+        <v>592</v>
       </c>
       <c r="E203" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F203" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="G203" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="H203" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="I203"/>
       <c r="J203"/>
     </row>
     <row r="204" spans="1:10">
       <c r="A204" t="s">
         <v>9</v>
       </c>
       <c r="B204" t="s">
         <v>140</v>
       </c>
       <c r="C204" t="s">
         <v>577</v>
       </c>
       <c r="D204" t="s">
-        <v>578</v>
+        <v>592</v>
       </c>
       <c r="E204" t="s">
+        <v>603</v>
+      </c>
+      <c r="F204" t="s">
+        <v>607</v>
+      </c>
+      <c r="G204" t="s">
         <v>605</v>
-      </c>
-[...4 lines deleted...]
-        <v>607</v>
       </c>
       <c r="H204" t="s">
         <v>608</v>
       </c>
       <c r="I204"/>
-      <c r="J204"/>
+      <c r="J204" t="s">
+        <v>609</v>
+      </c>
     </row>
     <row r="205" spans="1:10">
       <c r="A205" t="s">
         <v>9</v>
       </c>
       <c r="B205" t="s">
         <v>140</v>
       </c>
       <c r="C205" t="s">
         <v>577</v>
       </c>
       <c r="D205" t="s">
-        <v>609</v>
+        <v>592</v>
       </c>
       <c r="E205" t="s">
+        <v>603</v>
+      </c>
+      <c r="F205" t="s">
         <v>610</v>
       </c>
-      <c r="F205" t="s">
+      <c r="G205" t="s">
+        <v>605</v>
+      </c>
+      <c r="H205" t="s">
         <v>611</v>
-      </c>
-[...4 lines deleted...]
-        <v>613</v>
       </c>
       <c r="I205"/>
       <c r="J205"/>
     </row>
     <row r="206" spans="1:10">
       <c r="A206" t="s">
         <v>9</v>
       </c>
       <c r="B206" t="s">
         <v>140</v>
       </c>
       <c r="C206" t="s">
         <v>577</v>
       </c>
       <c r="D206" t="s">
-        <v>609</v>
+        <v>592</v>
       </c>
       <c r="E206" t="s">
-        <v>610</v>
+        <v>603</v>
       </c>
       <c r="F206" t="s">
+        <v>612</v>
+      </c>
+      <c r="G206" t="s">
+        <v>613</v>
+      </c>
+      <c r="H206" t="s">
         <v>614</v>
-      </c>
-[...4 lines deleted...]
-        <v>616</v>
       </c>
       <c r="I206"/>
       <c r="J206"/>
     </row>
     <row r="207" spans="1:10">
       <c r="A207" t="s">
         <v>9</v>
       </c>
       <c r="B207" t="s">
         <v>140</v>
       </c>
       <c r="C207" t="s">
         <v>577</v>
       </c>
       <c r="D207" t="s">
-        <v>609</v>
+        <v>592</v>
       </c>
       <c r="E207" t="s">
+        <v>615</v>
+      </c>
+      <c r="F207" t="s">
+        <v>616</v>
+      </c>
+      <c r="G207" t="s">
         <v>617</v>
       </c>
-      <c r="F207" t="s">
+      <c r="H207" t="s">
         <v>618</v>
-      </c>
-[...4 lines deleted...]
-        <v>620</v>
       </c>
       <c r="I207"/>
       <c r="J207"/>
     </row>
     <row r="208" spans="1:10">
       <c r="A208" t="s">
         <v>9</v>
       </c>
       <c r="B208" t="s">
         <v>140</v>
       </c>
       <c r="C208" t="s">
         <v>577</v>
       </c>
       <c r="D208" t="s">
-        <v>609</v>
+        <v>592</v>
       </c>
       <c r="E208" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="F208" t="s">
+        <v>620</v>
+      </c>
+      <c r="G208" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>619</v>
       </c>
       <c r="H208" t="s">
         <v>622</v>
       </c>
       <c r="I208"/>
       <c r="J208"/>
     </row>
     <row r="209" spans="1:10">
       <c r="A209" t="s">
         <v>9</v>
       </c>
       <c r="B209" t="s">
         <v>140</v>
       </c>
       <c r="C209" t="s">
         <v>577</v>
       </c>
       <c r="D209" t="s">
         <v>623</v>
       </c>
       <c r="E209" t="s">
         <v>624</v>
       </c>
       <c r="F209" t="s">
         <v>625</v>